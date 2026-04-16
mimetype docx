--- v0 (2025-11-01)
+++ v1 (2026-04-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【全景陕西】西安双飞5天丨品质纯玩丨秦始皇兵马俑丨华山论剑看英雄丨西安博物馆丨黄河壶口瀑布丨延安枣园杨家岭丨钟鼓楼广场回民街丨大唐不夜城丨永兴坊行程单</w:t>
+        <w:t xml:space="preserve">【品质•全景陕西】西安双飞5天丨品质纯玩丨秦始皇兵马俑丨华山论剑看英雄丨西安博物馆丨黄河壶口瀑布丨延安枣园杨家岭丨钟鼓楼广场回民街丨大唐不夜城行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">XFX-20251028SX3</w:t>
+              <w:t xml:space="preserve">XFX-202604156XA02</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -213,51 +213,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">4</w:t>
+              <w:t xml:space="preserve">5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,59 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-西安：CZ3231/19:20-22:00
-[...1 lines deleted...]
-                西安-广州：CZ3208/18:00-21:05
+                广州-西安：CZ3201/07:10-09:40
+                <w:br/>
+                西安-广州：CZ3218/20:00-22:50
+                <w:br/>
+                或
+                <w:br/>
+                广州-西安：CZ3231/19:25-22:05
+                <w:br/>
+                西安-广州：CZ3204/21:00-23:55
                 <w:br/>
                 <w:br/>
                 （仅供参考，以实际出票为准，行程游览顺序根据出票航班时间调整为准！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -397,66 +403,66 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【精华推荐】
                 <w:br/>
-                “ 庙宇秦淮渡，翠竹绿池边；灯火映钟楼，人间第一景‘’西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；问鼎五岳之巅西岳华山，回味金庸笔下的侠客柔情；网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；母亲河岸边观赏混沌奇迹《壶口瀑布》，感叹大自然的力量；到访革命的摇篮延安枣园//杨家岭，追忆革命先驱精神！逛吃美食集合地网红永兴坊、回民街，带您领略最地道的老陕美味打卡陕西精华景点，走进千年历史文化！
-[...4 lines deleted...]
-                ★【独家安排】大峡迎宾礼和太极舞；感受流金岁月的侠骨柔情
+                “ 庙宇秦淮渡，翠竹绿池边；风吹樱花树，人间第一景‘’西安是岁月留下的珍珠，一砖一瓦见证着西安几千年来的繁华历史。秦始皇的大秦帝国，千年之谜，永恒之美—兵马俑；问鼎五岳之巅西岳华山，回味金庸笔下的侠客柔情；网红打卡西安文化地标—大唐不夜城，穿越盛唐，一睹顶流步行街的光辉灿烂；母亲河岸边观赏混沌奇迹《壶口瀑布》，感叹大自然的力量；到访革命的摇篮延安枣园//杨家岭，追忆革命先驱精神！逛吃美食集合地网红永兴坊、回民街，带您领略最地道的老陕美味打卡陕西精华景点，走进千年历史文化！
+                <w:br/>
+                <w:br/>
+                ★【优选酒店】西安入住网评4钻酒店+1晚壶口景区酒店+1晚华山客栈(侠文化主题酒店)
+                <w:br/>
+                ★【特别体验】大峡迎宾礼和太极舞；感受流金岁月的侠骨柔情
                 <w:br/>
                 ★【赏国家宝藏】【专业地陪导游+博物馆专家】专业讲解全程干货！
                 <w:br/>
                 ★【网红打卡】夜游大唐不夜城，汉服游人，仿若穿越大唐盛世
                 <w:br/>
                 ★【超值赠送】观看沉浸式3D巨幕电影【秦始皇和他的地下王国】
                 <w:br/>
                 ★【美食品鉴】华山英雄宴+西安秦宴+西安饺子宴+陕北风味
                 <w:br/>
-                ★【优选航班】 广州直飞，商务航班，纯玩不购物
+                ★【优选航班】 广州直飞西安，商务航班，纯玩不购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -653,55 +659,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西安—兵马俑（车程约1小时）-华山（车程约1小时）
                 <w:br/>
-                早餐后，乘车前往【西安博物院】（景区逢周二闭馆；因景区流量较大，需客人自行提前预约，以实际预约到为准，如无法参观调整为【张学良公馆（西安事变纪念馆）逢周一闭馆】）参观以展示珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名的--西安博物院，由文物展馆区、小雁塔以及荐福寺为核心的历史名胜区、园林游览区三部分组成，唐代密檐砖塔，是佛教传入中原地区并融入汉族文化的标志性建筑。，后乘车前往游览【秦始皇帝陵博物院】（不含景区耳麦20元人，不含小交通5元人，参观约2.5小时）1987年被联合国教科文组织批准列入《世界遗产名录》的世界第八大奇迹游览秦始皇兵马俑博物馆（一、二、三号坑）。铜车马展厅（不含秦陵电瓶车15元人）兵马俑是秦始皇陵的从葬坑，被誉为"世界第八大奇迹”，1987年由联合国教科文组织列入“世界人类文化遗产”目录。亲子体验：观看沉浸式3D巨幕电影【秦始皇和他的地下王国】（赠送项目无退费）。特别升级一餐：品味西安，升级秦宴，一道小宴，一瞬千年。后前往华阴县，入住华山客栈或同级。
+                早餐后，乘车前往【西安博物院】（景区逢周二闭馆；因景区流量较大，需客人自行提前预约，以实际预约到为准，如无法参观调整为【张学良公馆（西安事变纪念馆）逢周一闭馆】）参观以展示珍贵文物，唐代千年古塔、悠扬的雁塔晨钟、秀丽的园林景观而闻名的--西安博物院，由文物展馆区、小雁塔以及荐福寺为核心的历史名胜区、园林游览区三部分组成，唐代密檐砖塔，是佛教传入中原地区并融入汉族文化的标志性建筑。，后乘车前往游览【秦始皇帝陵博物院】（不含景区耳麦20元人，不含小交通5元人，参观约2.5小时）1987年被联合国教科文组织批准列入《世界遗产名录》的世界第八大奇迹游览秦始皇兵马俑博物馆（一、二、三号坑）。铜车马展厅（不含秦陵电瓶车15元人）兵马俑是秦始皇陵的从葬坑，被誉为"世界第八大奇迹”，1987年由联合国教科文组织列入“世界人类文化遗产”目录。体验：观看沉浸式3D巨幕电影【秦始皇和他的地下王国】（赠送项目无退费）。特别升级一餐：品味西安，升级秦宴，一道小宴，一瞬千年。后前往华阴县，晚餐品尝华山英雄宴，酒店内可穿侠士服，在园区内拍照（免费提供）让您仿佛身临其境金庸笔下的武侠世界，别有一番“跃马江湖风雨闲，有琴有剑酒家眠”的意境。！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：西安博物院、秦始皇兵马俑
+                <w:br/>
+                自费项：未含：兵马俑耳麦20元/人、单程电瓶车5元/人、秦陵电瓶车15元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -733,51 +741,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 华山–壶口（车程约3.5小时）
                 <w:br/>
-                早餐后，乘车赴华山（行车约2小时，高速路140KM），游览以＂奇、险、峻、绝、幽＂名冠天下西岳【华山】（含门票、不含往返索道及进山车），华山素有“奇险天下第一山”之称，华山之险居五岳之首，有“华山自古一条路”的说法，游览武侠大师-金庸华山论剑处,华山四季景色神奇多变（游览约5小时）。乘车前往壶口，参观中国第一大黄色瀑布—【黄河壶口瀑布】（含门票，不含电瓶车40元人，参观约1.5小时）壶口瀑布是黄河中游流经晋陕大峡谷时形成的一个天然瀑布。仅次于贵州省黄果树瀑布的第二大瀑布。滚滚黄河水至此，洪流骤然被两岸所束缚，上宽下窄，落差中翻腾倾涌，声势如同在巨大无比的壶中倾出，故名“壶口瀑布”。后入住酒店。
+                早餐后，乘车赴华山，游览以＂奇、险、峻、绝、幽＂名冠天下西岳【华山】（含门票、不含往返索道及进山车），华山素有“奇险天下第一山”之称，华山之险居五岳之首，有“华山自古一条路”的说法，游览武侠大师-金庸华山论剑处,华山四季景色神奇多变（游览约5小时）。乘车前往壶口，参观中国第一大黄色瀑布—【黄河壶口瀑布】（含门票，不含电瓶车40元人，参观约1.5小时）壶口瀑布是黄河中游流经晋陕大峡谷时形成的一个天然瀑布。仅次于贵州省黄果树瀑布的第二大瀑布。滚滚黄河水至此，洪流骤然被两岸所束缚，上宽下窄，落差中翻腾倾涌，声势如同在巨大无比的壶中倾出，故名“壶口瀑布”。后入住酒店。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 ①华山有北峰和西峰2个索道，同团客人可能会选择不同的索道上山，有以下三种乘坐方式供游客选择：1、北峰往返150元/人，进山车40元/人2、西峰往返280元/人，进山车80元/人，3、西峰上行北峰下行220元/人，进山车60元/人。
                 <w:br/>
                 ②由于职业的身体承受因素，导游只带游客乘索道上山，讲解并交代注意事项后，游客在山上自由选择路线爬山，导游在山下约定的时间、地点等候集合。
                 <w:br/>
                 ③由于华山上无法安排餐食，故需要客人自行准备午餐携带，您可携带一些面包、榨菜、方便食品。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：华山
                 <w:br/>
                 自费项：未含：华山含往返索道及进山车190-360元/人不等、壶口瀑布电瓶车40元人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
@@ -827,87 +835,167 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 壶口-延安（车程约2.5小时）-西安（车程约4小时）
                 <w:br/>
                 早餐后，乘车前往延安，后参观延安的中南海—【枣园】（不含景区耳麦10元人）是周恩来、刘少奇等革命伟人的旧居，也是书记处小礼堂、作战研究室和机要室旧址等（参观约40分钟）。游览抗日战争时期的中共中央机关【杨家岭】（不含耳麦10元/人，游览时间约50分钟）。游览【延安红街】以1935年至1948年延安的历史脉络作为建设主题，巧妙地将党中央在延安的革命历程进行了线性排布，每一个广场、每一段街区都是承载着一段历史记忆。特别升级安排：西安饺子宴，品尝中华传统美食。古城西安名胜古迹荟萃，自古就有“长安八景”。西安又有一景。它不是名寺古刹、也不是绝世珍宝、而是被称为“神州一绝”的西安饺子宴。随后前往赠送夜游【大唐不夜城】，感受美轮美奂的夜色美景，走在发出悦耳动听的地上钢琴，看随音乐不断变换的水景喷泉，来一场与不倒翁小姐姐的美丽邂逅，在这样一个夜光璀璨的后花园，热闹的氛围使人不自觉的深入其中，观赏全亚洲最大的水景广场西安城市会客厅--大雁塔广场自由拍照（游览约40M），可远眺西安标志性建筑-大雁塔。后入酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：古观音禅寺、钟鼓楼广场、回民街
+                景点：枣园、杨家岭、延安红街、大唐不夜城
+                <w:br/>
+                自费项：未含：枣园耳麦10元人、杨家岭耳麦10元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">西安：威尔佳/万信/锦业二路智选或不低于以上标准酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D5</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                西安—广州（飞行时间约3小时）
+                <w:br/>
+                早餐后，游览位于西安市最中心的【钟鼓楼广场】，接着去邻近著名的坊上美食文化街区【回民街】，主街北院门曾经是清代官署区，因陕西巡抚衙门府在鼓楼的北边，故名北院。90年代末期，一部分回民在此区域租房经营餐饮为生，这里便成为了回民街，自行品尝西安特色小吃。
+                <w:br/>
+                结束参观后，乘车前往机场乘机返回广州返回温暖的家！
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">费用说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -937,51 +1025,51 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程经济舱机票（含税价）。进出港口、航班时间等以航司出票为准。报名时请提供身份证复印件。
                 <w:br/>
-                2、住宿：行程所列参考酒店（当地网评4钻酒店+1晚壶口景区住宿）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间，酒店没有三人间，不能加床。住宿先后顺序可根据实际情况调整。
+                2、住宿：行程所列参考酒店（当地网评4钻酒店+1晚壶口景区住宿+1晚华山客栈）或同级标准酒店（民宿客栈），若出现单男单女， 客人需补单房差入住双标间，酒店没有三人间，不能加床。住宿先后顺序可根据实际情况调整。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉。
                 <w:br/>
                 3、用餐：（5早5正），正餐餐标30元/人，全程不够9人，导游现退餐费，客人自行安排；（酒店房费含早，不用不退，如有特殊用餐需备注），10-12 人/桌，此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55 座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费。（备注：如人数不足8人不安排导游，安排司机兼导游）
                 <w:br/>
                 6、门票：部分景点首道门票（以行程为准）。注：旅游项目费用如遇到国家政策性调价，将收取差价。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 7、小童：（2-12周岁）不包含住宿床位及景区门票（含机位、车位、正餐、酒店早餐）。
                 <w:br/>
                 8、购物点：纯玩。行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -1359,51 +1447,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 360.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 190.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">行程外其他景点（加点推荐自费）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1510,105 +1598,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
-[...23 lines deleted...]
-                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由山西新方向国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、陕西地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：陕西地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
-                2）70-75 周岁人群需提交三甲医院的体检报告且有 70 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
-[...7 lines deleted...]
-                14、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1727,51 +1813,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2025-11-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>