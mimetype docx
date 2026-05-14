--- v2 (2026-03-23)
+++ v3 (2026-05-14)
@@ -577,78 +577,71 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-丽江（约3小时航程）-入住酒店-自由活动（机场至市区：车程约40KM，行驶约40分钟）
                 <w:br/>
-                游玩时间仅参考，以实际安排为准
-[...7 lines deleted...]
-                备注：如第一天为晚班机，则宣科纳西古乐博物+丽江古城旅拍 改为第三天游览；
+                广州乘机飞往丽江，我社工作人员将在丽江三义机场二号出站口举接站牌迎接您后丽江入住酒店；
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1. 丽江市区海拔2400米，初上高原，请注意不要剧烈运动和过量饮酒，入住酒店后注意休息，做好体力储备，养足精神，为接下来的旅程做好充分的准备，在房间内休息记得将门反锁，扣上安全栓。丽江早晚温差较大，请您注意添减衣物。
                 <w:br/>
                 2. 今日无餐饮安排，大家可自行品尝云南风味小吃，在自由出行时，请您保管好个人财物。
                 <w:br/>
                 3. 报名时请留下你在旅行期间使用的手机号码并保持畅通，方便接机师傅与你联系并在机场出口第一时间接到你。
                 <w:br/>
                 4. 自由活动时间无车、无导游，请客人注意财产和人身安全，以免带来不必要的损失和麻烦。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 【特别提示】：
                 <w:br/>
                 1.往返参考航班起飞时间（06：00-23：55航班或直飞丽江或需经停）如有特殊要求，请报名前咨询前台工作人员并书面说明，如无特殊要求，我社按当天团队特惠机位安排，如无法安排，不另通知，以航空公司安排航班时间为准，不可更改；
                 <w:br/>
-                2.为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。望周知！！！
+                2.为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况； 将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
                 <w:br/>
                 交通：飞机，旅游车
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -696,57 +689,53 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-大理沙溪-大理（车程约200公里，行驶约3小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
                 早餐后丽江出发前往大理沙溪（车程约1.5小时）抵达游览【沙溪古镇】(“去有风的地方”电视剧取景地)前往游览在茶马古道上的辉煌历程穿过驻立千年的【玉津桥】后带入遥远的大海；【寺登四方街】依旧是沙溪的灵魂与核心，是沙溪商贸交易的地方，寺登街大榕树下总会聚集晒太阳歇脚的外地客，在这里可以感受千年的【古戏台】可以漫步古街红砂石板，这一次的选择会心一笑，静静流淌的黑潓江见证了茶马古道明珠的兴衰,唯有天空一如既往.
                 <w:br/>
                   游览完之后游览完前往大理，抵达沿着环海东路，一路美拍，网红打卡圣地，绝不错过。车环洱海，网红打卡地标：出发—【挖色码头】—【礁石美拍】—【小普陀】
                 <w:br/>
                 后前往有中国圣托里尼之称的【理想邦】在这里我们特意安排了【写真旅拍】（赠送每人8张调色电子底片+1张精修照片）天空与海洋的梦境，从这里开始，蓝色浪漫，白色纯净，温柔与风和白云一样恍惚， 在这里忘记时间，只留享受。
                 <w:br/>
                     前往【双廊古镇】是最适宜人居的小镇，素有“大理风光在苍洱，苍洱风光在双廊”之盛誉.玩在双廊，吃在双廊，双廊就是这样的一个美好的地方，在这一个文艺而特别的地方。晚餐后入住大理酒店。
                 <w:br/>
                 <w:br/>
-                【温馨提示】
-[...5 lines deleted...]
-                2.今天乘车前往大理，时间较长，请保持愉快的心情，积极配合导游的工作，遵守时间安排。
+                 【温馨提示】
+                <w:br/>
+                1. 今天乘车前往大理，时间较长，请保持愉快的心情，积极配合导游的工作，遵守时间安排。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：沙溪古镇、车环洱海、理想邦、双廊古镇
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：团餐   </w:t>
             </w:r>
@@ -791,64 +780,64 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 大理 -丽江（车程约200公里，行驶约3小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
                 早餐后前往游览【大理古城】街道两旁，白族民居古香古色。城内由南到北，一条大街横贯其中深街幽巷，由西到东纵横交错，全城清一色的清瓦屋面，鹅卵石堆砌的墙壁，显示着古城 的古朴、别致、优雅，透出一种诱人气韵。
                 <w:br/>
                     后前往游览【打卡浪漫之地*大理海舌独家旅拍】【喜洲古镇观光车接送+生态廊道骑行+夫妻树航拍+海舌公园旅拍（含门票+独家资源）(赠送1个一分钟视频+2个30秒视频+每人最少5张照片）】跟着领队和摄影师一路拍摄和高歌，来到洱海边湿 地的大草坪，白族姑娘们在这等候，等待着我们的到来共同 起舞让我们一起尽情挥洒汗水，用歌声和欢笑为旅途画上美好的句号
                 <w:br/>
-                后乘车返回丽江，晚餐自理，可自费欣赏大型歌舞《丽江千古情》（费用自理300元/人）晚入住酒店。  
+                后乘车返回丽江，实地探访【宣科纳西古乐博物】一处可以坐下来感受的丽江文化空间。深耕丽江，我们始终聚焦最值得呈现的文化内核。持续在路上，以专业与尊重，为你打开更真实的丽江。【赠送丽江古城旅拍，赠送项目不退不换】（含古城换装旅拍：含每人一套服装使用，衣服可选民族服饰，三种服装风格，使用完需归还；不含化妆，赠送每人6张电子底片）后游览世界文化遗产【丽江古城、四方街】(丽江古城属于开放式景点，游客自由游览，自行返回酒店)丽江古城内的街道依山傍水修建，以红色角砾岩铺就，有四方街、木府、白沙民居建筑群、束河民居建筑群等景点,走过石板路，感受四方街的繁华和热闹，体会小桥流水人家的韵味,走进丽江古城，感受纳西风情
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.大理是一个少数民族聚居的地方，请尊重当地少数民族的风俗，不要乱丢垃圾。一是为了保护环境，二是尊重民族
                 <w:br/>
                 习惯。大理的气温总体偏低一点，洱海边更是风大，请做好保暖工作。晴天时双廊阳光、紫外线强烈，建议带遮阳帽、
                 <w:br/>
                 太阳镜。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：大理古城、打卡浪漫之地*大理海舌独家旅拍
+                景点：大理古城、打卡浪漫之地*大理海舌独家旅拍、宣科纳西古乐博物
                 <w:br/>
                 自费项：丽江千古情 自理300元/人
                 <w:br/>
                 到达城市：丽江市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：团餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -887,57 +876,57 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-玉龙雪山-蓝月谷-丽江古城（车程约37公里，行驶约1小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
-                早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间），乘索道（含进山费、含冰川大索道、含环保车）观雪山，沿途欣赏原始森林。特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；则默认为您安排云杉坪小索道，现退差价80元/人给贵宾并签订证明。
-[...3 lines deleted...]
-                之后游览【白水河、蓝月谷】（蓝月谷电瓶车自理60元/人）在晴天时，水的颜色是蓝色的，而且山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下，所以名叫蓝月谷。而白水河这个名字是因为湖底的泥巴是白色的，下雨时水会变成白色，所以又叫白水河。
+                早餐后乘车后前往以“险、奇、美、秀”著称的【玉龙雪山风景区】（路程时间约40分钟，整个景区游览约120分钟不含排队和上索道时间），乘索道（含进山费、含冰川大索道、含环保车）观雪山，沿途欣赏原始森林。特别通知：所有要升级大索道或含大索道的团队，为确保安全运营，丽江政府要求雪山大索道不得超负荷运作。故大索道景区实行限票改革，高峰期间索道公司会使用人脸识别、摇号、抽签等极端方案安排大索道游览，均无法确保哪个团能上大索；如参团当天因大风天气等不可抗力原因、门票售罄（玉龙雪山冰川大索道每天限量销售门票）、大索道停运无法安排等情况；将现退差价120元/人不上索道。请知悉，敬请理解！大索道不保证能上，望周知！！！
+                <w:br/>
+                之后游览【白水河、蓝月谷】（蓝月谷电瓶车自理40元/人）在晴天时，水的颜色是蓝色的，而且山谷呈月牙形，远看就像一轮蓝色的月亮镶嵌在玉龙雪山脚下，所以名叫蓝月谷。而白水河这个名字是因为湖底的泥巴是白色的，下雨时水会变成白色，所以又叫白水河。
                 <w:br/>
                 赠送安排观看原生态大型实景演出《印象·丽江》（观演时间约60分钟 赠送项目 不退不换）以雪山为背景，汲天地之灵气，取自然之大成，以民俗文化为载体，用大手笔的写意，在海拔3100米的世界上最高的演出场地，让生命的真实与震撼，如此贴近每一个人
+                <w:br/>
+                免费赠送-单程雪山列车体验（赠送项目 不退不换）：观雪山沿途美景全收眼底，看尽丽江浪漫风情
                 <w:br/>
                    后前往打卡下午茶【云堤岸咖啡】（成人赠送云堤岸咖啡下午茶套餐一份，可在自由打卡拍照，备注：如遇咖啡厅休息，会换到另外品牌的咖啡馆）之后前往丽江入住酒店休息。
                 <w:br/>
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 （二）关于儿童暑假、寒假、黄金周以及门票紧张的玉龙雪山儿童门票的告知：
                 <w:br/>
                 1、身高范围在1.4米（含）以上，则按成人团队套票报名时需购买：儿童只要超过1.4米的身高，都需要提前输单制团队卡（针对旅行社输单制卡只能按成人票价格来结算），临时现场补票是不保证贵宾的儿童能补到票的，可能会出现家长有票，儿童只能在雪山下等家长的情况，所以建议携带儿童身高超1.4米的家庭务必报名时确认身高以免造成不必要的损失和不便，儿童雪山结算价格402元（古维50+进山费210元+大索120+电瓶车20+保险2）。
                 <w:br/>
                 2、身高范围在：1.2-1.39米的按景区现场优惠价补票，1.19米以下免费（仅参考，具体根据景区现场收费标准来）。
                 <w:br/>
                 3、儿童价不含印象丽江表演费用，景区挂牌价280元，儿童具体收费标准根据景区实际情况收取。
                 <w:br/>
                 4、玉龙雪山大索道海拔4500m以上，如出现头晕、呼吸困难等症状，请尽快告知随团导游或景区工作人员；
                 <w:br/>
                 5、游览期间索道口游客集中，有可能会出现排队现象，请耐心等待；雪山上温度较低，游览时请注意防寒保暖；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：玉龙雪山 白水河、蓝月谷、《印象·丽江》、云堤岸咖啡
                 <w:br/>
                 自费项：蓝月谷电瓶车40/人
                 <w:br/>
                 到达城市：丽江市
@@ -997,57 +986,58 @@
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 丽江-广州（航程约3小时）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
                 早餐：酒店内早餐
                 <w:br/>
-                早餐后前往【束河古镇】(赠送小马车）束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
+                早餐后前往【束河古镇】束河古镇是一座历史悠久、景点众多的古镇。古镇建于明代万历年间，又被人们称作龙泉村，这个古老的村落坐东朝西，古镇的后山则是巍峨壮丽的玉龙雪山的余脉，这里山峦青秀缠绵，林木苍翠，前来旅游的游客无不被这里的美景所折服、震撼。
                 <w:br/>
                     体验纳西庭院下午茶——【围炉煮茶】慢火烹茶，静享时光。不如，小坐一下赴一场新中式茶局，冬日暖阳至、相约围炉、笑谈人生百事、惬意休闲旅游，浪漫如约而至；将每一寸光阴浸泡在喝茶的时间里，尽享人间好时节，尽享旅行的温暖浪漫；在这里时间可以过的很慢，在这里可以忘掉一切烦心事，你只需要安安静静享受此刻的安静与美好，围炉喝茶，品茶品行品百味人生，
                 <w:br/>
-                后前往游览【黑龙潭公园】秀丽的木氏土司皇家园林只见远处玉龙雪山倒遇潭中，出现“雪山四万八千丈，银屏一角深插底”的奇景。象山半壁映入水中，使黑龙潭山中有水，水中有山，山水相映，黑龙潭以其天生丽质，名列《中国名泉》、《中国风景名胜》等书
-[...1 lines deleted...]
-                 之后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
+                  之后根据航班时间安排送机，把心中的留恋藏在心底，结束美妙的旅程
+                <w:br/>
+                <w:br/>
+                如当天为晚班机，赠送【黑龙潭公园】+参观【丽江现代花卉产业园区：赠送植物拓印+鲜花饼制作体验】；
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1.退房、返程前请仔细整理好自己的行李物品，请不要有所遗漏，增加您不必要的麻烦。
                 <w:br/>
                 2.针对我们的精心安排和导游服务工作中的不足，请留下您的宝贵意见。感谢各位贵宾对我们工作的支持和理解，我们希望有机会再次为您服务，如果您对这次云南之行感到满意，请不要吝啬介绍给您的亲朋好友，谢谢！
                 <w:br/>
                 3.如当天返程航班时间较晚，有延迟退房需求的，请于该酒店规定的退房时间前至总台办理延迟手续，产生费用自理（现付总台）。
                 <w:br/>
                 交通：汽车，飞机
                 <w:br/>
                 到达城市：广州市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1526,51 +1516,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、 本产品供应商为：广州永和旅行社有限公司 ，许可证号：L-GD01310 质监电话15013239696，020-86345801。此团 6人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州永和旅行社有限公司组织出发（全国拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州永和旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、 我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。 
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客人可自行前往航空公司办理），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、云南地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：云南地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 （1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
@@ -1748,51 +1738,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>