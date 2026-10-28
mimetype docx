--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【格鲁吉亚一地深度9天】免签|乌鲁木齐南航直飞|含全国联运|0自费0购物|含全餐|雪山古堡（G3）10-3月行程单</w:t>
+        <w:t xml:space="preserve">【格鲁吉亚一地深度9天】免签|乌鲁木齐南航直飞|含全国联运|0自费0购物|含全餐|雪山古堡（G3）11-3月行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">G3【格鲁吉亚一地深度9天】10-3月</w:t>
+        <w:t xml:space="preserve">G3【格鲁吉亚一地深度9天】11月-3月</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20261025G3UW</w:t>
+              <w:t xml:space="preserve">AA20261112G3UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -410,51 +410,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 产品经理推荐：
                 <w:br/>
                 优选航班｜中国南方航空公司，乌鲁木齐直飞第比利斯，包含全国联运
                 <w:br/>
-                舒适酒店｜格鲁吉亚7晚携程4钻酒店
+                舒适酒店｜格鲁吉亚5晚携程4钻酒店+升级2晚5钻酒店
                 <w:br/>
                 免签畅行｜中格互免签证，无需签证、说走就走
                 <w:br/>
                 双世界遗产，沉浸式千年文明｜
                 <w:br/>
                 巴格拉特大教堂 - 曾为当时大主教主持弥撒的主教堂（1994年）
                 <w:br/>
                 姆茨赫塔-曾是格鲁吉亚土地上最古老的王国伊比里亚的都城（1994年）
                 <w:br/>
                 不可错过的体验，解锁高加索小众秘境｜
                 <w:br/>
                 西格纳吉爱情小镇、漫步古城城墙
                 <w:br/>
                 卡赫季葡萄酒产区，酒庄参观+红酒品鉴+特色小吃
                 <w:br/>
                 卡兹别克雪山圣三一教堂、高加索军事大道绝美山景
                 <w:br/>
                 苏格友谊纪念墙，崖畔彩色马赛克地标，俯瞰高加索层叠雪山峡谷
                 <w:br/>
                 第比利斯网红小火车,童话风登山小火车，登高远眺第比利斯城市全景
                 <w:br/>
                 第比利斯往返缆车,360° 饱览老城红屋顶、和平大桥，直达纳里卡拉要塞观景台
                 <w:br/>
                 第比利斯地下印刷厂,探秘深藏地下的历史旧址，重温高加索近代历史印记
                 <w:br/>
@@ -678,51 +678,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">第比利斯携程4钻酒店 参考酒店：Iveria Inn Hotel或Hotel Astoria Tbilisi或Ibis Tbilisi City或Moxy Tbilisi或同级</w:t>
+              <w:t xml:space="preserve">第比利斯携程4钻酒店 参考酒店：Iveria Inn Hotel或Hotel Astoria Tbilisi或Ibis Tbilisi City或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -764,135 +764,135 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：悬崖景观餐厅当地午餐     晚餐：足尖舞特色晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">第比利斯携程4钻酒店 参考酒店：Iveria Inn Hotel或Hotel Astoria Tbilisi或Ibis Tbilisi City或Moxy Tbilisi或同级</w:t>
+              <w:t xml:space="preserve">第比利斯携程4钻酒店 参考酒店：Iveria Inn Hotel或Hotel Astoria Tbilisi或Ibis Tbilisi City或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第比利斯 - 圣剑山 - 卡兹别克 - 第比利斯
+                第比利斯 - 卡兹别克 - 第比利斯
                 <w:br/>
                 酒店早餐后，乘车前往安南努利城堡（约100km，行车约1.5小时），途经【军事大道】沿格鲁吉亚军用公路北上，这条公路是连接格鲁吉亚和俄罗斯以及大高加索山脉山地省份的主要运输干道，全长212公里，最初是1801年沙皇亚历山大一世下令为了便于军队在格鲁吉亚和俄罗斯两国之间同行而修建的公路，沿途风景宜人，吸引了众多世界著名的诗人作家来到这里寻找灵感。
                 <w:br/>
-                 前往【安南努利城堡】（Ananuri）（45km，行车约40分钟，入内参观约30分钟），城堡坐落在阿拉格维湖的半山之上，绿宝石般的湖水和蔚蓝的天空，衬托着典雅秀美的古堡，真如同走在童话之中。它曾经是私人军事城堡，它是13世纪Aragvi封建王朝时领主的城堡，也是军事要塞。18世纪Aragvi王朝被推翻，这里随之也被之后的统治者占领，直到19世纪依然是城堡要塞。此城堡由当时的乔治亚领主建于16世纪，目前依旧保持得相当完整。
-[...3 lines deleted...]
-                 之后乘车返回第比利斯，抵达后晚餐并入住酒店休息。
+                 前往【安南努利城堡】（Ananuri）（入内参观约30分钟），城堡坐落在阿拉格维湖的半山之上，绿宝石般的湖水和蔚蓝的天空，衬托着典雅秀美的古堡，真如同走在童话之中。它曾经是私人军事城堡，它是13世纪Aragvi封建王朝时领主的城堡，也是军事要塞。18世纪Aragvi王朝被推翻，这里随之也被之后的统治者占领，直到19世纪依然是城堡要塞。此城堡由当时的乔治亚领主建于16世纪，目前依旧保持得相当完整。
+                <w:br/>
+                 之后乘车前往【卡兹别克】（行车约2.5小时，含上山转换车），这是格鲁吉亚的旅游胜地之一，位于高加索山脚下的一个美丽的小镇。换乘小巴士上山，一边在悬崖峭壁上前行，一边欣赏远处雪山的壮丽景色，来到山上的【Gergeti Trinity 修道院（又名圣三一教堂）】（入内参观约30分钟），这是一座当地最著名的圣三一体教堂，教堂所在之处，是俯瞰卡兹别吉全景的地方，整个村子都在自己脚下，教堂的对面就是著名的【卡兹别克峰】，这里拥有如油画一般的景色，被誉为上帝的后花园，它是格鲁吉亚境内大高加索山脉最高峰之一，海拔5033米，翻过这座山就是俄罗斯的北高加索地区。这座双锥形的死火山可以说是高加索各民族的圣山，总是浓墨重彩地出现在旅人的相片里。下山的路上经过【苏格友谊纪念墙Gudauri View Point】（参观约15分钟），色彩斑斓的友谊墙在雪的对比下显得格外显眼，是每个游客的必经打卡处。特殊说明：因冬季高加索山所处海拔较高，空气寒冷，有时会下大雪，如遇冬季暴雪封路或封山等客观原因不能前往卡兹别克雪山，取消此雪山修道院及苏格友谊纪念墙，前往【格鲁吉亚编年史纪念碑】替换，无退费请提前知晓，谢谢您的谅解！
+                <w:br/>
+                 之后乘车返回第比利斯（行车约3小时），抵达后晚餐并入住酒店休息。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：乔治亚烤肉餐     晚餐：当地晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">第比利斯携程4钻酒店 参考酒店：Iveria Inn Hotel或Hotel Astoria Tbilisi或Ibis Tbilisi City或Moxy Tbilisi或同级</w:t>
+              <w:t xml:space="preserve">第比利斯携程4钻酒店 参考酒店：Iveria Inn Hotel或Hotel Astoria Tbilisi或Ibis Tbilisi City或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -930,51 +930,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：当地晚餐或酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">库塔伊西携程4钻酒店   参考酒店：Boutique Hotel Argo或West Inn Georgia in Kutaisi或同级</w:t>
+              <w:t xml:space="preserve">库塔伊西携程5钻酒店   参考酒店：Kutaisi Inn或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1018,51 +1018,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：黑海鱼鲜餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴统携程4钻酒店   参考酒店：La Quinta by Wyndham Batumi或同级</w:t>
+              <w:t xml:space="preserve">巴统携程5钻酒店   参考酒店：La Quinta by Wyndham Batumi或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1186,51 +1186,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：格鲁吉亚水煮汤包     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">第比利斯携程4钻酒店 参考酒店：Iveria Inn Hotel或Hotel Astoria Tbilisi或Ibis Tbilisi City或Moxy Tbilisi或同级</w:t>
+              <w:t xml:space="preserve">第比利斯携程4钻酒店 参考酒店：Iveria Inn Hotel或Hotel Astoria Tbilisi或Ibis Tbilisi City或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1504,51 +1504,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗力原因所导致的额外费用
                 <w:br/>
                 3.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 4.晚用车，给司机和导游加班费用
                 <w:br/>
                 5.以上报价未提及的项目
                 <w:br/>
                 6.单人房差附加费：1800元/人全程
                 <w:br/>
-                7.5.99岁以下小孩不占床含早餐减800人民币，占床与成人同价
+                7、  5.99岁以下小孩不占床含早餐减800人民币，占床与成人同价
                 <w:br/>
                 8.境外司机导游服务费：200美金/人（机场现付）（境外司导服务费为团费一部分，集合当日由领队于机场代为收取）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1900,51 +1900,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>