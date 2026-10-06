--- v0 (2026-08-18)
+++ v1 (2026-10-06)
@@ -1733,51 +1733,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【报名须知】
                 <w:br/>
                 行李指南：因后备箱空间有限，每人限带28寸行李箱一个，2人合用限带30寸行李箱一个+背包一个
                 <w:br/>
                 轮换座位：本产品为拼车游，需每日轮换座位，介意者建议选择包团产品。
                 <w:br/>
                 *本产品供应商为：新疆丝路风景国际旅行社有限公司，经营许可证：L-XB-100205 ，质检电话：020-83371233。
                 <w:br/>
-                此团全国落地拼2-6人小团，为保证游客如期出发，我社将与其他旅行社共同委托新疆丝路风景国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由新疆牧游国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                此团全国落地拼2-6人小团，为保证游客如期出发，我社将与其他旅行社共同委托新疆丝路风景国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。
                 <w:br/>
                 1、预定时务必提供准确、完整的身份信息，联系方式，以免预订错误，影响出行，如因客人个人原因信息提供不准确，旅行社不承担任何责任。
                 <w:br/>
                 2、行程中赠送的项目，如因交通、天气等不可抗力因素不能赠送参加的，或因客人个人原因不能参加的，无费用退还。
                 <w:br/>
                 3、出行过程中，如您中途选择离团，未完成部分视为您自行放弃，仅退还您套餐中未产生的费用，车费一律不退，单人拼住则房费无法退费。
                 <w:br/>
                 4、出行过程中，因不可抗力因素造成景点关闭未能正常游玩的，双方协商后根据实际情况取消、更换该景点，费用差价现场多退少补。
                 <w:br/>
                 5、凡持有各类景区优惠证件的游客，请务必提前主动告知管家，并在购票时现场出示有效证件，优惠资格均以景区当日现行政策及执行标准为准；若未提前告知管家且未现场出示证件购票的，将不予享受景区优惠政策，后续亦不受理门票差价退费。
                 <w:br/>
                 6、本产品免收单房差，单人报名选择拼住的情况下，无论拼住是否成功，都免收单房差。
                 <w:br/>
                 7、如您单人出游不考虑拼房，则出发前必须补齐单房差。	
                 <w:br/>
                 8、此产品不接受儿童拼房，也不接受带儿童的游客拼房，如您单人带儿童出游，出发前必须补单房差。
                 <w:br/>
                 9、拼住安排:匹配同性别，双人拼住一间标间客房，未交单房差 默认安排拼住。抵达当地须服从司机统一安排；若临时不愿拼住，将按酒店当日房源协调：有空房可现场补缴单房差单独入住；无空房则无法安排单间，敬请谅解。同团单独男性客人，若无同性可拼，默认安排与同性司机拼住一个标间。
                 <w:br/>
                 10、饮食新疆地区口味偏重，辣味等稍重于内地其他地区，在点菜或品尝美味时建议少量多次；
                 <w:br/>
                 饮食时间：由于新疆和内地有2小时左右时差（但依然采用北京时间），一般早9点左右早餐、午餐          14-16点、晚餐20点左右；请提前自备零食携带！
                 <w:br/>
                 11、因新疆经济较之内地落后，因此宾馆与内地同级宾馆之间、景区与城市同级宾馆之间都有很大差异，对此，客人需要有足够的心里准备。
                 <w:br/>
@@ -1909,51 +1909,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-06</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>