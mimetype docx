--- v0 (2026-08-28)
+++ v1 (2026-10-30)
@@ -645,51 +645,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                杰米清真寺—苏丹纪念馆—淡布隆跨海大桥—淡布隆班加尔镇壁画—苏丹皇宫—吴尊面包店下午茶或斋菜馆下午茶—加东夜市
+                杰米清真寺—苏丹纪念馆—淡布隆跨海大桥—淡布隆班加尔镇壁画—苏丹皇宫—加东夜市
                 <w:br/>
                 享用早餐，然后开始游览：
                 <w:br/>
                 【杰米清真寺】（不少于30分钟）这是文莱最豪华、最先进（全部电脑化）、最美的清真寺，是以现任29世苏丹哈山纳尔·博尔基亚名字命名的，是由他个人捐资建造的，作为他48岁生日送给臣民的礼物，被当地人称为“国王的清真寺”。其29个圆顶以24K纯金打造，也可称为“世界上最富丽堂皇”的清真寺。
                 <w:br/>
                 【苏丹纪念馆】（不少于60分钟），这是国王苏丹的私人藏馆，馆内陈列文莱的历史古迹文物，这座纪念馆是世界上最大的私人住宿处，是为配合苏丹登基25周年纪念所建。馆内展示了29任苏丹登基时的各种物品：御用马车、用黄金和珠宝打造的皇冠、权杖以及王座等，还有各国送给现任苏丹的纪念品，令人叹为观止。
                 <w:br/>
                 【淡布隆大桥观景台】（不少于10分钟）文莱淡布隆跨海大桥由中国建筑承建的文莱淡布隆跨海大桥是世界最大的装配式桥梁（通俗地讲就是用搭积木的方法拼出一座大桥），荣获英国安全委员会评选的国际安全优异奖，并入选中国商务部对外投资合作典型案例。该桥连接文莱穆阿拉区和淡布隆区的跨海大通道，全长30公里，是文莱国家历史上最大的基础设施项目，沿途可欣赏东南亚地区最大的未经人类开发的原始热带雨林和湿地。它是目前文莱最卓越的国家现代化象征、文莱中国友谊的典范。
                 <w:br/>
                 【淡布隆班加尔镇（壁画+步行街）】（不少于30分钟）从文莱市区穿过淡布隆大桥即可到淡布隆的班加尔镇。这里不受城市生活快节奏的影响，是体验当地文化和与友好的当地人互动的好地方。这里也是文莱的新地标，擎天大树灵感来着新加坡滨海湾花园，给游客带来独特的感受。创作者还将新奇的涂鸦带到大街小巷，画着淡布隆全景地图的涂鸦壁画，将充满活力和异想天开的艺术作品，在活力与传承之间感受文莱的文化脉络。
                 <w:br/>
                 【苏丹皇宫】（外观，不少于15分钟）苏丹皇宫又名努洛伊曼皇宫，是文莱人心中的圣地，被誉为“世纪性的宫殿”，与北京故宫、法国凡尔赛宫、俄国克里姆林宫、美国白宫、英国白金汉宫并列为世界六大宫殿。古典的神秘，宗教的神圣，皇权的威仪。在努洛伊曼皇宫里，有1700多个房间，是举行国宴接待外宾使节的地方。
                 <w:br/>
                 【加东夜市】（不少于60分钟），这里是文莱规模最大的夜市，号称文莱的“1元市场”，大多数的美食，都是1文莱币（约合人民币5.5元），您能尝到所有地道的文莱小吃，像鸡屁股、烤鱼、甜煎饼、椰浆饭等，还有季节性的热带水果，都是值得尝试的。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 1、进入清真寺参观，男性如穿着短裤及女性入内参观，均须穿着清真寺免费提供的黑袍。逢周五及指定节日和斋月休息，如遇休息，则只供门外拍照。
                 <w:br/>
                 2、在穆斯林做礼拜的时候，你千万不要站在他们的前面或者侧面，因为他们面向的方向是正西方圣城麦加的方向。
                 <w:br/>
                 3、不要在寺中喧哗或指指点点。按照教规，周五的礼拜则非穆斯林不能入内。在任何时候，进入寺内拍照都必须取得同意，不可随意拍照。
                 <w:br/>
                 交通：大巴车
                 <w:br/>
@@ -864,51 +864,51 @@
                 温馨提示：
                 <w:br/>
                 1、自由活动期间尽量结伴而行，并请保留好酒店的名片及导游人员的联系方式以备用。
                 <w:br/>
                 2、自由活动日不含陪同、用车、司机、用餐等服务，此期间如因客人自身原因产生的问题以及由此引发的经济和法律等方面的一切后果，由客人自行承担。
                 <w:br/>
                 交通：大巴车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：中式围餐/自助     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">文莱网评四钻酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1850,51 +1850,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>