--- v0 (2026-07-22)
+++ v1 (2026-09-21)
@@ -412,52 +412,50 @@
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ~~~~~~
                 <w:br/>
                 <w:br/>
                 🔥日本王牌本州！三古都+含全餐+温泉酒店+和服&amp;抹茶体验~
                 <w:br/>
                 ✈广州往返，黄金白天航班，免费升级赠送机场接送，不废时间~
                 <w:br/>
                 🏯大阪/京都/奈良/富士山/东京全打卡
                 <w:br/>
                 🦌喂神鹿+和服&amp;抹茶体验+温泉酒店，缓解疲劳♨
                 <w:br/>
                 🍱寿喜锅+烤肉+温泉料理+日式定食等和风美食，全包10正餐！
                 <w:br/>
                 💎全程4-5钻+1晚温泉酒店，舒心休憩，畅玩八日~
                 <w:br/>
-                🎢大阪自由活动/环球影城，当日两线任选~
-                <w:br/>
                 <w:br/>
                 ~~~~~~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1122,62 +1120,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大阪】本日全天自由活动（无车无导无餐）/ 选大阪环球影城一日游（门票+人民币500元/人）
-[...10 lines deleted...]
-                自费项：*非强制自费可自行选择：大阪环球影城（代订门票+人民币500元/人）/日本和牛（13000日元/人）/渔船刺身（12000日元/人）
+                【大阪】本日全天自由活动（无车无导无餐）
+                <w:br/>
+                大阪一日自由活动
+                <w:br/>
+                本日无车无餐无导，自由闲逛大阪。
+                <w:br/>
+                自费项：*非强制自费可自行选择：日本和牛（13000日元/人）/渔船刺身（12000日元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐（包含在房费中） 注：团队因个人原因未用餐，一律不予退还或减免费用，敬请留意~     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -2784,51 +2777,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-21</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>