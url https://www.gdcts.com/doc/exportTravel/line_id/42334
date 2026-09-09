--- v0 (2026-07-17)
+++ v1 (2026-09-09)
@@ -749,51 +749,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 楚雄-大理 （约2.5个小时车程）
                 <w:br/>
                 游玩时间仅参考，以实际安排为准
                 <w:br/>
-                酒店享用早餐后楚雄乘车大理前往【开启大理有风喜洲浪漫之旅】喜洲网红独家网红小马车+生态廊道s湾骑行+金花领舞打跳+旅拍航拍+音乐酒吧大篷车（每人电子版照片3张，一个60秒小视频制作）
+                酒店享用早餐后楚雄乘车大理前往【开启大理有风喜洲浪漫之旅】 生态廊道s湾骑行+金花领舞打跳+旅拍航拍+音乐酒吧大篷车（每人电子版照片3张，一个60秒小视频制作）
                 <w:br/>
                 后乘车前往游览【大理古城】（大理古为开放式古城，自由活动）大理古城东临洱海，西枕苍山，城楼雄伟，风光优美，古朴幽静，城中有一贯穿南北的大街，城内流淌着清澈的溪水，到处可见古朴雅的白族传统民居，这里居民不论贫富，都有在庭院内养花种草的习惯。大理古城也就有“家家流水，户户养花”之说  
                 <w:br/>
                 之后前往AAAA级景区【洱源西湖】洱源西湖的美景六村七岛相间，汀港相连，舟楫往来，渔歌互答，湖中有岛，岛上有村，村落相连，汊港相通。千亩芦苇荡，这是西湖的另一绝妙奇观。“人在湖上走、家在水一方”,徜得在这美丽的泽国仙境。特别赠送民族风情表演，体验西湖茶歇，湖边午后，彩云悠悠,闻咖啡酵香，品普洱厚韵，饮一杯苍洱暖阳，偷得浮生闲，让生命自由，让灵魂栖息。 
                 <w:br/>
                 <w:br/>
                 【温馨提示】：提前准备好拍照各类道具、服装，各位贵宾涂抹好防晒霜，带好遮阳帽等，并注意安全
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：大理有风喜洲浪漫之旅\大理古城\洱源西湖
                 <w:br/>
                 到达城市：大理白族自治州
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1472,51 +1472,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>