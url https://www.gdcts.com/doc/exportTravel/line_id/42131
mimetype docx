--- v0 (2026-07-11)
+++ v1 (2026-09-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【日本关西】阪阪8天|大阪|奈良|京都|和歌山|金阁寺|一日大阪自由活动/环球影城|当地日式料理|两晚大阪市区连住酒店（香港直飞往返）行程单</w:t>
+        <w:t xml:space="preserve">【日本关西】阪阪6天|大阪|奈良|京都|和歌山|金阁寺|一日大阪自由活动/环球影城|含全餐日式料理|两晚大阪市区连住酒店（香港直飞往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">(HK)-RBDB6-SJTJP</w:t>
+              <w:t xml:space="preserve">(HK)-SRBDB6-SJTJP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程  香港-大阪关西 HB340 起飞:08:15-抵达:13:05
-[...1 lines deleted...]
-                回程  大阪关西-香港 HB341 起飞:14:00-抵达:17:15
+                去程  香港-大阪关西 HX612 起飞:14:20-抵达:19:20
+                <w:br/>
+                回程  大阪关西-香港 HX613 起飞:20:20-抵达:23:50
                 <w:br/>
                 （航班参考，实际以出票为准）
                 <w:br/>
                 <w:br/>
                 ◆由于排期密航班多，请根据自身出行需求详询对接销售具体航班时刻，选择合适的出发日期出行~
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -568,93 +568,91 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【香港国际机场集中-大阪】大阪outles
-[...5 lines deleted...]
-                景点：大阪outles
+                【香港国际机场集中-大阪】
+                <w:br/>
+                于指定时间在香港国际机场集中，领队协助办理登机手续后，搭乘国际航班直飞日本大阪关西国际机场，抵达后乘车前往入住酒店。
+                <w:br/>
+                交通：飞机： 香港-大阪关西 ；酒店专车接机至酒店
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大阪EZ酒店</w:t>
+              <w:t xml:space="preserve">关西 EZ霍特尔KIX海滨酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -745,102 +743,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【京都】 京都名胜古迹-金阁寺(包入场)、千年古刹-清水寺二三年坂、抹茶体验、祈愿绵延的红色长廊-伏见稻荷大社、珍珠博览馆或民意品体验馆二选一
+                【京都】 京都名胜古迹-金阁寺(包入场)、千年古刹-清水寺二三年坂、抹茶体验、祈愿绵延的红色长廊-伏见稻荷大社
                 <w:br/>
                 【金阁寺(包入场)】
                 <w:br/>
                 金阁寺正式名称为鹿苑寺，坐落京都北区北山，1994 年列入「古都京都文化财」世界遗产，是室町时代北山美学巅峰代表作，也是京都辨识度最高的地标禅寺。整座寺院以鎏金三层楼阁与镜湖池倒影为核心，将幕府权势、禅宗意境、日式庭园美学融为一体，奢华金箔与清幽山水形成极致反差，一眼便令人难忘。
                 <w:br/>
                 <w:br/>
                 【清水寺二三年坂】
                 <w:br/>
                 二年坂（二宁坂）、三年坂（产宁坂）坐落清水寺山麓，是通往清水寺的千年古参道，整片街区被划定为重要传统建筑群保存地区，完整留存江户至明治京町家风貌，是京都东山最具代表性的和风老街。
                 <w:br/>
                 <w:br/>
                 【抹茶体验】
                 <w:br/>
                 踏入雅致的日式抹茶工房，原木矮桌、纸拉门、青苔庭院营造出静谧禅意，褪去城市喧嚣，沉浸式感受传承千年的宇治抹茶道文化。亲手研磨石碾抹茶，感受茶叶化为细粉的过程。
                 <w:br/>
                 <w:br/>
                 【伏见稻荷大社】
                 <w:br/>
                 伏见稻荷大社坐落于京都伏见区稻荷山麓，始建于公元 711 年，是日本全国三万余座稻荷神社的总本社，也是京都最古老的神社之一，主掌五谷丰登、商运兴隆、家宅平安与心愿顺遂。
                 <w:br/>
-                <w:br/>
-[...5 lines deleted...]
-                <w:br/>
                 交通：旅游巴士：用车标准:16-25人18-25座车;25-28人28座车;28 人以上用40座车。
                 <w:br/>
                 景点：金阁寺-清水寺二三年坂-伏见稻荷大社-抹茶体验
                 <w:br/>
-                购物点：珍珠博览馆或民意品体验馆二选一
-                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：京都乡土料理     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：京都乡土料理     晚餐：日式料理   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">大阪地区 相铁FRESA INN-大阪心斋桥</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -851,264 +840,279 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大阪】 综合免税店、现代都市中的历史绿洲-大阪城公园，心斋桥道顿崛
+                【大阪】 现代都市中的历史绿洲-大阪城公园，心斋桥道顿崛、综合免税店、珍珠博览馆或民意品体验馆二选一
                 <w:br/>
                 【综合免税店】
                 <w:br/>
                 日本的商品以其世界一流的技术和优良的品质，在世界各国都备受好评，免税店，为您提供以日本的尖端技术和环保为主体而开发研制并在世界各国受到好评的各种生化科技产品，光学制品，家电制品，珍珠，贵金属制品，医药品以及化妆品等，该店销售的商品都是日本本国生产。
                 <w:br/>
                 <w:br/>
                 【大阪城公园】
                 <w:br/>
                 大阪城公园总面积105.6公顷，中央耸立着天守阁。公园里不仅有十三处重要文化遗产，还分布着见证历史的历史遗迹和文化传承地。
                 <w:br/>
                 <w:br/>
                 【心斋桥&amp;道顿崛】
                 <w:br/>
                 大阪最核心的商业与娱乐地标，两者紧密相连：心斋桥以‌300 年历史的拱廊商店街‌为主，汇聚百货、药妆与潮流服饰；道顿堀则沿运河分布，以‌巨型立体招牌‌（如格力高跑跑人、蟹道乐大螃蟹）和‌地道美食‌（章鱼烧、御好烧、炸串）闻名，是体验大阪“吃到倒”文化的最佳去处。
                 <w:br/>
+                <w:br/>
+                【珍珠博览馆或民意品体验馆二选一】
+                <w:br/>
+                深入了解日本珍珠的养殖历史与工艺精髓。从经典的Akoya珍珠到稀有的南洋珠，欣赏其温润光泽与优雅设计，感受大和民族传承百年的珠宝艺术。
+                <w:br/>
+                日本锅具，它以工艺精细、材质多元、功能专一、适配日式料理场景为核心特点，既有传承千年的手工款，也有适配现代厨房的 IH 通用型，在全球厨具市场都极具辨识度。
+                <w:br/>
                 交通：旅游巴士：用车标准:16-25人18-25座车;25-28人28座车;28 人以上用40座车。
                 <w:br/>
                 景点：大阪城公园-心斋桥道顿崛
                 <w:br/>
-                购物点：综合免税店
-[...1 lines deleted...]
-                自费项：日本和牛
+                购物点：综合免税店、珍珠博览馆或民意品体验馆二选一
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：炙樱手作     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">大阪市区酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：炙樱手作     晚餐：和风料理   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">大阪地区 MYSTAYS堺筋本町酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【大阪自由活动】A/B线可选
                 <w:br/>
                 【A线】一日自由活动，本日无车无餐无导，自由闲逛大阪
                 <w:br/>
                 (推荐：自行搭乘电车前往大阪心斋桥或通天阁或环球影城等) 
                 <w:br/>
                 <w:br/>
                 【B线】大阪环球影城
                 <w:br/>
                 （本日无车无餐无导，可代订环球影城门票+500人民币/人）
                 <w:br/>
                 交通：本日无车无导
                 <w:br/>
-                自费项：环球影城（自费门票，可代订+HK550）、渔船刺身
+                自费项：环球影城（自费门票，可代订+HK550）、日本和牛（13000日元/人）/渔船刺身（12000日元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">大阪市区酒店或同级</w:t>
+              <w:t xml:space="preserve">大阪地区 MYSTAYS堺筋本町酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【大阪关西国际机场-香港国际机场解散】送机
-[...1 lines deleted...]
-                早餐后，于指定时间前往大阪关西国际机场搭乘国际航班返程，结束愉快的日本关西之旅！
+                【大阪关西国际机场-香港国际机场解散】通天阁-自带浓厚昭和市井气息，新世界商店街-主干道直通通天阁，视野可完整拍到“街道招牌+通天阁”经典构图，大阪outlets送机
+                <w:br/>
+                【通天阁】
+                <w:br/>
+                通天阁诞生于昭和初期，复刻初代设计重建后保留了完整的昭和市井风情，如今是大阪南部的标志性景观，登上展望台可以俯瞰大阪市区全景。
+                <w:br/>
+                <w:br/>
+                【新世界商店街】
+                <w:br/>
+                紧邻通天阁而建，是Osaka最具昭和气息的平民商业街，从炸串、章鱼烧到大阪烧，各类经典关西小吃沿街排布，便宜又地道，走在石板路上，两侧复古的霓虹店招错落林立，恍惚间仿佛穿越回半个世纪前的日本市井，处处都是松弛鲜活的烟火气，随手就能拍出满是复古质感的街景大片。
+                <w:br/>
+                <w:br/>
+                逛完上述景点，前往关西国际机场附近的大阪outlets，之后前往机场办理值机手续，搭乘航班返回香港，抵达香港国际机场后散团，结束这次轻松愉快的关西旅程。
                 <w:br/>
                 <w:br/>
                 *温馨提示：
                 <w:br/>
                 1.我社将根据实际情况对酒店及景点浏览顺序尽量做到合理的调整。如因塞车、天气因素造成车船班次延误或取消，以及当地政府活动的关闭景区、征用酒店或其它不可抗力的因素，我社将不做经济赔偿，恳请谅解！
                 <w:br/>
                 2.当地导游将根据实际情况对景点游览时间进行调整，以上行程游览时间仅供参考！
                 <w:br/>
-                交通：飞机-大阪关西-香港 HB341 起飞:14:00-抵达:17:15
+                交通：飞机-大阪关西-香港 HX613 起飞:20:20-抵达:23:50
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：日式定食     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1163,53 +1167,53 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1）往返机票，现时机税及燃油附加费；          
                 <w:br/>
                 2）代订行程表所列游览交通费（一人一座）；                
                 <w:br/>
                 3）代订行程所列酒店或同级酒店的住宿费；      
                 <w:br/>
                 4）安排行程表所列的团队餐费（不含酒水）；     
                 <w:br/>
                 5）行程表所列第一道门票；                    
                 <w:br/>
-                6）当地导游中文讲解；旅行社责任险； 
-[...1 lines deleted...]
-                7）境外司陪人员服务费共RMB 600元/每位客人（含小童及婴儿）。
+                6）当地导游中文讲解，旅行社责任险； 
+                <w:br/>
+                7）境外司陪人员服务费共RMB 600元/每位客人（含小童及婴儿）
                 <w:br/>
                 注：行程表内所列用车头尾两天所使用的车为酒店专车，其余四天为旅游巴士；用车标准:16-25人18-25座车;25-28人28座车;28 人以上用40座车。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -2185,50 +2189,68 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
+                特殊人群附加费收费标准
+                <w:br/>
+                A）2-6岁以下小童不占床减300元/人；如需占床，费用另询；
+                <w:br/>
+                B）满6岁(含)以上儿童规定必须占床，大小同价，免收附加费；
+                <w:br/>
+                C）原则上仅支持1成人带1位小童，特殊情况1位成人带2位儿童参团可另询报价，无父母陪同的18岁至22岁旅客价格另议；
+                <w:br/>
+                D）外籍护照及港澳台护照航司需加收800元/人机票+地接附加费。
+                <w:br/>
+                <w:br/>
+                特别备注
+                <w:br/>
+                婴儿收费：2周岁以下（不含2周岁）的婴儿收费现询，此收费不提供机位、车位、餐位、床位及景点费用。
+                <w:br/>
+                当季日本当地用车紧张，车型安排根据当地用车人数进行调配。
+                <w:br/>
+                <w:br/>
                 特别说明
                 <w:br/>
                 1.日本酒店面积很小，房间空间有限，寸土寸金，请不要与中国同等级的酒店相比。
                 <w:br/>
                 2.境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。日本酒店不评星级，一般大堂、房间较小,装饰简洁，（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型部分温泉酒店会有三人间或榻榻米房间（四人一室）。我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解！
                 <w:br/>
                 <w:br/>
                 备注
                 <w:br/>
                 1.签证：如因客人资料问题而造成拒签或被终止签证，需收取手续费1000元/人+机票定金1000元/人。
                 <w:br/>
                 <w:br/>
                 以上报价仅适用于中国护照持有者，澳门香港护照及台湾护照及其它国家护照机票须加收。自备签证/免签/旅游签等客人出入境事务（包括登机手续）须自行办理，如发生任何出入境问题，我司概不负责及不退任何费用；如遇到不能入境所有团费不可退回，我社不承担任何责任。因客人自身原因被中国海关拒绝出境或者被目的地国家拒签入境，我社不承担任何责任，所发生的费用不予退还。
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                      根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅
                 <w:br/>
                 自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用1000元/天/人。 
                 <w:br/>
                 C.出团前需收取保证金至少人民币5万元/人（我司有权根据客人资料的实际情况要求客人增加担保金的额度），按时随团归国退还担保金；如因客人滞留或不准时随团回国，则所交保证金一律不得退回。
@@ -2322,51 +2344,63 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本线路一经确认，退改将按实际损失扣款，敬请悉知，谢谢！</w:t>
+              <w:t xml:space="preserve">
+                旅行者在行程开始前提出解除合同，按以下标准扣除必要的费用：
+                <w:br/>
+                行程开始 前29-15天，收取旅游总费用5%
+                <w:br/>
+                行程开始 前14-7天，收取旅游总费用20%
+                <w:br/>
+                行程开始 前6-4天，收取旅游总费用50%
+                <w:br/>
+                行程开始 前3-1天，收取旅游总费用60%
+                <w:br/>
+                行程开始当日，收取旅游总费用70%
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2607,51 +2641,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>