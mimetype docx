--- v1 (2026-09-09)
+++ v2 (2026-10-28)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【国庆】| 三大乐园畅游阿联酋|含全餐|纯玩无购物|广州阿联酋航空直飞-U9行程单</w:t>
+        <w:t xml:space="preserve">【含全餐 | 三大乐园 | 纯玩无购物】阿联酋7天5晚 | 阿联酋航空A380 | 国际五星|包含冲沙 | 卢浮宫 | 黄金相框 | 海洋世界 | 法拉利公园 | 华纳兄弟乐园 |  U9-广州EK行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">【国庆】U9-阿联酋7天5晚国际五星酒店</w:t>
+        <w:t xml:space="preserve">U9-阿联酋7天5晚国际五星酒店</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260930U9UW</w:t>
+              <w:t xml:space="preserve">AA20270125U9UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -182,51 +182,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">阿联酋-迪拜</w:t>
+              <w:t xml:space="preserve">阿联酋-迪拜-阿布扎比</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -406,57 +406,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                纯玩阿联酋7天5晚
-                <w:br/>
                 产品经理推荐	
                 <w:br/>
-                甄选酒店：3晚阿布扎比国际五星+3晚迪拜五星SLS酒店，轻奢酒店体验
-[...1 lines deleted...]
-                            3晚连住SLS可免费升级网红复试套房（仅限大床房）
+                甄选酒店：2晚阿布扎比+3晚迪拜国际五星酒店住宿，豪华酒店体验
                 <w:br/>
                 全程阿联酋航空，广州直飞迪拜
                 <w:br/>
                 全程纯玩不购物，更充足的游玩时间
                 <w:br/>
                 全程含餐，中式团餐+阿拉伯自助餐+海鲜手抓饭
                 <w:br/>
                 独家包含价值3000元欢乐大礼包
                 <w:br/>
                 一次沙漠刺激体验
                 <w:br/>
                   迪拜沙漠冲沙—盛开在沙漠中的狂欢，追逐一场唯美落日
                 <w:br/>
                 二大地标文化圣殿
                 <w:br/>
                   迪拜新地标—迪拜相框，一半是过去，一半是未来
                 <w:br/>
                   阿布扎比海上博物馆—阿布扎比卢浮宫，一座漂浮在海上的艺术圣殿
                 <w:br/>
                 三大主题乐园
                 <w:br/>
                 阿布扎比海洋世界- 一起潜入梦幻深蓝
                 <w:br/>
                 阿布扎比华纳兄弟主题乐园-一起踏上超级英雄的冒险之旅
                 <w:br/>
@@ -680,101 +676,105 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州✈迪拜 – 阿布扎比
                 <w:br/>
-                00:20 （北京时间）EK363搭乘阿联酋航空公司班机前往迪拜，[阿拉伯联合酋长国中最闪亮的明星-迪拜，这个沙漠小邦，70年代开运河、80年代做贸易、90年代推观光，千僖年后这里已经是成为新现代奢华主义的象征
+                00:20 （北京时间）EK363搭乘阿联酋航空公司班机前往迪拜，[阿拉伯联合酋长国中最闪亮的明星-迪拜，
+                <w:br/>
+                这个沙漠小邦，70年代开运河、80年代做贸易、90年代推观光，千僖年后这里已经是成为新现代奢
+                <w:br/>
+                华主义的象征
                 <w:br/>
                 04:00 （迪拜时间）抵达迪拜，入境（约1小时），导游迎宾处举牌接机；
                 <w:br/>
                 乘车前往阿联酋的首都-阿布扎比（行车时间大约为120分钟），前往世上最奢华的清真寺【谢赫扎耶德清真寺】（约40分钟，如遇朝拜或休息日只可不入内参观）。【谢赫扎耶德清真寺】耗资55亿美金，为纪念阿联酋开国总统而建，是世界上最奢华的清真寺——世界六大清真寺之一。在这里集物质奢华与精神追求为一体，当看到虔诚的信徒跪在地上的那一刻，感觉精神追求才具永恒的价值。深深地诠释了奢华背后的涵义，它给人心灵和思想带来巨大的感动和深沉的启迪!【全世界最大手工地毯】，整个建筑群使用希腊的玉石包裹，白色典雅同时，彰显庄严肃【注：谢赫扎伊德清真寺参观时男士需穿着有领衬衫及长裤，女士不能穿露肩的上衣及短裙（请客人提前准备合格服装，以免到时不能参观 ，此景点为免费开放；如遇朝拜或休息日只可外观，不可入内参观，不退费用；或行程先后顺序调整），但因礼拜日或其他公众原因将不允许对外参观】,【特别说明：为了保护世界级地毯，谢赫扎伊德大清真寺主殿将不再允许入内，敬请谅解！】
                 <w:br/>
                 车览【国会大厦】【文化广场】；途径【酋长皇宫】了解阿联酋发展的历史，前往【Heritage Village民俗村】（约30分钟）在海滨大道上，可远眺对岸的海景与美丽沙滩；在漫长的海岸线-白沙、阳光，使您仿如置身于夏威夷
                 <w:br/>
                 午餐后乘车前往【萨迪亚特岛 Saadiyat Island】，前往阿布扎比举世瞩目的【阿布扎比卢浮宫】（入内参观约1 小时）。卢浮宫博物馆城犹如一个传统的阿拉伯麦地那，您可以在穹顶下的步道上漫步并俯瞰大海。 直径180 米的巨大穹顶由近 8000 个独特的金属星星构成，这些星星组成复杂的几何图形。当阳光透过穹顶射下来时，穹顶下会呈现出富有动感的光之雨，令人联想起阿联酋绿洲上婆娑重叠的棕榈树。在这里光影与文化 艺术珍品的穿梭下，它可以令人们了解到相应的国家、历史和地理环境，但又不只是平庸地诠释了人类文化发展的进程【备注说明：卢浮宫内不允馆外导游讲解，入内后客人自由欣赏参观】
                 <w:br/>
                 后入住酒店休息
                 <w:br/>
                 备注：同团可能有其他客人入住不同星级酒店，根据行程顺路原则安排每日接送，请提前知晓，谢谢理解！
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">阿布扎布国际五星酒店</w:t>
+              <w:t xml:space="preserve">国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -817,51 +817,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：阿拉伯自助午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">阿布扎布国际五星酒店</w:t>
+              <w:t xml:space="preserve">国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -884,68 +884,68 @@
                 参观【卓美亚运河集市】（入内约40分钟），这里的建筑风格带着典型的中东风情，就像是一座古代的阿拉伯城堡，十分复古风、欣赏着身边阿拉伯城堡的大气庄严，在半沙半水的国家感受别样的“威尼斯风情”，安然享受惬意时光。在这里您可以从另外一面欣赏到帆船酒店的“曼妙身姿”。
                 <w:br/>
                  午餐后后入住酒店休息，下午自由活动（自由活动期间不含车，导服务）。
                 <w:br/>
                 可自费参加【豪华大型游艇】体验，穿越高楼林立的Dubai Marina滨海新城。其中最有特色的就是整栋建筑,360度旋转的Infiniti Tower，以及全球最高的公寓大楼414米的Princess Tower；驶出滨海新城后，驶向世界第八大奇观棕榈岛，远观世界闻名的七星级帆船酒店和古堡酒店；最后穿过棕榈岛大桥，回到Marina滨海新城。约两小时。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">迪拜五星酒店-SLS酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：中式午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -989,51 +989,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：海鲜手抓饭     晚餐：冲沙晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">迪拜五星酒店-SLS酒店</w:t>
+              <w:t xml:space="preserve">国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1071,51 +1071,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：中式午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">迪拜五星酒店-SLS酒店</w:t>
+              <w:t xml:space="preserve">国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1136,51 +1136,51 @@
                 酒店早餐或打包早餐送往机场
                 <w:br/>
                 10:15   （迪拜时间）EK362搭乘阿联酋航空公司班机返回广州
                 <w:br/>
                 22:00   （北京时间）抵达广州，结束全部行程！
                 <w:br/>
                 交通：旅游巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助/酒店打包早餐     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1297,51 +1297,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
-                7.特别要求之单间房差：人民币4500/人/全程，11岁以下小孩不占床减800人民币，占床与成人同价
+                7.特别要求之单间房差：人民币5000/人/全程，11岁以下小孩不占床减1000人民币，占床与成人同价
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -2168,51 +2168,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 90.00</w:t>
+              <w:t xml:space="preserve">$(美元) 95.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">皇宫酒店下午茶+总统府 （阿布扎比）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2406,50 +2406,210 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">$(美元) 75.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">亚特兰蒂斯酒店晚餐厅 （迪拜）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 餐费  +  车费 + 其他服务费用
+                <w:br/>
+                （此预定不包含酒、水、饮料等，由客人现付）
+                <w:br/>
+                参考活动时间： 18:00 – 22:30
+                <w:br/>
+                成行人数：4人即可成行
+                <w:br/>
+                坐落沙特迪拜的棕榈上的亚特兰蒂斯酒店，以传说中拥有高度文明的古国亚特兰蒂斯为主题，酒店设有中东最大型的水上乐园和巨型水族馆，水族馆饲养了六万五千条鱼，近距离参观水族馆，享受种类丰富的自助餐。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 120.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇宫酒店午/晚餐厅 （阿布扎比）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                费用包含：预订费 + 餐费 + 车费 + 其他服务费用（此预定不包含酒、水、饮料等，由客人现付）
+                <w:br/>
+                活动时间：   12:30 – 14:30 （午餐） 18:00 – 22:30 （晚餐）
+                <w:br/>
+                成行人数：4人即可成行      
+                <w:br/>
+                特别安排在被誉为世界最豪华之-八星皇宫酒店享用自助餐，一睹其奢华，融合传统阿拉伯式与国际性的特色风味料理，景致丰盛的自助餐、浪漫幽雅的用餐环境，搭配玻璃窗外的景色，将成为您永生难忘的回忆。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 150.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2604,51 +2764,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到4000元/人订金为准，取消定金不退，并需于出发前14天付清余款；
+                1.参团以到4000元/人订金为准，取消定金不退；
                 <w:br/>
                 2. 团队出发前30天-20天取消，游客需支付50%团款损失（机位定金+酒店损失）
                 <w:br/>
                 3.团队出发前19天~15天取消，只可退200元/人餐费及景点门票
                 <w:br/>
                 4.团队出发前14天~0天取消，全款损失
                 <w:br/>
                 5.如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用
                 <w:br/>
                 ★以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -2797,51 +2957,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>