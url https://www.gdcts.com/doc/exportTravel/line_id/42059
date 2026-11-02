--- v1 (2026-09-09)
+++ v2 (2026-11-02)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【国庆】埃及休闲8天3飞 ▏纯玩无购物  ▏米娜宫酒店自助早餐 ▏亚历山大 ▏开罗 ▏大埃及博物馆 ▏吉萨金字塔 ▏凯特贝城堡 ▏卢克索 ▏红海  ▏卡纳克神庙 ▏丹达拉神庙 ▏金字塔前骑骆驼 ▏汗哈利利市场（广州MS）行程单</w:t>
+        <w:t xml:space="preserve">【春节】埃及奢享8天（3飞） ▏纯玩无购物  ▏新春礼遇  ▏米娜宫酒店自助早餐 ▏亚历山大 ▏开罗 ▏大埃及博物馆 ▏吉萨金字塔 ▏凯特贝城堡 ▏卢克索 ▏红海  ▏卡纳克神庙 ▏丹达拉神庙 ▏金字塔前骑骆驼 ▏汗哈利利市场（广州MS）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -345,52 +345,50 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 MS959   广州-开罗 2320/0525+1   飞行时间：约12小时
                 <w:br/>
-                MS062  开罗-卢克索 0715/0815  飞行时间：约1小时
-                <w:br/>
                  MS958 开罗-广州  0015/1515 飞行时间： 约9.5小时
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
@@ -410,61 +408,70 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航空公司】乘坐埃及国家航空，包含开罗-卢克索内陆段飞机，减少10小时拉车时间
                 <w:br/>
                 【酒店标准】
                 <w:br/>
                 2晚开罗国际五星费尔蒙酒店或洲际酒店或同级
                 <w:br/>
                 2晚红海国际五星希尔顿或贾兹水蓝度假村或同级
                 <w:br/>
                 1晚卢克国际五星花儿与少年明星同款酒店或同级
                 <w:br/>
                 【特色美食】
                 <w:br/>
                 升级当地团体中式餐10餐1汤
                 <w:br/>
                 升级当地餐厅中式火锅餐
                 <w:br/>
-                升级艾资哈尔国家公园烤肉餐
-                <w:br/>
                 升级亚历山大海鲜烤鱼餐
                 <w:br/>
+                年夜饭限定丨新年中式晚餐（红红火火过大年）
+                <w:br/>
                 当地餐厅金字塔景观餐厅用餐
                 <w:br/>
                 当地餐厅卢克索尼罗河边用餐和下午茶
                 <w:br/>
                 享用阿拉伯咖啡或红茶，品尝当地特色新鲜果汁
                 <w:br/>
                 红海酒店自助午/晚餐，免费升级无限畅饮非酒精饮料
+                <w:br/>
+                【新春礼遇】
+                <w:br/>
+                当地特色新年礼物
+                <w:br/>
+                新年红包+心愿卡
+                <w:br/>
+                旅行必备-旅行三件套
+                <w:br/>
                 <w:br/>
                 尊贵体验：
                 <w:br/>
                 Mena House万豪旗下的米娜宫酒店享用自助早餐
                 <w:br/>
                 【安行无忧】纯玩无购物；安排5年+经验专业导游；10年+金牌领队贴心服务
                 <w:br/>
                 【行程亮点】
                 <w:br/>
                 全方位游览神秘国度埃及，亲临首都开罗、卢克索、度假圣地—红海洪加达!
                 <w:br/>
                 老开罗：埃及新博物馆，吉萨金字塔，狮身人面像，汗哈利利市集
                 <w:br/>
                 新开罗：埃及Al-Fattah Al-Aleem清真寺，埃及基督大教堂
                 <w:br/>
                 亚历山大：庞贝之柱，灯塔遗址，亚历山大图书馆，凯特贝城堡
                 <w:br/>
                 卢克索：前往世界最大的神庙群-卡纳克神庙，埃及最美神庙-丹达拉神庙，花儿与少年同款市集
                 <w:br/>
                 红海：休闲度假圣地洪加达
                 <w:br/>
                 特别安排卢克索风帆船，游弋尼罗河之上，欣赏尼罗河风光
                 <w:br/>
                 特别安排乘坐马车巡游卢克索，感受当地人特有的生活方式
                 <w:br/>
@@ -685,510 +692,508 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开罗-卢克索
-[...15 lines deleted...]
-                交通：汽车、飞机
+                开罗
+                <w:br/>
+                抵达后接机，前往Mena House万豪旗下的米娜宫，埃及第一家豪华酒店，曾经在这里下榻的名人更是数不胜数。大名鼎鼎的米娜宫万豪，开罗协议就是在这里签订的。该酒店享有得天独厚的地理位置，位于金字塔脚下，基本就是在自家花园里独赏金字塔美景。特别安排在【米娜宫万豪酒店享用自助早餐】。
+                <w:br/>
+                前往吉萨区，参观世界七大奇迹之一的吉萨金字塔群（约1个半小时）；包括胡夫金字塔 、哈芙拉金字塔 、
+                <w:br/>
+                特别安排在【金字塔前骑骆驼】，来一场穿越时空骑骆驼之旅（约15分钟）。
+                <w:br/>
+                以及神秘的狮身人面像（约30分钟），吉萨区的金字塔的伟大在于其外形建筑而举世闻名，及其坚贞的守护神狮身人面像，令您惊叹不已。
+                <w:br/>
+                前往参观世界最大的【大埃及博物馆】，博物馆的外观设计亮点在于其随时间而变幻光影的大型石制立面，并且建筑设有三条呈放射状的视觉轴线，以此呼应其背景中的三座金字塔，建筑主体紧邻著名的吉萨高地金字塔群。大埃及博物馆工程是“世界上重要的文化工程之一”。馆内开放的公共区域“大楼梯”，是大埃及博物馆内的一条重要走廊，其上陈列着数十件古埃及法老时期的巨型雕像及雕刻作品。（入内参观2小时）
+                <w:br/>
+                特别安排【新年中式晚宴】，定制全套正宗新年中式宴席，在异国享受中国式团圆饭，红红火火过大年。享用晚餐后，送入酒店休息。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：飞机早餐     午餐：当地午餐     晚餐：中式晚餐（升级10菜1汤）   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">花儿与少年同款酒店Joliv Ville或同级</w:t>
+              <w:t xml:space="preserve">早餐：米娜宫自助早餐     午餐：金字塔景观午餐     晚餐：新年中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开罗国际五星级酒店住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卢克索- 红海红加达
-[...3 lines deleted...]
-                之后开车前往红海酒店，下午于酒店自由活动，晚餐于酒店享用。
+                开罗 -亚历山大-开罗
+                <w:br/>
+                酒店早餐后，酒店早餐后乘车赴【亚历山大】，参观罗马皇帝建起的仅剩一根的【庞贝之柱】（参观约45分钟）
+                <w:br/>
+                中午特别安排享用当地烤鱼餐
+                <w:br/>
+                前往【灯塔遗址】，欣赏地中海风景(外观约30分钟)，入内参观【亚历山大图书馆】（约40分钟）。
+                <w:br/>
+                前往参观【凯特贝城堡】，海防堡是一座历史悠久的军事防御工事，其坚固的城墙和塔楼见证了海岸线上的风雨岁月。它以其雄伟的建筑风格和战略位置著称，俯瞰着波涛汹涌的大海，曾是保护海岸线安全的重要堡垒。如今，它不仅是历史的见证，也成为了游客探索海防历史的热门景点。（参观约1小时）
+                <w:br/>
+                返回开罗，特别安排前往当地餐厅升级享用中式火锅餐。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">红海国际五星级酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：地中海烤鱼餐     晚餐：升级中式火锅餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开罗国际五星级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                红海红加达
-[...9 lines deleted...]
-                交通：无
+                开罗-红海红加达
+                <w:br/>
+                酒店早餐后，前往开罗新首都参观【埃及Al-Fattah Al-Aleem清真寺】,超过了摩洛哥的哈桑二世清真寺成为了世界第三大清真寺，其最大可容纳11万人，坐落在埃及的新开罗地区，与总统府在同一中轴上，建筑高度最高，其左右分别矗立着所有政府行政机关大楼，象征着伊斯兰教的崇高地位。作为埃及新的地标性建筑，该清真寺也出现在新版埃及10元货币上。（约30分钟）
+                <w:br/>
+                前往参观【埃及基督大教堂】,基督圣诞大教堂Cathedral of the Nativity of Christ该教堂是中东地区最大的基督教堂，可容纳1万人进行祷告，在传统的十字形建筑规格以外，融合了很多埃及当地的文化风格，独特的建筑造型与壁画颇具参观价值，此外这个教堂也是用于满足埃及国内信奉基督教的科普特人的宗教诉求，象征着埃及致力于国内民族大团结的决心与行动。（约30分钟）
+                <w:br/>
+                之后出发前往集合点乘车前往红海洪加达（约480公里，车程约6小时）。
+                <w:br/>
+                抵达酒店后，办理酒店入住休息。
+                <w:br/>
+                交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">红海国际五星级酒店住宿</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海国际五星酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                红海红加达-开罗
-[...9 lines deleted...]
-                交通：汽车
+                红海红加达
+                <w:br/>
+                全天自由活动
+                <w:br/>
+                （坐在沙滩中，听着海浪声，酒店泳池免费游泳，晚上抬头是满天繁星，遥远清晰，跟自己的爱人友人，品着红酒，聊着知心话，看着表演，还有比这更浪漫的吗？同时红海洪加达有很多海上活动项目可以自选参加）
+                <w:br/>
+                酒店含自助早午晚餐，不含车导。
+                <w:br/>
+                特别注意：为保证您的旅途安全，自由活动期间请不要跟旅行社之外的工作人员私自出行活动。
+                <w:br/>
+                交通：无
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：尼罗河边景观晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">开罗国际五星酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">红海国际五星级酒店住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开罗-亚历山大-开罗
-[...9 lines deleted...]
-                返回开罗，特别安排前往当地餐厅升级享用中式火锅餐。
+                海红加达-卢克索
+                <w:br/>
+                早上酒店早餐后，开车前往卢克索，前往参观【丹达拉神庙】埃及现存神庙里最美的“天花板”，保留下了极为美丽的Tiffany蓝色。离卢克索约 60 公里 ，是一座托勒密时代的神庙 ，供奉哈索尔女神。这里原来的荷鲁斯圣殿已荡然无存 ，荷鲁斯之子——伊西的圣殿现只剩下一座大门。 哈索尔女神是整个古埃及历史中最重要和最受迎的女神之一，头衔众多。旅行者只要记得她是鹰神荷鲁斯的妻子，形象是一位长着牛耳朵的美丽女子 ，是美丽与音乐的女神就可以。传说丹达拉是她的诞生之地 ，此处是她的崇拜之地。
+                <w:br/>
+                之后前往【花儿与少年同款市集】游览参观。（约1小时）
+                <w:br/>
+                晚上特别安排尼罗河边晚餐，晚餐后入住酒店休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：地中海烤鱼餐     晚餐：升级中式火锅餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">开罗国际五星级酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：尼罗河边景观晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">卢克索国际五星级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开罗
-[...13 lines deleted...]
-                于当地餐厅享用晚餐后，约定时间前往机场，搭乘埃及航空前往中国广州。
+                卢克索- 开罗
+                <w:br/>
+                早上享用早餐，参观世界最大的神庙群—卡纳克神庙（入内参观约1.5小时），该神庙是供奉历代法老王之地，神庙建筑法则及其布局之严谨，令人叹为观止；
+                <w:br/>
+                来到卢克索，马车是您一定要尝试的！我们专门安排搭乘马车外观气辉宏的卢克索神庙。另特别安排卢克索城内逛逛。（按照国际惯例，需每人支付车夫1美金小费）
+                <w:br/>
+                特别安排当地特色新鲜现榨果汁或蔗汁，来一杯浓郁的天然果汁，感受异国他乡当地风情。
+                <w:br/>
+                后前往乘坐费卢卡（Felucca）帆船（按照国际惯例，需每人支付船夫1美金小费），畅游尼罗河。尽情的体验小帆船在尼罗河中自由自在的前行，摇曳其中，其乐无穷（如因天气原因当日无风，则安排其他动力船代替。）安排尼罗河风光下午茶，欣赏尼罗河之美。
+                <w:br/>
+                约定时间前往当地中餐厅享用晚餐。
+                <w:br/>
+                约定时间前往机场，搭乘埃及航空前往开罗转机，转国际航班飞往广州。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：米娜宫自助早餐     午餐：金字塔景观午餐     晚餐：艾资哈尔国家公园烤肉餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式晚餐（升级10菜1汤）   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">飞机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -1311,67 +1316,67 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                国际交通：国际间往返经济舱团体机票、机场税。 
+                1、国际交通：国际间往返经济舱团体机票、机场税。 
                 <w:br/>
                 2、住宿：行程中所列星级酒店的双人间。
                 <w:br/>
                 3、用车：境外旅游巴士及外籍司机；（根据团队人数，保证一人一座）;
                 <w:br/>
                 4、用餐： 行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标十菜一汤)或特色餐（以行程为准）。
                 <w:br/>
                 5、门票： 行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。
                 <w:br/>
                 6、导游司机标准：全程中文领队，境外专业司机和中文导游或司机兼导游。
                 <w:br/>
                 7、旅行社责任险
                 <w:br/>
-                8、含签证费用：RMB200/人
-[...1 lines deleted...]
-                9、含其他杂费：RMB2000/人
+                8、签证费用：RMB200/人
+                <w:br/>
+                9、境外司机导游服务费：RMB2000/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2983,51 +2988,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-02</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>