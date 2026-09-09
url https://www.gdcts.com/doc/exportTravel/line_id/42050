--- v0 (2026-07-06)
+++ v1 (2026-09-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【中旅自组】传奇北非19天 |摩洛哥|突尼斯|阿尔及利亚|西撒哈拉行程单</w:t>
+        <w:t xml:space="preserve">【中旅自组】传奇北非19天 |摩洛哥|突尼斯|阿尔及利亚行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">撒哈拉星空・千年柏柏尔文明全景巡礼</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -451,52 +451,50 @@
                 <w:br/>
                 迦太基遗址、凯鲁万、艾尔·杰姆城、麦地那老城、苏塞老城、卡斯巴老城
                 <w:br/>
                 <w:br/>
                 11大精华景点：
                 <w:br/>
                  地球十大浪漫小镇之一西迪布塞义德
                 <w:br/>
                  伊斯兰四大圣地之一凯鲁万
                 <w:br/>
                  现存的三大罗马竞技场之一艾尔. 杰姆斗兽场 
                 <w:br/>
                  撒哈拉沙漠门户-杜兹
                 <w:br/>
                  北非谍影取景地，打卡网红拍照必来之地—哈桑二世清真寺
                 <w:br/>
                  著名的法国服装设计师伊夫圣罗兰（YSL）的私人花园—马约尔花园
                 <w:br/>
                  游走在狭窄迷宫似的巷道“世界最大步行街 ”— 菲斯古城
                 <w:br/>
                  非洲最大的夜市—马拉喀什不眠广场
                 <w:br/>
                  蓝色精灵小镇~舍夫沙万
                 <w:br/>
                  非洲第一、世界第三大清真寺，拥有世界最高宣礼塔 — 嘉玛大清真寺
-                <w:br/>
-                 来到三毛和荷西在西撒哈拉生活三年的城市~阿尤恩。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -1212,53 +1210,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卡萨布兰卡--  阿尤恩（西撒哈拉）
-[...1 lines deleted...]
-                酒店打包早餐，前往机场乘机，飞往三毛曾经居住的城市~西撒哈拉阿尤恩，抵达后游览以下景点：
+                卡萨布兰卡--  阿尤恩
+                <w:br/>
+                酒店打包早餐，前往机场乘机，飞往三毛曾经居住的城市~阿尤恩，抵达后游览以下景点：
                 <w:br/>
                 参观【西班牙大教堂】，三毛和荷西结婚的地方。【阿尤恩博物馆】，这里有美丽的艺术展览和撒哈拉人的传统。参观【手工艺中心】，由很多圆拱形的房子组成，这里有很多种类的当地手工艺制品，是在西撒哈拉买纪念品的好地方。
                 <w:br/>
                 交通：AT1410 0830/1015 飞行时间1小时45分钟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1292,51 +1290,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                阿尤恩（西撒哈拉）
+                阿尤恩
                 <w:br/>
                 酒店早餐后，寻访三毛足迹，参观【三毛故居】。参观【尖塔形的新大清真寺】 Mechouarthe Soukthe ，阿尤恩城的人气市场。下午前往【沙丘的海洋】，这里的沙丘很漂亮，爬沙丘之后回酒店。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -2493,51 +2491,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-07</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>