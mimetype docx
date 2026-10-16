--- v0 (2026-07-01)
+++ v1 (2026-10-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯玩江南&amp;指尖非遗】华东五市双飞6天：访百年名校复旦大学丨西塘旅拍丨乌镇东栅丨良渚博物院丨西湖丨苏州沧浪亭丨中山陵丨上海外滩丨9大正餐丨茧花冰箱贴DIY丨全程舒适酒店&amp;升级一晚超豪华酒店行程单</w:t>
+        <w:t xml:space="preserve">【秋遇莫干山&amp;纯玩江南】华东六市双飞6天：莫干山风景区·穿行红枫竹海&amp;入住一晚景区三钻酒店丨赏枫圣地苏州天平山丨西湖太子湾丨梧桐大道&amp;中山陵丨武康路丨长广溪丨乌镇东栅丨上海外滩丨秦淮河商业街+城隍庙旅游区丨手作秋桂香囊DIY丨全程9大正餐行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -388,83 +388,85 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                升级加享住 · 轻松游玩无必消
-[...20 lines deleted...]
-                经典景区 · 一一打卡不落下
+                ※来莫干山，定格一帧独属秋季红枫的风景大片！
+                <w:br/>
+                ※ 银杏红枫老洋房·莫干山 | 莫干山的秋天，是大自然馈赠的宝藏，快来这里邂逅一场绝美的秋日奇遇吧！
+                <w:br/>
+                ※ 住进莫干山上风景里 | 1晚入住莫干山山上，白天漫步竹海、赏秋景，晚上住进风景里，远离车马喧嚣，享受独
+                <w:br/>
+                属于山野的温柔与浪漫！
+                <w:br/>
+                <w:br/>
+                ※每一帧都美到犯规！多彩的江南秋日绝对惊艳！
+                <w:br/>
+                ※ 中国四大赏枫地·天平山 | 美上央视！这里是中国四大赏枫胜地之一，有着五彩斑斓的枫景！
+                <w:br/>
+                ※ 西湖边丹枫一色·太子湾 | 红叶微醉，杭州太子湾水边的红枫，有种从画中走出来的曼妙之处！
+                <w:br/>
+                ※ 看尽金陵秋色·梧桐大道 | 一叶梧桐“醉”金陵，南京钟山风景区梧桐路是秋季必打卡点之一！
+                <w:br/>
+                ※ 魔都秋季顶流·武康路梧桐 | 梧桐叶与银杏叶飘落在巴金故居红墙、武康大楼台阶上，搭配百年建筑，随手拍出「历史与当下交织」的浪漫！
+                <w:br/>
+                <w:br/>
+                ※秋风起，“蟹”逅美味！品味秋意尽享蟹鲜！
+                <w:br/>
+                ※ 秋/日/限/定/蟹/宴 | 为您特别安排的“秋日蟹宴”！从鲜嫩蟹肉到秋季时令菜品，每一口都散发着浓浓的秋意！尝鲜江南特有的大闸蟹！价值800/桌，吃货不可错过！
+                <w:br/>
+                <w:br/>
+                游经典景区 · 一一打卡不落下
                 <w:br/>
                 ※ 中山陵革命起点 | 中国史上最伟大的建筑之一，从下往上看步步高升，从上往下看平步青云！
                 <w:br/>
-                ※ 诗意之园沧浪亭 | 苏州现存历史最久的园林，每一处景致都透露着匠人的巧思与自然的和谐！
-                <w:br/>
                 ※ 水乡看乌镇东栅 | 素有“中国最后的枕水人家”之誉，穿梭于乌镇长街古巷，宛如水墨画般的风景！
                 <w:br/>
-                ※ 把夏天装进西湖的荷花里 | 一到夏天，杭州这个地方就成了顶流！菡萏妖娆，人倚花姿、花映人面，是西湖边最曼妙的赏荷之地！
-[...2 lines deleted...]
-                当地美食 · 来了就得尝尝鲜
+                ※ 一眼百年观外滩 | 看魔都繁华，感受时代的独特魅力，“万国建筑博览群”展现世界多元建筑艺术！
+                <w:br/>
+                <w:br/>
+                当地品美食 · 来了就得尝尝鲜
                 <w:br/>
                 ※ 全程9大正餐 | 全程途中安排9个正餐，省心省事，无需担忧用餐问题，高效利用游玩时间！
                 <w:br/>
                 ※ 全程自助早餐 | 每日享用酒店自助早餐，尽享清晨悠闲而美味的时光，收获仪式感满满的品质生活！
                 <w:br/>
                 ※ 茶韵茶香雅宴 | 杭州龙井茶的清香与美食巧妙结合，邂逅餐桌上的珍馐美馔，创造出独特的味觉享受！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -587,163 +589,177 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—上海—苏州
+                广州—上海—苏州—无锡
                 <w:br/>
                 集合：请于广州机场见蓝色“誉江南”旗帜集合，我们的工作人员为您办理乘机手续、行李托运、登机指引等事宜，乘机前往上海，抵达后专职导游接机，开启江南之旅。
                 <w:br/>
                 注意：华东港口众多（参考港口：上海/常州/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/宁波/嘉兴），我社有权根据航班港口时间调整行程顺序，变更入住城市顺序，但不减少景点与游览时间，敬请谅解。
                 <w:br/>
-                车赴：西塘（车程约1.5小时）；
-[...4 lines deleted...]
-                <w:br/>
                 车赴：苏州（车程约1.5小时）；
                 <w:br/>
-                游览：【苏州四大园林•沧浪亭】（游览时间不少于1小时）在苏州现存古典园林中历史最悠久，沧浪亭、狮子林、拙政园、留园被列为苏州宋、元、明、清四大园林,是苏州现在历史最久的园林，景色自然，建筑朴实简雅，为典型的城市山林。沧浪亭始建于北宋庆历五年（公元1045年），诗人苏舜钦购得唐末五代孙承右之池馆，傍水建亭，以“沧浪濯缨”之典故取名。园林占地1.1公顷，布局开畅自然，巧于因借，通过复廊，将园外萦回之葑溪纳入园景，是苏州园林中唯一未入园先得景之佳构，入园为横亘东西的土丘，土石相间，古木森郁，极富山林野趣。 
+                游览：【中国四大赏枫圣地·天平山风景名胜区】（游览时间不少于2小时）天平山位于苏州市城西15公里处，海拔221米。景区占地近百公顷，向以“红枫、奇石、清泉”三绝著称，有万笏朝天、高义叠翠、万丈红霞、玉泉轻吟等十八胜景。“吴中第一山”、“江南胜境”之美誉，是中国四大赏枫胜地之一，枫叶爱好者必打卡之地！天平山的枫叶是五彩斑斓的，所以也被称为“五彩枫”。漫山遍野的枫叶，从翠绿渐变到金黄，再到火红，层次分明，美得让人心醉！宛如一抹绚丽的彩霞挂在山间。亭台楼榭掩于枫叶之间，露出点点青瓦屋檐，平添诗意。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）
+                <w:br/>
+                苏州天平山绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、白云池：枫影映水，诗情画意。天平山赏枫的经典机位，清澈池水倒映着岸边的五彩枫林；
+                <w:br/>
+                2、十景塘：枫岸连绵，满目锦绣。两岸枫香树密集排布，形成长达百米的 “红枫走廊”；
+                <w:br/>
+                车赴：江南鱼米之乡—无锡（车程约1.5小时）；
+                <w:br/>
+                游览：【长广溪国家湿地公园】（游览时间不少于1小时）湿地公园内石塘廊桥，是东蠡湖的标志性景观之一，是目前全市最长的、反映蠡湖历史文化的、具有江南特色的廊桥。“长广溪头涨绿醅，山村一夜落黄梅。家家结网垂杨底，无数白鱼如雪来。”清氏诗人秦瀛在《白鱼如雪来》一诗中，描绘出了长广溪如画的风光。秋天的长广溪， 色彩斑斓，美如童话，翡翠似的湖面，在阳光下闪闪发光，岸边的树木叶子-片灿黄，有一种如珍宝如黄金一般的美感，是散步、露营的好去处，感受湖风习习，看山水相映，水鸟翩翩，还有无边的秋色。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 特别提示：
                 <w:br/>
                 1、报名时行程为参考,团航班进出口城市为上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州等或同一港口往返，具体的行程游览顺序将根据航班安排的首末站城市最终确定。 
                 <w:br/>
                 2、具体集合时间及地点将在出团前告知。 
                 <w:br/>
                 3、航班以实际出票为准，进出港口的不同，入住各城市及景点游览顺序也将有调整，但决不会影响该行程的行走及接待标准，以旅行社出票为准，不可更改，出票前不另行通知，以出发前通知集中时间为准。 
                 <w:br/>
                 4、参考航班时间段：06:00-23:55,实际以出票为准。 
                 <w:br/>
                 5、因华东特殊情况，第一天有可能会是司机兼导游或安排专职接机导游接机，有可能会与后面的接团导游不同，但不会影响接待质量，请知悉。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住：苏州维也纳长江壹号店/苏州维也纳木渎酒店/苏州非繁城品酒店/中青旅·山水花园酒店/维也纳智好酒店/苏州柏丽豪酒店或同等级酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住：无锡维也纳国际酒店/无锡随心概念酒店/艺龙安云酒店或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                苏州—无锡—南京
-[...5 lines deleted...]
-                游览：【清凉避暑·长广溪湿地】（自由活动，游览时间不小于1小时）湿地公园内石塘廊桥，是东蠡湖的标志性景观之一，是目前全市最长的、反映蠡湖历史文化的、具有江南特色的廊桥。长广溪西岸，群峰连绵，古木参天，山辉川媚；溪东是无边无际的平原，平畴绿野，景色秀美。横卧在长广溪上的石塘桥、横山桥、南泉桥、吴塘桥等几十座桥梁，宛如一条条彩虹卧波，沟通了东西陆上交通。“长广溪头涨绿醅，山村一夜落黄梅。家家结网垂杨底，无数白鱼如雪来。”清氏诗人秦瀛在《白鱼如雪来》一诗中，描绘出了长广溪如画的风光。
+                无锡—南京
+                <w:br/>
+                推荐自费：游览【灵山大佛】（自费：门票160元自理，70周岁以上费用为100元/人），景区交通40/人自理）世界上最高的佛祖青铜立像，是中国五方五大佛之一，开光时有众多大师前来举办盛大仪式，传说对着大佛祈福参拜十分灵验，观看【九龙灌浴】祥瑞之兆，纳福迎祥，以及观赏耗资数亿、震撼视觉的【梵宫】。
                 <w:br/>
                 车赴：六朝古都南京（车程约2小时）；
+                <w:br/>
+                打卡：【金陵鎏金•梧桐大道】梧桐落秋，金陵染金。百年林荫大道褪去盛夏的苍翠，在晚风里缓缓晕开温柔的鎏金。细碎阳光穿过交错的枝桠，铺就绵延无尽的金色长廊，簌簌落叶随风起舞，裹挟着秋日独有的慵懒与诗意。一步一光影，一树一温柔，这是南京最动人的秋日限定，藏尽古城独有的静谧与浪漫。每逢秋季，泛黄的法国梧桐将中山陵外的陵园路装点成一条项链，在茫茫梧桐林海中，就如同走进了一条时光隧道，金黄的，火红的，交织出历史的幻像，在秋日中透出浓浓的浪漫气息。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）。
+                <w:br/>
+                游览：【气势磅礴•中山陵】（游览时间不少于1小时，免费参观，周一陵门以上关闭，仅能参观陵门以下景点，敬请谅解）位于南京东郊的钟山风景区内，东毗灵谷寺，西邻明孝陵。整个建筑群依山势而建，包括博爱坊、墓道、陵门、碑亭、祭堂和墓室等，由南往北排列在一条中轴线上，体现了中国传统建筑的风格，墓地全局呈“警钟”形图案，被誉为“中国近代建筑史上的第一陵”；
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、钟山风景名胜区实行交通管制，除景区电瓶车外，其他的车辆禁止进入，抵达中山陵风景区需乘坐景区电瓶车，  
+                <w:br/>
+                往返20元/人自理。
+                <w:br/>
+                2、因中山陵景区实行实名预约参观限流，每日接待人数有限，如遇景区预约已满，我们将更改游览【玄武湖景区】，
+                <w:br/>
+                敬请谅解。 
                 <w:br/>
                 游览：【夫子庙秦淮河商业街】（不含夫子庙门票，自由活动，游览时间不少于1小时，夫子庙商业街实施常态化交通管控措施，需换乘循环接驳线进入夫子庙商业街（公交费用10元/人/往返），重点时间段春节、元宵节、清明节、劳动节、国庆节等节假日和暑期期间实行预约入内，造成不便敬请谅解！）看秦淮河两岸风光，感受旧时“江南佳丽地、金陵帝王洲”的气势，在这里不仅能看到古都南京的历史建筑，还能吃到地道的秦淮风味小吃，可自费品赏特色小吃（魁光阁的五香茶叶蛋、五香豆；永和园的蟹壳黄烧饼、开洋干丝；奇芳阁的鸭油酥烧饼、麻油干丝）；
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -777,253 +793,257 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南京—杭州
-[...15 lines deleted...]
-                游览：【五千年文化探索·良渚博物院】（游览时间不少于1.5小时，免费参观，周一闭馆则改游京杭大运河不含游船）位于浙江省杭州市余杭区良渚街道美丽洲公园内，是一座收藏、研究、展示和宣传良渚文化的考古遗址博物馆。良渚博物院由英国著名建筑设计师戴卫﹒奇普菲尔德设计，建筑非常简洁，突破了具象形态的束缚，体现了艺术与自然、历史与现代的和谐融合。博物院常规展览面积4000余平方米，分为3个展厅。常规展览的主题是：良渚遗址是实证中华五千年文明史的圣地。展览依托“水乡泽国”、“文明圣地”、“玉魂国魄”三个展厅，全面、立体、真实地展示了良渚遗址和良渚文化的考古成果、遗产价值，体现了良渚文明在中华文明“多元一体”历史发展进程中的重要地位和独特贡献。 
+                南京—德清
+                <w:br/>
+                车赴：德清（车程约3小时）；
+                <w:br/>
+                游览：【层林尽染•莫干山风景区】（游览时间不少于2.5小时，未含山上景交65元/人）国家级风景名胜区位于位于浙江省德清县境内，属天目山余脉，相传是干将莫邪铸剑之地。主峰塔山海拔 758 米，风景秀丽。素有“清凉世界”之美誉，被誉为“江南第一山”。德清莫干山，满足你对秋日的万千想象！这里有变幻莫测的颜色，也有收集不完的浪漫，不用刻意寻找，满眼都是风景。银杏叶黄时，一树一诗行，银杏作为秋天当之无愧的C位，是莫干山最具代表性的秋色。金黄缀满山间，带给你强烈的视觉震撼。（季节性观赏景观，如未能观看到最佳景观，敬请谅解）。
+                <w:br/>
+                德清莫干山风景区绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、皇后饭店（毛主席下榻处）：百年砖石老别墅静立山间，拱形窗棂自带复古质感，深绿窗框搭配漫山秋
+                <w:br/>
+                黄，随手一拍都是治愈系秋日大片。
+                <w:br/>
+                2、中国地理打卡点：为《中国国家地理》设立的“红框”摄影装置，是拍摄“红框”封面同款打卡照的 
+                <w:br/>
+                新地标。
+                <w:br/>
+                3、莫干山会议旧址（大教堂）：1923年建成，建筑外观也是超吸睛！石墙石柱配华丽彩绘玻璃，阳光洒下斑驳光影，神圣又静谧。1984年于此召开了第一次全国性中青年经济学者学术讨论会，史称莫干山会议。
+                <w:br/>
+                优选：【莫干山山上网评三钻酒店】山间秋意来得更早，山林清爽凉快，没有酷暑闷热。登高便能饱览竹海秋景，晨间常有薄雾漫过山林，秋日出氛围感十足。山里空气干爽静谧，秋风伴着竹叶声响，很适合秋日吸氧散心，沉浸式感受莫干山的秋日韵味！
+                <w:br/>
+                入住：皇后饭店/莫干山白云饭店·民国别墅群或同等级酒店（酒店住宿房型为大床房或双床房（标间），由酒店根据入住当日房态实际进行分配。作为一栋备受珍视的历史保护建筑，皇后饭店的独特魅力正在于其不可复制的原真性。客房内未安装电梯（但我们的工作人员会热情协助行李搬运），房间格局与隔音效果亦与现代标准酒店有所不同。我们诚挚邀请追求独特人文体验、希望与历史共眠的您前来，体验真正意义上的‘返璞归真’。）
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">入住：杭州元和西溪店/兰里东方酒店/如家精选/萧元雷迪森世嘉/杭州星程酒店/维也纳国际酒店或同等级酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">入住：皇后饭店/莫干山白云饭店·民国别墅群或同等级酒店（酒店住宿房型为大床房或双床房（标间），由酒店根据入住当日房态实际进行分配。作为一栋备受珍视的历史保护建筑，皇后饭店的独特魅力正在于其不可复制的原真性。客房内未安装电梯（但我们的工作人员会热情协助行李搬运），房间格局与隔音效果亦与现代标准酒店有所不同。我们诚挚邀请追求独特人文体验、希望与历史共眠的您前来，体验真正意义上的‘返璞归真’。）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                杭州
+                德清—杭州
+                <w:br/>
+                车赴：杭州（车程约1.5小时）；
                 <w:br/>
                 游览：【西湖风景区】（游览时间不少于1小时，不含游船，若需乘船，船费自理）西湖是杭州的一张名片，更是杭州的灵魂，一年四季各有千秋，春来“花满苏堤柳满烟”，夏有“红衣绿扇映清波”，秋是“一色湖光万顷秋”，冬则“白堤一痕青花墨”。导游侃侃道来“山外青山楼外楼，西湖歌舞几时休，暖风吹得游人醉，直把杭州作汴州”的西湖历史，听许仙白娘子的爱情故事。
                 <w:br/>
-                游览：【夏日限定·荷风满分·曲院风荷】（季节性观赏景观，花期受气候影响可能会提前或推迟，若未能看到盛开，敬请谅解）杭州最著名的赏荷地，夏日荷花绽放非常漂亮，“西湖十景”之一。曲院风荷位于西湖西侧，岳王庙前面，是杭州的赏荷胜地。相传南宋时，洪春桥畔有一家官家酿酒的作坊，作坊周围的池塘上有许多荷花。每到夏天，微风乍起，荷花的香味夹杂着酒香，沁人心脾，“曲院风荷”由此得名。
+                游览：【红枫银杏叶·太子湾公园】（游览时间不少于1小时)太子湾的四季从来都不缺美景，到秋季，最美就是那一片片的红枫。水边的红枫蔚然成林，与碧绿的水、远处的山，描绘出独有的一份五彩斑斓。一池秋水，宛若一面翡翠镶嵌着的宝镜，映着天，映着树，映着桥，映着人。金阳红树间疏黄的秋色，在山水间律动，相映成画。如果错过了太子湾百万郁金香怒放的春天，千万别错过太子湾多彩醉人的秋天！(季节性观赏景观，如未能观看到最佳景观，敬请谅解）
                 <w:br/>
                 提示：周末及节假日西湖风景区会有交通管制，除公交车外，其他的车辆禁止进入西湖风景区，需要步行或是转乘公交车（此费用自理）进入景区，造成不便敬请谅解！
                 <w:br/>
                 享用：【农家茶园宴】茶林野趣间，吃农家茶园宴，品纯正龙井茶，悠然自得，看国饮千年龙井泡出杭州这座休闲茶都。
                 <w:br/>
-                自费：【宋城千古情】景区并欣赏大型演出——《宋城千古情》（观看表演及自由活动约120分钟），这是杭州宋城景区的灵魂，用先进声、光、电的科技手段和舞台机械，以出其不意的呈现方式演绎了良渚古人的艰辛，宋皇宫的辉煌，岳家军的惨烈，梁祝和白蛇许仙的千古绝唱，把丝绸、茶叶和烟雨江南表现得淋漓尽致，极具视觉体验和心灵震撼【宋城景区以及千古情演出均为自费项目，套票280元/观众席，310元/贵宾席，不强迫自费，1.2以下儿童可免费随家长一同观赏，但是演出没有座位提供，敬请谅解！】
+                推荐自费：【宋城千古情】景区并欣赏大型演出——《宋城千古情》（观看表演及自由活动约120分钟），这是杭州宋城景区的灵魂，用先进声、光、电的科技手段和舞台机械，以出其不意的呈现方式演绎了良渚古人的艰辛，宋皇宫的辉煌，岳家军的惨烈，梁祝和白蛇许仙的千古绝唱，把丝绸、茶叶和烟雨江南表现得淋漓尽致，极具视觉体验和心灵震撼【宋城景区以及千古情演出均为自费项目，套票280元/观众席，310元/贵宾席，不强迫自费，1.2以下儿童可免费随家长一同观赏，但是演出没有座位提供，敬请谅解！】
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：杭州运河海歆酒店/杭州开元名都酒店/杭州锦豪雷迪森酒店/萧元雷迪森广场或同等级酒店（升级酒店）</w:t>
+              <w:t xml:space="preserve">入住：杭州元和西溪店/兰里东方酒店/如家精选/萧元雷迪森世嘉/杭州星程酒店/维也纳国际酒店或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 杭州—乌镇—上海
                 <w:br/>
-                车赴：嘉兴（车程约1.5小时）；
-                <w:br/>
                 游览：【乌镇东栅景区】（游览时间不少于1.5小时）古风犹存的东、西、南、北四条老街呈“十”字交叉，构成双棋盘式河街平行、水陆相邻的古镇格局，体现了小桥、流水、古宅的江南古镇风韵。历史上这个小镇曾出过64名进士、161名举人，茅盾、沈泽民、独鹤等名人更是为小镇增添了几分显赫。游江南百床馆、三白酒作坊、江南木雕陈列馆、茅盾纪念馆、林家铺子、茅盾故居、江南木雕刻陈列馆、印花布作坊、余榴梁钱币馆等景点。
                 <w:br/>
                 乌镇东栅绝佳拍照机位推荐•Tips：
                 <w:br/>
                 1、财神湾（入口第一站）：东栅水景封面机位，开阔水面 + 白墙黛瓦 + 乌篷船，倒影绝美。
                 <w:br/>
                 2、逢源双桥（东栅地标）：《似水年华》取景地，双拱石桥，纵深感强。
                 <w:br/>
                 3、宏源泰染坊（TOP 1 出片点）：蓝印花布非遗晒场，蓝白线条、光影绝了。
                 <w:br/>
                 4、东大街 &amp; 染店弄（烟火小巷）:原生江南古巷，青石板、木门、红灯笼、生活感。
                 <w:br/>
                 5、三白酒坊（复古年代感）:百年酒坊，酒坛、老灶台、酒香四溢。
                 <w:br/>
-                手作：【指尖非遗・茧爱新生】亲手挑选圆润饱满的天然蚕茧，手绘专属图案，粘贴强力磁铁，制作一枚独一无二的蚕茧冰箱贴。这不仅是一个家居小物，更是一份承载着圆满与新生的美好寓意的亲子纪念品，把田园诗意与非遗文化带回家！
+                手作：【指尖DIY・秋日桂香香囊】桂=贵，自带祥瑞福气，寄托了秋日安康、岁岁顺遂的期许。揣在兜里、挂在包上、悬在枕边，风一动，便满是秋意，岁岁安然，步步生香！
                 <w:br/>
                 车赴：国际大都市上海（车程约2小时）；
                 <w:br/>
-                游览：【走进985高校•上海复旦大学】（参观时间1小时，由于学校非旅游场所，将由导游现场告知预约流程，自行预约入校参观。如学校预约或管控等限制导致无法入校参观，则调整为外观或改为参观其他学校（同济大学、上海交通大学、华东师范大学、浙江大学等），敬请谅解）创建于1905年，是国人自主创办的第一所高等院校，创始人为知名教育家马相伯，国父孙中山先生则是学校的首任校董。学校历史悠久，中西合璧的校园建筑、自由开放的校园文化，也吸引了不少来沪游客前去参观拜访。
-[...1 lines deleted...]
-                游览：【上海金茂大厦88层】，乘坐【黄浦江游船】畅游黄浦江，俯瞰上海和黄浦江两岸独具欧陆风情的外滩万国建筑群以及散发着浓浓现代气息的浦东建筑群（游览时间约2小时）【费用320元/人自理，该自费遵循客人自愿自费的原则选择参加，不强制消费】。
+                游览：【梧桐深处最上海·武康路&amp;武康大楼】历史文化街区，感受魔都最具欧陆风情的街道，是上海三条“中国历史文化名街”之一。隐匿于衡复风貌区的武康路，是百年梧桐包裹的历史名街；街角伫立的武康大楼，一艘停泊在时光里的复古巨轮。风穿过悬铃木的枝叶，红砖镌刻岁月，老洋房藏尽文人轶事，市井烟火和海派浪漫在此相逢，这里，便是梧桐深处最动人的上海。每到秋天，武康路上的梧桐就美成了一幅油画。梧桐飘散的金黄落叶，片片似金黄的油彩抹在人行道上，装扮着幽静的小路。树阴斑驳，落在老房子的墙面上，甚是美丽。（季节性观赏景观，如未能观看到最佳景观，敬请谅解） 
+                <w:br/>
+                推荐自费：【上海金茂大厦88层】，乘坐【黄浦江游船】畅游黄浦江，俯瞰上海和黄浦江两岸独具欧陆风情的外滩万国建筑群以及散发着浓浓现代气息的浦东建筑群（游览时间约2小时）【费用320元/人自理，该自费遵循客人自愿自费的原则选择参加，不强制消费】。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1188,61 +1208,61 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：来回程团队经济舱特惠机票（如遇天气等不可抗力因素导致航班延误或停飞，我司不做赔偿，敬请原谅）。 
                 <w:br/>
-                2.住宿：四晚舒适酒店，升级一晚超豪华酒店；全程没有三人房和加床；全程不设三人房和加床；若单人入住或出现单男单女，请自补单房差，行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
-[...1 lines deleted...]
-                3.用餐：行程中含5早9正，酒店内含早餐（不用不退，儿童含早餐），正餐30元/人（儿童减半）；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
+                2.住宿：四晚网评三钻酒店（未挂牌），一晚莫干山山上网评三钻酒店（未挂牌）；全程不设三人房和加床；若单人入住或出现单男单女，请自补单房差，行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
+                <w:br/>
+                3.用餐：行程中含5早9正，酒店内含早餐（不用不退，儿童含早餐），正餐30元/人，金秋蟹宴80元/人（儿童减半）；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
                 <w:br/>
                 4.用车：根据实际人数全程当地选用5-55座空调旅游车（保证一人一个正座），客人请保管好自己财物。（根据航班时间不同，第一天接机的车会与第二天的用车不同，请注意携带好自身物品） 
                 <w:br/>
                 5.导游：当地普通话导游；费用已含导游服务费，不派全陪。 
                 <w:br/>
                 6.成人含景点第一道大门票，其中园中园门票需客人自理。除遇不可抗力自然原因外，以上景点门票客人自愿放弃的及赠送项目在任何情况下都不予退款；赠游景点视实际情况安排游览，不能游览，不作赔偿，敬请谅解！ 
                 <w:br/>
-                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票100元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
+                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票135元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1258,243 +1278,50 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、不含机场建设费燃油税（备注：税费按出票时航空公司实际收取金额为准，多退少补），合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
               </w:t>
-            </w:r>
-[...191 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1614,152 +1441,140 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">杭州：宋城千古情大型歌舞演绎</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用说明：费用已含车费、导服、门票，特殊免票证件以及70岁以上老人无优惠（最低成团人数按实际情况而定）
                 <w:br/>
                 1、自由活动期间，经旅游者与旅行社双方协商一致，可选择参加以上当地特色项目；
                 <w:br/>
-                2、另行付费项目需满足最低成行人数，且在时间、天气等客观因素允许的前提下安排。如遇项目预
-[...3 lines deleted...]
-                未满足最低成行人数导致费用增加，旅游者可以与旅行社重新协商价格参加另行付费项目；
+                2、另行付费项目需满足最低成行人数，且在时间、天气等客观因素允许的前提下安排。如遇项目预定不上或实施项目的必要条件无法满足等情况，该另行付费项目将取消，已交费用退还给旅游者。如未满足最低成行人数导致费用增加，旅游者可以与旅行社重新协商价格参加另行付费项目；
                 <w:br/>
                 3、不参加自费的游客需在导游安排的地点等候或者自行安排活动，提前与导游约定时间集合。若需提前回酒店或自行离团，需要签署自愿离团证明，旅游车不能满足单独送您回酒店，敬请谅解！
                 <w:br/>
                 4、旅游者如因自身原因取消另行付费项目，已交费用不予退还。
                 <w:br/>
-                5、若游客自行购买自费项目门票且已跟随旅游车前往自费项目附近等候，需补交100元/人/项，作
-[...1 lines deleted...]
-                为每项自费项目的交通费以及导游服务费。
+                5、若游客自行购买自费项目门票且已跟随旅游车前往自费项目附近等候，需补交100元/人/项，作为每项自费项目的交通费以及导游服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 320.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 280.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">上海：登金茂大厦88层+船游黄浦江夜游</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用说明：费用已含车费、导服、门票，特殊免票证件以及70岁以上老人无优惠（最低成团人数按实际情况而定）
                 <w:br/>
                 1、自由活动期间，经旅游者与旅行社双方协商一致，可选择参加以上当地特色项目；
                 <w:br/>
-                2、另行付费项目需满足最低成行人数，且在时间、天气等客观因素允许的前提下安排。如遇项目预
-[...3 lines deleted...]
-                未满足最低成行人数导致费用增加，旅游者可以与旅行社重新协商价格参加另行付费项目；
+                2、另行付费项目需满足最低成行人数，且在时间、天气等客观因素允许的前提下安排。如遇项目预定不上或实施项目的必要条件无法满足等情况，该另行付费项目将取消，已交费用退还给旅游者。如未满足最低成行人数导致费用增加，旅游者可以与旅行社重新协商价格参加另行付费项目；
                 <w:br/>
                 3、不参加自费的游客需在导游安排的地点等候或者自行安排活动，提前与导游约定时间集合。若需提前回酒店或自行离团，需要签署自愿离团证明，旅游车不能满足单独送您回酒店，敬请谅解！
                 <w:br/>
                 4、旅游者如因自身原因取消另行付费项目，已交费用不予退还。
                 <w:br/>
-                5、若游客自行购买自费项目门票且已跟随旅游车前往自费项目附近等候，需补交100元/人/项，作
-[...1 lines deleted...]
-                为每项自费项目的交通费以及导游服务费。
+                5、若游客自行购买自费项目门票且已跟随旅游车前往自费项目附近等候，需补交100元/人/项，作为每项自费项目的交通费以及导游服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1792,98 +1607,163 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无锡：灵山大佛</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 费用说明：费用已含车费、导服、门票，特殊免票证件以及70岁以上老人无优惠（最低成团人数按实际情况而定）
                 <w:br/>
                 1、自由活动期间，经旅游者与旅行社双方协商一致，可选择参加以上当地特色项目；
                 <w:br/>
-                2、另行付费项目需满足最低成行人数，且在时间、天气等客观因素允许的前提下安排。如遇项目预
-[...3 lines deleted...]
-                未满足最低成行人数导致费用增加，旅游者可以与旅行社重新协商价格参加另行付费项目；
+                2、另行付费项目需满足最低成行人数，且在时间、天气等客观因素允许的前提下安排。如遇项目预定不上或实施项目的必要条件无法满足等情况，该另行付费项目将取消，已交费用退还给旅游者。如未满足最低成行人数导致费用增加，旅游者可以与旅行社重新协商价格参加另行付费项目；
                 <w:br/>
                 3、不参加自费的游客需在导游安排的地点等候或者自行安排活动，提前与导游约定时间集合。若需提前回酒店或自行离团，需要签署自愿离团证明，旅游车不能满足单独送您回酒店，敬请谅解！
                 <w:br/>
                 4、旅游者如因自身原因取消另行付费项目，已交费用不予退还。
                 <w:br/>
-                5、若游客自行购买自费项目门票且已跟随旅游车前往自费项目附近等候，需补交100元/人/项，作
-[...1 lines deleted...]
-                为每项自费项目的交通费以及导游服务费。
+                5、若游客自行购买自费项目门票且已跟随旅游车前往自费项目附近等候，需补交100元/人/项，作为每项自费项目的交通费以及导游服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">120 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 210.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 160.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区小交通</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">行程中有景区小交通、电瓶车等费用需自理，不属于推荐自费项目，敬请知晓；西湖风景区公交车10元/人，秦淮河商业街公交车10元/人，中山陵公交车20元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1910,55 +1790,103 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团16人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负
-[...3 lines deleted...]
-                ）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；4）呼吸系统疾病患者，如肺气肿、肺心病等病人；5）精神病患者，如癫痫及各种精神病人；6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；7）大中型手术的恢复期病患者；8）孕妇及行动不便者。B.未满 18 周岁及老年旅游者预订提示：1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                1、此团16人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                <w:br/>
+                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
+                <w:br/>
+                2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
+                <w:br/>
+                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
+                <w:br/>
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                <w:br/>
+                7）大中型手术的恢复期病患者；
+                <w:br/>
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1978,75 +1906,50 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、根据中国民用航空总局规定，乘坐国内航班的客人一律禁止随身携带液态物品，但液态物品可办理行李托运手续；同时禁止客人随身携带打火机、火柴乘坐民航飞机。 
                 <w:br/>
                 2、每位客人只能随身携带1件物品，每件物品的体积均不得超过20×40×55厘米，上述两项总重量均不得超过5公斤。超过规定件数、重量或体积的限制，要按规定作为托运行李托运。 
                 <w:br/>
                 3、客人因违反上述规定造成误机等后果，由客人承担，组团社不承担责任。 
                 <w:br/>
                 4、客人应妥善保管自己的行李物品（特别是现金、有价证券以及贵重物品等）。 
                 <w:br/>
                 5、自由活动期间考虑到财产及人身安全等问题，晚上尽量减少外出， 如果一定要外出，请携带好酒店名片，自由活动期间发生任何问题与旅行社无关，自由活动期间的安全责任由客人自负
                 <w:br/>
                 6、华东地区四季分明，春秋季早晚温差比较大，请各位游客注意根据天气变化，注意旅行安全；
                 <w:br/>
                 7、华东地区饮食习惯与广东不同，请大家注意克服，且在自理用餐期间选择干净卫生的餐厅用餐；
                 <w:br/>
                 8、旅览途中请遵守当地民俗民风、当地的管理规定和旅游秩序，文明出行；
                 <w:br/>
                 9、游览期间注意个人安全，照顾好随行的老人与小孩；有心脏病、高血压等疾病的游客请谨慎选择旅游项目；
-                <w:br/>
-[...23 lines deleted...]
-                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2087,51 +1990,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2275,79 +2178,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>