--- v0 (2026-06-29)
+++ v1 (2026-08-14)
@@ -755,51 +755,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 第三天：丹东（300KM，约4）大连
                 <w:br/>
-                上午：全天：早餐后乘车返回大连。【一帆风顺广场】“金石号”象征着勇往直前，寓意着来到金石滩的人们能够一帆风顺，同时传达着金石滩将面向国内、国际旅游市场，勇往直前的信念。【盛唐岚山古韵大街】大连“小京都”【盛唐岚山】穿越回大唐盛世，逛唐街，更有天然奇景神龟寻子，游海上栈道，从远望去，一间间船坞漂浮在海上，在两山一海之间，伴随着天然溪流之声，享受天赋神奇的观海视角，更能近距离感受第一缕阳光的温暖，欣赏绝美的海上日出之境，在这样美景包围的环境之中，无论清晨，黄昏，还是夜晚，都能领略到不同魅力的浪漫大海，细细品味慢味生活的精彩。【网红打卡—大连最美网红彩虹路】号称中国的耶路撒冷，是打卡拍照的不二选择，七彩多姿的“彩虹路”，心形的玻璃观景台，独处而立的“心形树”，清澈的海滨风光。随便手机一拍都是妥妥的大片既视感，绝对是朋友圈最火爆的仔。
+                上午：全天：早餐后乘车返回大连。【一帆风顺广场】“金石号”象征着勇往直前，寓意着来到金石滩的人们能够一帆风顺，同时传达着金石滩将面向国内、国际旅游市场，勇往直前的信念。【金石滩黄金海岸】十里黄金海岸坐落于 5A 级金石滩度假区，是北方规模最大、唯一天然灯光海水浴场，4.5 公里绵长金色细沙滩涂，沙质绵软无碎石，海水达国家一类水质，澄澈透亮如同果冻蓝海。沿海木栈道贯穿全线，可漫步踏浪、投喂海鸥、沙滩休闲；平缓浅滩十分适合亲子戏水，傍晚守候橘子海落日，夜间灯光浴场氛围感拉满。可自由体验沙滩野餐、海上娱乐项目，搭配一旁亿年滨海地质奇石，山海风光一站式尽收眼底。【盛唐岚山古韵大街】大连“小京都”【盛唐岚山】穿越回大唐盛世，逛唐街，更有天然奇景神龟寻子，游海上栈道，从远望去，一间间船坞漂浮在海上，在两山一海之间，伴随着天然溪流之声，享受天赋神奇的观海视角，更能近距离感受第一缕阳光的温暖，欣赏绝美的海上日出之境，在这样美景包围的环境之中，无论清晨，黄昏，还是夜晚，都能领略到不同魅力的浪漫大海，细细品味慢味生活的精彩。【网红打卡—大连最美网红彩虹路】号称中国的耶路撒冷，是打卡拍照的不二选择，七彩多姿的“彩虹路”，心形的玻璃观景台，独处而立的“心形树”，清澈的海滨风光。随便手机一拍都是妥妥的大片既视感，绝对是朋友圈最火爆的仔。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1638,51 +1638,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>