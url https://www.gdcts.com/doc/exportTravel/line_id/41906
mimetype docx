--- v0 (2026-06-28)
+++ v1 (2026-08-25)
@@ -343,54 +343,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-斗湖：AK1617 03:30-07:10
-[...2 lines deleted...]
-                <w:br/>
                 AK7013   MFMTWU   1620-1950
                 <w:br/>
                 AK7012   TWUMFM   1225-1545
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -408,51 +404,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、品质选择网红水屋：实地考察品质选择水屋，多类型水屋自由选择，独栋私密，水上屋包含：早午晚餐，下午茶，度假屋设施玩乐；
                 <w:br/>
                 2、马达京+汀巴汀巴岛或斑淡南附近海域浮潜+邦邦岛：打卡网红长尾沙滩，偶遇大海龟，与小丑鱼共舞；
                 <w:br/>
                 3、卡帕莱+马布岛：仙本那火爆打卡点之一，有晶莹剔透的海水和丰富多样的珊瑚礁景观；
                 <w:br/>
                 4、浮潜礼包：出海我们为您准备了浮潜三宝，潜水蛙镜+呼吸管+咬嘴；
                 <w:br/>
                 5、海鲜美食：新鲜海鲜，美味第一就是鲜！海鲜街手臂皮皮虾、龙虾、石斑鱼等自购自由；
                 <w:br/>
                 6、纯玩0购物：全程不进店，品质保证，走心出品；
                 <w:br/>
-                7、广州/澳门直飞：免去转机烦恼，含每人1件20KG来回托运行李；
+                7、澳门直飞：免去转机烦恼，含每人1件20KG来回托运行李；
                 <w:br/>
                 8、贴心服务：全程24H中文线上服务，当地持牌中文导游专用服务。
                 <w:br/>
                    2人即可成行，无需担心不成团，安心出行！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -573,93 +569,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                日期为航班起飞时间，前往机场，直飞斗湖，乘车前往仙本那镇上酒店办理入住。 澳门出发：参考航班 AK7013 16:20-19:50
-[...41 lines deleted...]
-                仙本那美食推荐：旺旺苏多屋、【肥妈海鲜餐厅/喜悦海鲜餐厅】，马来风味餐厅，华人茶餐厅，麦当劳和肯德基，网红茶饮店、面包店，星巴克等。
+                澳门机场直飞斗湖，乘车前往仙本那镇上酒店办理入住。 澳门出发：参考航班 AK7013 16:20-19:50
+                <w:br/>
+                各位贵宾于12:30点在珠海人工岛集合（最终以出团书为准），乘车澳门机场国际出发厅集合（可自行前往澳门机场，费用不退不抵扣），办理登机手续，飞斗湖（约3小时30分钟）。抵达斗湖机场后（乘约70分钟车）前往仙本那镇上，后入住酒店，为明天的美好离岛游做好准备。
+                <w:br/>
+                交通：飞机+车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -689,191 +647,174 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                赠送当地一日游：马达京+汀巴汀巴或班丹南附近海域浮潜+邦邦岛浮潜一日游。
-[...31 lines deleted...]
-                5、在食过海鲜后，请勿再食榴莲、椰子等热带水果，以免饮食不当引起腹泻等。
+                镇上-水上度假村，水屋自由活动，体验设施和服务。
+                <w:br/>
+                睡到自然醒，酒店早餐后自由活动，约定时间乘车前往码头，乘坐度假村船只前往水上屋，入住后自由活动。
+                <w:br/>
+                度假村自由活动，体验度假村设施和服务：
+                <w:br/>
+                水上屋所含项目：
+                <w:br/>
+                1. 一日三餐（自助餐）及小吃；茶或咖啡、热冷白水（不含汽水、酒精饮料）等。
+                <w:br/>
+                2. 水上屋酒店套餐活动安排，皮划艇等无动力水上活动项目，具体以酒店活动安排为准。
+                <w:br/>
+                3. 度假村附近无限次浮潜，请务必穿好救生衣。
+                <w:br/>
+                上岛接送说明：涨退潮原因，会影响上下水屋的船班时间，准确时间请以出团书或水屋通知时间为准。
+                <w:br/>
+                <w:br/>
+                .仙本那龙门客栈码头至果冻海水上屋 船班时间：12:00、15:00，单程船程约25分钟，入住时间14:30点。房间有阳台网床、可直接下海，度假村免费项目：玻璃船，海钓体验，浮潜，桨板，户外KTV，室内儿童乐园，健身房。
                 <w:br/>
                 交通：车+船
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐     午餐：出海简餐     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：早餐     午餐：度假村     晚餐：度假村   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">仙本那镇上幸福小屋度假村/梦幻庄园或同级；不指定入住酒店。</w:t>
+              <w:t xml:space="preserve">果冻海水屋泳池滑梯房</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                赠送当地一日游：马布岛+卡帕莱浮潜一日游。
-[...15 lines deleted...]
-                14:50-15:30PM ：结束所有行程，返程到达仙本那镇。
+                赠送当地一日游：马达京+汀巴汀巴或班丹南附近海域浮潜+邦邦岛浮潜一日游。
+                <w:br/>
+                早餐后于约定时间参加赠送行程：乘坐快艇（约50分钟）前往仙本那马达京+汀巴汀巴或斑淡南附近海域+邦邦岛跳岛浮潜之旅。
+                <w:br/>
+                08:45AM ：码头上船出发。（如因个人原因迟到，不予退款）；
+                <w:br/>
+                09:45AM ：马达京岛（不含上岛费：马币15/人）附近海域浮潜，栖息在马达京水域的海洋生态，涵盖了浮游生物和体型较大的海族类，东面海岸是一片倾斜坠入深度至一百米的珊瑚崖，西面大部分是珊瑚峭壁，有色彩生动的珊瑚，是各种类海洋生物的天堂，进行浮潜。
+                <w:br/>
+                11.30AM ：到达斑淡南附近海域或汀巴汀巴岛(旅游部规定未经当地政府认可的岛屿，暂不给上岛；如抵达日可上岛，需支付上岛费：马币25马币/人，实际以现收为准。)附近海域浮潜，拥有玻璃般湛蓝的海水，多彩的海水层次分明，海底有五彩缤纷的珊瑚和小丑鱼。
+                <w:br/>
+                12:30PM ：之后前往邦邦岛（不含上岛费：马币20/人），邦邦岛午餐 （沙滩简餐），特别安排岛上套餐：1只鸡翅+2个肉串+1个椰子水+岛上独木舟&amp;浆板水上活动。
+                <w:br/>
+                13:40PM ：邦邦岛毗邻潜水胜地西巴丹岛，拥有碧海、水屋，白沙滩，岛屿以海龟而有名，运气好的话，白天在岸边浮潜时也可看到大海龟。
+                <w:br/>
+                15:30-16:30PM ：结束所有行程，返程到达仙本那镇上 。
                 <w:br/>
                 （以上出发和返回时间，会因为天气、洋流、船速等原因有所误差，敬请知悉）
                 <w:br/>
-                小贴士：出发前请大家换好衣服，带上泳衣，上好洗手间，第一站马布岛结束出发时可更换泳衣泳裤。 
-[...11 lines deleted...]
-                交通：车+船
+                小贴士：出发前请大家带上泳衣泳裤，上好洗手间。
+                <w:br/>
+                1、全程注意防晒，紫外线超级强；
+                <w:br/>
+                2、出海为拼船，请按约定时间于酒店大堂静候司机/潜导,或者自行前往指定码头潜店。
+                <w:br/>
+                3、在海岛浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害。
+                <w:br/>
+                4、高血压、心脏病和有其他突发性等疾病的团友请谨慎前往。
+                <w:br/>
+                5、如需升级体验深潜，至少需提前一天付费报名，请与您的中文导游沟通。
+                <w:br/>
+                交通：船+车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐     午餐：出海简餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -903,175 +844,182 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                镇上-水上度假村，水屋自由活动，体验设施和服务。
-[...18 lines deleted...]
-                交通：车+船
+                赠送当地一日游：马布岛+卡帕莱浮潜一日游。
+                <w:br/>
+                08:00-08:10AM ：酒店大堂集合，参加赠送的当地一日游 （镇上范围内-如因个人原因迟到，不予退款）。 
+                <w:br/>
+                08:30AM ：码头集合前往码头登记； 
+                <w:br/>
+                08:45AM ：码头上船出发。（如因个人原因迟到，不予退款） 
+                <w:br/>
+                09:30AM ：马步岛浮潜 或深潜，进入网红度假村MWB水上豪华度假村游览和拍照可以上岛拍照等，也能去到岛上的原住民村落感受岛民的原生态生活（自理上岛费：马币 50 人）
+                <w:br/>
+                11:30AM ：到达马步岛，可进行~浮潜/体验潜/欢乐潜/课程。马布岛附近海域生活着种类丰富的海洋生物，不谙水性的游客也可在水上屋走廊上观赏海底五彩缤纷的珊瑚、海星和鱼类等。
+                <w:br/>
+                12:30PM ：午餐 （出海简餐）； 
+                <w:br/>
+                13:00PM ：到达卡帕莱 (度假村不允许上度假村)。 附近海域浮潜/体验潜/欢乐潜/课程，这片海域没有沙滩和岛屿，会在度假村周围浮潜，感受卡帕莱的浪漫风情。
+                <w:br/>
+                14:50-15:30PM ：结束所有行程，返程到达仙本那镇。
+                <w:br/>
+                （以上出发和返回时间，会因为天气、洋流、船速等原因有所误差，敬请知悉）
+                <w:br/>
+                小贴士：出发前请大家换好衣服，带上泳衣，上好洗手间，第一站马布岛结束出发时可更换泳衣泳裤。 
+                <w:br/>
+                1、出海为拼车拼船拼导游，请按约定时间于酒店大堂静候司机/导游。 
+                <w:br/>
+                2、在海岛浮潜时，请注意安全，不要故意去触摸水中的各种热带鱼，避免不必要的伤害。 
+                <w:br/>
+                3、高血压、心脏病和有其他突发性等疾病的团友请谨慎前往。 
+                <w:br/>
+                4、在食过海鲜后，请勿再食榴莲、椰子等热带水果，以免饮食不当引起腹泻等。 
+                <w:br/>
+                5、如需体验深潜，至少需提前一天报名，请与您的销售沟通。
+                <w:br/>
+                交通：船+车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：早餐     午餐：度假村     晚餐：度假村   </w:t>
+              <w:t xml:space="preserve">早餐：早餐     午餐：出海简餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">果冻海水屋</w:t>
+              <w:t xml:space="preserve">仙本那镇上幸福小屋度假村/梦幻庄园或同级；不指定入住酒店。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                度假村退房，度假村-仙本那镇上前往斗湖飞澳门/广州，机场解散。
-[...11 lines deleted...]
-                AK7012   TWUMFM   1225-1545
+                斗湖飞澳门，机场解散。       参考航班：AK7012   TWUMFM   1225-1545
+                <w:br/>
+                早餐后，指定时间集合，送斗湖机场，搭乘航班飞抵澳门机场！于澳门机场散团！
+                <w:br/>
+                凭护照+机票单，可在澳门停留不超过7天，具体以澳门移民局批复为准。
+                <w:br/>
+                交通：车+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1118,61 +1066,61 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：往返2段机票，每人1件20KG行李托运，每人可免费随身携带行李一件（尺寸不超过56CM*36CM*23CM，重量不超过7公斤）；
                 <w:br/>
-                2.用车：按实际人数安排旅游空调车，保证每人一正座；
+                2.当地用车：接送车按实际人数安排，保证每人一正座；
                 <w:br/>
                 3.酒店：行程内所列酒店，标准双人间；
                 <w:br/>
                 4.门票：行程内所列景点第一大门票；
                 <w:br/>
                 5.餐食：4个酒店早餐，行程4正餐；
                 <w:br/>
-                6.导游人员服务费+机票税杂费合计RMB590/人+水屋旺季附加费300元每人（0720-0810期间）
-[...1 lines deleted...]
-                保险：我司已协助代买普通旅游意外险保额30万，所含保险解释权归本公司所有；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
+                6.当地人员服务费+机票税杂费合计RMB590/人
+                <w:br/>
+                保险：我司已含普通旅游意外险保额30万，所含保险解释权归本公司所有（旅游者同意并授权旅行社作为旅游意外险的投保人为旅游者订立意外保险合同，同意旅行社优先使用旅游意外险的理赔承担赔偿责任）；建议客人自行购买适合本次旅行的意外险（如安联/美亚）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1628,51 +1576,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-29</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-26</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>