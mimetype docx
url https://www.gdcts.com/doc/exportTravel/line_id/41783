--- v1 (2026-09-09)
+++ v2 (2026-10-30)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【国庆】初识.肯尼亚发现之旅10天 ▏纯玩无购物 ▏当地特色酒店 ▏内罗毕 ▏安博塞利 ▏埃尔门泰塔 ▏奈瓦沙 ▏马赛马拉 ▏马赛村 ▏东非大裂谷 （广州KQ）行程单</w:t>
+        <w:t xml:space="preserve">【春节】向野而行.肯尼亚10天 ▏纯玩无购物 ▏当地特色酒店 ▏内罗毕 ▏安博塞利 ▏埃尔门泰塔 ▏奈瓦沙 ▏马赛马拉 ▏马赛村 ▏东非大裂谷 （广州KQ）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -402,65 +402,65 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【航空公司】广州往返-KQ肯尼亚航空执飞肯尼亚
                 <w:br/>
                 【酒店标准】当地特色酒店
                 <w:br/>
                 【餐食升级】保护区全程酒店自助早午晚餐
                 <w:br/>
                 内罗毕特别安排中式餐+海鲜火锅餐
                 <w:br/>
                 【行程亮点】
                 <w:br/>
-                安博塞利国家公园，乞力马扎罗脚下大象的乐园；
-[...13 lines deleted...]
-                长颈鹿公园，亲子哺喂世界上最稀有特希尔长颈鹿
+                安博塞利国家公园 ：走向雪山 · 乞力马扎罗下的象群，非洲最经典的一幕
+                <w:br/>
+                马赛马拉国家公园：走向草原 · 马赛马拉整日游猎，非洲五兽最后一片主场
+                <w:br/>
+                东非大裂谷：走向裂谷 · 连住两晚，住在地球最大的那道裂缝边上
+                <w:br/>
+                马拉河徒步：走进荒野 · 全程持枪森林警察和本地向导做护卫 
+                <w:br/>
+                艾尔莎庄园下午茶：从课本到荒野 · 享受小狮子艾尔莎庄园下午茶
+                <w:br/>
+                长颈鹿公园 ： 亲手喂一头被救回来的罗氏长颈鹿
+                <w:br/>
+                【超值赠送】
+                <w:br/>
+                Safari礼包：东非动物图鉴+转换插头+10G流量卡
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -915,51 +915,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 埃尔门泰塔湖区酒店-奈瓦沙湖-埃尔门泰塔湖区酒店（车程约2小时）
                 <w:br/>
                 上午：酒店早餐后，驱车前往奈瓦沙湖游览（约30分钟）。奈瓦沙湖毫无疑问的是裂谷里的明珠，是中部五湖里最出位的一个，这里湖、光、山、色无一不自在随意，以特有的绵密而鲜活的存在所有人的肯尼亚记忆里。该湖是裂谷中最高湖，湖内河马成群，湖中岛的各类动物加之秀丽湖景吸引了不少游客，是肯国景点中中国领导人来的最多之处。可自费乘坐游船观赏湖中飞禽、河马家族及两岸的当地私人农庄美景，可以捕捉鱼鹰捕鱼的精彩瞬间。
                 <w:br/>
-                乘车前往小狮子艾尔莎庄园,参观艾尔莎了解在小学课本中学到的《小狮子艾尔莎》的真实故事,并可以游览奈瓦莎湖唯一个小型鸟类收容所,然后来一下杯纯真的英式下午茶（约40分钟）。（此为出团前+99元/人赠送超值大礼包项目，如出团前未加购则不含此项目，出发后不可加购，需按自费价格）
+                乘车前往小狮子艾尔莎庄园,参观艾尔莎了解在小学课本中学到的《小狮子艾尔莎》的真实故事,并可以游览奈瓦莎湖唯一个小型鸟类收容所,然后来一下杯纯真的英式下午茶（约40分钟）。
                 <w:br/>
                 下午：酒店午餐，餐后酒店内自由活动。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：酒店自助午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1097,51 +1097,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉（马拉河）
                 <w:br/>
                 全天：酒店早餐后，乘车奔赴马拉河，全天于公园内追寻动物(早上8点出发，下午16点抵达酒店)
                 <w:br/>
-                途中前往肯尼亚和坦桑尼亚交界处的马拉河徒步游览（约45-60分钟）,感受马赛马拉的野生动物的魅力.全程有持枪森林警察和本地向导做护卫。（此为出团前+99元/人赠送超值大礼包项目，如出团前未加购则不含此项目，出发后不可加购，需按自费价格）
+                途中前往肯尼亚和坦桑尼亚交界处的马拉河徒步游览（约45-60分钟）,感受马赛马拉的野生动物的魅力.全程有持枪森林警察和本地向导做护卫。
                 <w:br/>
                 晚餐后休息。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店自助晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1181,51 +1181,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马赛马拉-内罗毕（车程约5小时）
                 <w:br/>
                 上午：酒店早餐后驱车返回内罗毕（车程约5小时）。途经素有“地球伤痕”之称的【东非大裂谷】地带。东非大裂谷是世界大陆上最大的断裂带，从卫星照片上看去犹如一道巨大的伤疤，这条长度相当于地球周长1/6的大裂谷，气势宏伟，景色壮观。在此停留并拍照留念（约20分钟）。
                 <w:br/>
                 下午：抵达后享用中式午餐，餐后于内罗毕市区车览观光，车览当地市场、肯雅塔国际会议中心外景、基督教堂等。
                 <w:br/>
-                乘车前往内罗毕长颈鹿公园游览（约40分钟），上世纪70年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，在肯尼亚西部仅存130头。为拯救这一稀有物种，乔克夫妇采取了收养及放归自然的方法。经过努力，目前Rothschild的数量已达近500头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使游客理解人与自然和睦相处及保护野生动物的重要性。经多方筹集资金，长颈鹿公园于1983年成立。（此为出团前+99元/人赠送超值大礼包项目，如出团前未加购则不含此项目，出发后不可加购，需按自费价格）
+                乘车前往内罗毕长颈鹿公园游览（约40分钟），上世纪70年代，一种叫Rothschild的长颈鹿濒临灭绝，至1973年，在肯尼亚西部仅存130头。为拯救这一稀有物种，乔克夫妇采取了收养及放归自然的方法。经过努力，目前Rothschild的数量已达近500头。1979年，乔克决定成立自然教育中心，通过游客亲自喂养长颈鹿的方式，使游客理解人与自然和睦相处及保护野生动物的重要性。经多方筹集资金，长颈鹿公园于1983年成立。
                 <w:br/>
                 晚餐享用中式海鲜火锅餐。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：海鲜火锅晚餐   </w:t>
             </w:r>
           </w:p>
@@ -1471,51 +1471,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 签证标准：肯尼亚ETA电子签证（护照首页电子版+2寸白底照片电子版）。
                 <w:br/>
                 机票标准：广州起止全程团队经济舱机票及机场税，团队机票不允许改名、退票、改票、改期。（不含航空公司临时新增的燃油附加费）
                 <w:br/>
                 酒店标准：行程中所列星级酒店的双人间。（标准为二人一房，如需入住单间则另付单间差费用或我社有权有权利提前说明情况并调整夫妻及亲属住宿安排）
                 <w:br/>
                 用餐标准：行程中所列餐食，午晚餐为中式团队餐（10-12人一桌，餐标八菜一汤)或特色餐（以行程为准）。如果不用餐或因个人原因超出用餐时间到达餐厅的，不再另补且费用不退。（用餐时间在机场候机或飞机上的餐食由客人自理）
                 <w:br/>
                 景点标准：行程中所列景点的首道门票（不含景区内的二道门票及个人消费）。行程表中标明的景点游览顺序和停留时间仅供参考，我公司有权根据当地天气、交通等情况调整景点顺序，实际停留时间以具体行程游览时间为准。
                 <w:br/>
                 用车标准：7 座敞篷越野车,每人一座。内罗毕市区接送机为中巴。
                 <w:br/>
                 导游司机标准：境外专业司机和中文导游（9人起安排领队）
                 <w:br/>
                 保险标准：旅行社责任险。
                 <w:br/>
-                境外司机导游服务费：RMB1000/人
+                境外司机导游服务费：RMB1000/人（请报名时随团费一起支付）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2401,51 +2401,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 特别提醒：
                 <w:br/>
-                赴肯尼亚前 10 天必须到防疫站打防疫针，如防黄热病等，并必须携带健康证书（即：“黄皮书”）黄皮书即《国
+                赴肯尼亚前 10 天必须到防疫站打防疫针，如防黄热病等，并必须携带健康证书（即：“黄皮书”）黄皮书即《国
                 <w:br/>
                 际预防接种证书》，前往黄热病疫区（主要为南美、非洲的一些国家）旅行人员，需要接种黄热病疫苗。接种黄热
                 <w:br/>
                 病疫苗以出国前提前十日为佳，有效期为十年，接种后即可获得《国际预防接种证书》。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
@@ -2490,51 +2490,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-10-30</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>