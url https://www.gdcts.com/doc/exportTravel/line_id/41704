--- v0 (2026-06-17)
+++ v1 (2026-08-25)
@@ -29,65 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【7-8月海风簪花&amp;寻梦平潭】福建动车4天｜猴研岛|长江澳风车田|北部湾 东山岛|南门湾|南屿双面海 泉州西街·开元寺·蟳埔村行程单</w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve">平潭泉州东山双动4日游</w:t>
+        <w:t xml:space="preserve">9-10月【双岛秘境亲子游】福建动车4天｜平潭岛·赶海·下午茶｜猴研岛｜北部湾岚道 湄洲岛·祖庙｜开元寺·西街 梧林古村落｜洛伽寺·黄金海岸行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -359,112 +345,116 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考动车时间：
                 <w:br/>
-                广州南-深圳北-潮汕：早上08:30-11:00之间
-[...1 lines deleted...]
-                潮汕-深圳北-广州南：下午17:00-19:00之间
+                广州南-深圳北-莆田：早上08:30-11:00之间
+                <w:br/>
+                泉州南-深圳北-广州南：下午17:00-19:00之间
                 <w:br/>
                 仅供参考，直达或中转车次，实际以出票为准！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★★追泪平潭： 贴心安排蓝眼泪体验馆—赠送蓝眼泪魔法瓶！
-[...9 lines deleted...]
-                ★★全景落地窗C位餐厅：这家藏在海岸线旁的宝藏餐厅！没有喧嚣，只有海浪声做BGM。
+                ~探寻海上丝绸之路的起点—泉州，这是你一生，至少要去一次的城市~
+                <w:br/>
+                ~探寻海上明珠，素有“南国蓬莱”美称—莆田湄洲岛，妈祖祖庙；
+                <w:br/>
+                ❤【精心选择】世遗泉州古城~双海岛（平潭岛&amp;湄洲岛）；
+                <w:br/>
+                ❤【浪漫平潭】打卡醉美北部湾岚道、福建省最大规模的风力发电田~长江澳风车田；
+                <w:br/>
+                ❤【海岛时光】沙滩边下午茶，赶海，踏浪、拾贝壳。赠送篝火晚会，晚间活动乐不停；
+                <w:br/>
+                ❤【烟火泉州】打卡网红西街、登观景平台，俯视千年古刹开元寺，忆繁华泉州，品古城特色美食；
+                <w:br/>
+                ❤【舒享旅途】 入住3晚4钻舒适酒店，平潭入住海边酒店，遛娃天花板，下楼就能赶海挖沙；
+                <w:br/>
+                ❤【美宴礼遇·食不重样】含4正美宴，平潭小海鲜+平潭12金钗宴+妈祖家宴+泉州古早味
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -581,350 +571,353 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南-潮汕站-漳州埭美古村-后港古街—同安古街
-[...7 lines deleted...]
-                前往厦门同安，打卡厦门唯一的文庙建筑和保存最完整的大型古建筑——同安孔庙，游览大成殿、“兴贤育才”坊、观澜亭等古迹，感受同安千年文脉的传承，也可以观赏宋代石将军、明代石马、清代石翁仲等石雕石碑，感受古城同安的历史脉动。游览完毕后前往酒店办理入住酒店。
+                广州南-深圳北-莆田一平潭一赶海一下午茶-赠送篝火晚会
+                <w:br/>
+                广州南乘高铁直达或经停深圳北转车前往莆田，抵达后专车接站，乘车前往全国第五大岛、福建第一大岛——【平潭岛】。前往度假村体验【天幕下午茶】【赶海活动】（游览约2小时）每位游客提供赶海必备工具。在领队的带领下前往海滩赶海、挖海蛎、拣花蛤、体验渔民们的丰收快乐。所有收货可以免费带走哦！
+                <w:br/>
+                参加【滨海篝火晚会】（游览60分钟）（赠送项目如遇下雨天气自动取消，无费用可退）大家心连心、手拉手，围绕篝火载歌载舞，抛开生活、工作上的一切压力，释放最大的激情，纵情狂欢！
+                <w:br/>
+                【烟花秀】天色转暗之后、景区会适时安排燃放整个平潭经此地可以燃放的烟花秀。燃放烟花，留下平潭之旅的美丽时光。结束后回酒店休息。
+                <w:br/>
+                晚上入住平潭海边4钻酒店，3 分钟直达酒店私属沙滩，遛娃天花板，不用打车，下楼就能赶海挖沙。
                 <w:br/>
                 交通：动车/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：安排闽南风味餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">厦门同安宾馆或同标准酒店；</w:t>
+              <w:t xml:space="preserve">平潭金沙滩丽呈酒店或爱在山水间海景酒店或同级；</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                泉州开元寺-西街—蟳埔村-平潭岛-北港村--蓝眼泪体验馆
-[...19 lines deleted...]
-                特别安排前往【蓝眼泪体验馆】（游览时间约30分钟），这里是体验人工培育蓝眼泪的核心区域，让您告别“靠天吃饭”的等待，实现“蓝眼泪自由”。 体验亮点：除了可以观赏人工培育的蓝眼泪外，这里还结合了“海荧扑手”、“荧枪乌贼”等互动装置，营造梦幻的蓝色荧光海场景。（赠送蓝眼泪魔法瓶）。后前往入住酒店休息。
+                猴研岛68海里-北部湾岚道-长江澳风车田-兴化府古街-莆田
+                <w:br/>
+                早餐后游览新晋网红打卡地—祖国大陆距宝岛台湾最近的地方——【猴研岛】（游玩2小时，已含大门票，景交车20元/人自理），这里是祖国大陆距离台湾最近的地方，距台湾新竹南寮渔港仅68海里,相当于126公里。红色的沥青路串联起了猴研岛的山、海、石风光与猴研岛蔚蓝的海景风光交相辉映,使得这个名不见经传、寂静了千年的小岛顿时变得热闹起来。
+                <w:br/>
+                前往【平潭北部生态廊道】（游玩1.5小时，景交车20元/人自理）;它背靠青山，面朝大海。这里有山的秀美、海的壮阔，有纯净的海景，洁白的沙滩，还有风车、玻璃栈道等。这里媲美仙本那，秒杀小垦丁！风车+玻璃栈道+无敌海景，让人不得不惊叹！当行至高处- -座观景平台时，远近之间的景色尽收眼底。东侧，长江澳沙滩在眼前铺展开来，一座座巨大的白色风车在风中转动，鳞次栉比的石头厝点缀着古朴村落;西侧，广袤无垠的大海涌动着浪花，巍峨的公铁两用大桥横贯水.上，落日余晖映照出美丽的天际线....众多优美的自然风光勾勒出一幅隽永的山海画卷，美不胜收。
+                <w:br/>
+                前往参观【长江澳风车田】（游玩约40分钟）是福建省最大规模的风力发电田，一座座风车排列得错落有致，高高耸立尽情舞动在空中，碧海风车和蓝天白云，现代工业文明和自然景观，组成了一幅童话般的美丽的画面。坐在车上远远望去，碧海荡漾、天蓝云白、配上缓缓转动的风车组成了一幅极美的画面。
+                <w:br/>
+                后乘车前往莆田【兴化府古街】坐落于莆田市荔城区市中心，正式名称为兴化府历史文化街区，是莆田国家历史文化名城核心片区，2025 年获评第四批国家级旅游休闲街区，素有 “宋韵闽风，烟火莆田” 的美誉，也是浓缩莆阳千年文脉的活态古城街巷。街巷遍布兴化本地老牌小吃：兴化米粉、温汤羊肉、莆田焖豆腐、红团、马糕、土笋冻、海蛎煎、龙须糖等，平价地道，边走边逛即可一站式尝遍莆田风味。
+                <w:br/>
+                晚餐自理后入住酒店。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                自费项：蟳埔村簪花自愿自理
+                自费项：猴研岛 景交车20元/人自理；北部生态廊道景交车20元/人自理
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：含午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">欣悦酒店/咔溜酒店/海岛艺术或同标准酒店；</w:t>
+              <w:t xml:space="preserve">莆田：莆田三迪佩斯、壶兰大酒店、凤达酒店同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                平潭猴研岛-北部湾--洛珈寺—黄金海岸—网红海景餐厅
-[...7 lines deleted...]
-                晚上安排网红海景餐厅用餐。餐后入住酒店。
+                莆田湄洲岛进岛-世界上最大的妈祖宫群-妈祖文化园-泉州开元寺-西街
+                <w:br/>
+                早餐后乘车前往湄洲岛文甲码头，乘快艇进岛，前往国家5A级旅游度假区——【湄洲岛】（已含大门票，轮渡票，自愿自理景交：20元/人）。游艇在海天一色的蓝中乘风破浪,清新湿润的海风像液体浸泡身体,你可以享受无拘束的自由、充分的宁静。
+                <w:br/>
+                前往闻名世界中外的“东方麦加”【湄州祖庙】（三门、圣旨门、钟鼓；楼、太子殿、梳妆楼、升天古迹、天后宫、朝天阁、升天楼等建筑群）。这里是世界上20多个国家和地区近2亿妈祖信众魂牵梦萦、顶礼膜拜的圣地，被誉为“东方麦加”，首先参观为纪念姚启圣而改修的“太子殿”，接着参观世界上第一座妈祖庙“升天古迹”，供奉金身妈祖的正殿“天后宫”，分身至台湾的黑面妈祖纪念地“朝天阁“，为怀念妈祖在湄州岛上羽化升天的“升天楼”。
+                <w:br/>
+                而后进入1997年建造，耗资1.7亿人民币的南轴新殿—【妈祖文化园】站在公园山巅，秀峰奇石、幽洞静林衬托下的妈祖祖庙巍峨壮观；那巍然屹立的妈祖雕像，面朝大海，雍容慈祥，是一尊永恒的海神，是和平的象征。妈祖精魂，古今中外无处不在。随后进入文化园参观灵慈殿，天后宫，顺济殿等宫殿。
+                <w:br/>
+                出岛后乘车前往泉州（车程约1.5小时）。
+                <w:br/>
+                游览【开元寺】（游览约1H）它是我国东南沿海重要的文物古迹，也是福建省 内规模最大的佛教寺院。1962 年，泉州开元寺被列为省级文物保护单位；1983 年 3 月又被列为国家级第二批重点文物保护单位、全国重点佛教寺院；1986 年被评为全省十佳风景区之一。
+                <w:br/>
+                网红打卡点【西街•小西埕】小西埕广场写着白岩松先生的一句感 慨：“泉州，这是你一生至少要去一次的城市！这行字的这面古墙，已经红遍抖音、in s 等社交平台，是名副其实的“网红墙 ”
+                <w:br/>
+                【登西街观景平台】站在西街的高处，千年古刹开元寺，观西街，忆繁华泉州；（打卡泉州特色美食：肉粽、田螺、老记面线糊、吴氏手工麻糍、抹茶皇后炒酸奶、寻茶说台式米酿奶茶、五叔公土笋冻、安溪湖头炒米粉、珍豪呷安海土笋冻、面线糊、海丝金凤元宵圆、秉正堂石花膏、过饥草汤、老马酸菜面、虎咬草等等）。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                自费项：北部湾生态廊道景交车有20元或30元的，现场自愿自理；猴研岛景交20元现场自愿自理。
+                自费项：湄洲岛自愿自理景交：20元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早     午餐：X     晚餐：网红海景餐厅用餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早     午餐：含午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">泉州石狮万佳国际酒店或同标准酒店；</w:t>
+              <w:t xml:space="preserve">城适旅休酒店行政房或璞云酒店或如家精选PLUS酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                东山岛双面海-无人机航拍—南门湾--潮汕站-广州南
-[...9 lines deleted...]
-                后根据动车时间返程，结束愉快行程！
+                洛珈寺-黄金海岸-海景餐厅-泉州南-深圳北-广州南
+                <w:br/>
+                早餐后乘车前往游览中西合璧的传统村落——【梧林传统村落】，因“栽下梧桐树，能引凤凰来”而得名，起于明朝洪武年间，距今已有600多年的历史。其历史和人文堪称闽南人以海为田，波澜壮阔下南洋史的一个完整切片，经历了无数的风雨现今依旧保持完好的容颜静栖于此。景区占地面积6万多平方米，背靠石鼓山、面朝梧垵溪，拥有清末以来的闽南传统民居古大厝、中西合璧民居以及哥特式、古罗马式洋楼136幢，集闽南文化、华侨文化、宗教文化等多元文化于一体，构建出一座多元的博物馆式建筑群落。这一幢幢中西合璧、风格各异的老房子承载着一代又一代梧林本地人及华侨的乡愁，追忆着老一代晋江华侨“下南洋”的艰难岁月，映射闽南人爱拼才会赢的精神，也讲述着返乡寻厝的爱国故事。
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                前往参观—海天佛国，海上寺庙【洛伽寺】，位于石狮市闽南黄金海岸东畔宫屿岛，面对台湾海峡，占地面积二十余亩。洛伽寺是少有的建于海边的寺庙，可谓寺在海上，庙驾蛟龙。这里是你可以感受佛教的宏大气度与大海的海纳百川气势的地方。
+                <w:br/>
+                【黄金海岸】黄金海岸风光旖旎，四季如春，已成为集行、游、吃、住、购、娱于一体、旅游内涵十分丰富的滨海旅游度假区。
+                <w:br/>
+                午餐在海景餐厅品尝泉州古早味，面朝大海，春暖花海！一线全海景，ins风城堡里的美食打卡地，同时还可打卡粉紫城堡主楼、无边泳池、纯白拱门。
+                <w:br/>
+                全景落地窗C位餐厅：这家藏在海岸线旁的宝藏餐厅！没有喧嚣，只有海浪声做BGM。
+                <w:br/>
+                后根据动车时间送站，结束愉快的福建之旅！
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含     午餐：含团队午餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -971,65 +964,65 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：报名时确定的往返动车二等座；
                 <w:br/>
-                2、用餐：全程含3早2正，餐标：35元/人， 其余正餐均自理；（早餐为酒店按入住情况和酒店标准已含。正餐十人一桌，八菜一汤，自愿放弃用餐无费用可退）
+                2、用餐：全程含3早4正，餐标：45元/人， 其余正餐均自理；（早餐为酒店按入住情况和酒店标准已含。正餐十人一桌，八菜一汤，自愿放弃用餐无费用可退）
                 <w:br/>
                 3、用车：当地空调旅游车，根据实际人数安排车型；；
                 <w:br/>
                 4、门票：行程所列景点首道门票。以上景点的游览时间仅供参考（不含园中园门票）；
                 <w:br/>
-                5、住宿：住1晚平潭当地3星，1晚厦门当地4星，1晚石狮当地5星酒店。每成人每晚一个床位）。行程中的酒店不提供自然单间，若出现单男单女，请自补房差 420元/人；
+                5、住宿：入住当地4钻酒店3晚，每成人每晚一个床位。行程中的酒店不提供自然单间，若出现单男单女，请自补房差若出现单男单女，请自补房差 430元/人；
                 <w:br/>
                  参考酒店：
                 <w:br/>
-                厦门：同安宾馆或同级
-[...3 lines deleted...]
-                 泉州：泉石狮万佳国际酒店或同级（每成人每晚一个床位）。具体酒店名称以出团通知书为准。行程中的酒店不提供自然单间，若出现单男单女，请补房差。
+                平潭：金沙滩丽呈酒店或爱在山水间海景酒店或同级
+                <w:br/>
+                            莆田：莆田三迪佩斯、壶兰大酒店、凤达酒店同级
+                <w:br/>
+                            泉州：城适旅休酒店行政房或璞云酒店或如家精选PLUS酒店或同级。具体酒店名称以出团通知书为准。
                 <w:br/>
                 6、导游：当地优秀持证中文导游服务，全部经过岗前服务培训的服务型导游；
                 <w:br/>
                 7.儿童包含：
                 <w:br/>
                 1.中童（6-14岁以内,1.2-1.4M）：不含床位，不含早；已含正餐、半价动车票，含门票，车位，导服；
                 <w:br/>
                 2.小童（6岁以下,1.2M以下,）：不含床位，动车票，早餐，门票；含儿童半价正餐，车位，导服；
                 <w:br/>
                 3.儿童超高，请当地自补门票和早餐费用；
                 <w:br/>
                 8、注意事项：用餐餐厅或景点周边游开放性商场，景区内有开放性店铺和景点中有开放性的店铺均不属于购物店。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
@@ -1204,173 +1197,102 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">蟳埔村簪花</w:t>
+              <w:t xml:space="preserve">平潭岛景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">自愿自理</w:t>
+              <w:t xml:space="preserve">北部湾生态廊道景交车有20元或30元的，现场自愿自理；猴研岛景交20元现场自愿自理。湄洲岛自愿自理景交：20元/人。</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 50.00</w:t>
-[...52 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"/>
-            </w:r>
-[...15 lines deleted...]
-              <w:t xml:space="preserve">¥(人民币) 20.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1397,51 +1319,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、本产品供应商为：广州大麦国际旅行社有限公司，许可证号：L-GD-100217，联系电话（020-86311990）。此团 30 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州大麦国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州大麦国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、本产品供应商为：广州大麦国际旅行社有限公司，许可证号：L-GD-100217，联系电话（020-86311990）。此团 10 人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州大麦国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州大麦国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据火车票出票时间调整出入港口及行程游玩顺序。具体的行程游览顺序将根据安排的首末 站城市最终确定。客人对出入港口有特别要求的，请于报名时向我社前台同事说明，并将要求写在报名表上，否则我社视客人已清楚旅行社以上安排，同意并接受旅行社安排。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、团队均提前7天或以上订购票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（火车票、门票、酒店、车费分摊等，我社不提供大交通报销单据），特此说明。
                 <w:br/>
                 4、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 5、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 6、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 7、购物：福建地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等 地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本 社无关，敬请注意。
                 <w:br/>
                 8、行程服务项目特别约定及说明：
                 <w:br/>
                 A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待： 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
@@ -1588,51 +1510,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>