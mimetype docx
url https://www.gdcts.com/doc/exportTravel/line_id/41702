--- v0 (2026-06-17)
+++ v1 (2026-08-15)
@@ -723,51 +723,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 桂林北/西—广州南
                 <w:br/>
-                早餐后尽情享受酒店的环境。后前往参观【和瑞堂中医药养生文化推广中心】（参观不低于90分钟）。午餐享用【尧山泉水土鸡宴】（或安排汉唐餐厅）！后前往游览著名风景区【尧山风景区】（游览约90分钟，自费套票含景区往返索道），邂逅桂林古八景尧山风光，特别安排旅拍体验，叹千里江山图，赠送5寸荣誉证书照片。位于桂林市东郊，主峰海拔909.3米，相对高度760米，是桂林市最高的山峰。因周唐时在山上建有尧帝庙而得名。尧山以变幻莫测、绚丽多彩的四时景致闻名于世，被誉为欣赏桂林山水的最佳去处。可以看到巨大的天然卧佛，犹如释迦牟尼睡卧在莲蓬之上，这是迄今发现的最大的天然卧佛。乘索道由山下直达尧山之巅，极目远眺，峰海山涛，云水烟雨的桂林山水风光尽收眼底。后前往观赏桂林著名网红打卡点、摄影胜地—【穿山•塔山倒影】（或南溪山景区，根据送站时间安排），远观拍摄桂林老八景之一 “塔山清影”。幽山、奇洞、古塔、河湖、亭台楼榭、绿树花丛，互相呼应，交映成趣，真是四面青山皆入画。后统一乘坐动车返回（动车二等座，车程时间约3小时），结束愉快行程。
+                早餐后尽情享受酒店的环境，融入梦幻般的喀斯特山水。后前往游览著名风景区【尧山风景区】（游览约90分钟，自费套票含景区往返索道），邂逅桂林古八景尧山风光，特别安排旅拍体验，叹千里江山图，赠送5寸荣誉证书照片。位于桂林市东郊，主峰海拔909.3米，相对高度760米，是桂林市最高的山峰。因周唐时在山上建有尧帝庙而得名。尧山以变幻莫测、绚丽多彩的四时景致闻名于世，被誉为欣赏桂林山水的最佳去处。可以看到巨大的天然卧佛，犹如释迦牟尼睡卧在莲蓬之上，这是迄今发现的最大的天然卧佛。乘索道由山下直达尧山之巅，极目远眺，峰海山涛，云水烟雨的桂林山水风光尽收眼底。后游览AAAA级景区【桂花公社】（游览约60分钟），中国首家以桂花为主题的博览园，以一万二千年桂花种子为镇馆之宝，在这里通过视觉、嗅觉、触觉等感受桂花的无尽魅力。前往观赏桂林著名网红打卡点、摄影胜地—【穿山•塔山倒影】（或南溪山景区，根据送站时间安排），远观拍摄桂林老八景之一 “塔山清影”。幽山、奇洞、古塔、河湖、亭台楼榭、绿树花丛，互相呼应，交映成趣，真是四面青山皆入画。后统一乘坐动车返回（动车二等座，车程时间约3小时），结束愉快行程。
                 <w:br/>
                 交通：汽车/动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -853,51 +853,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：往返程动车二等票，报名时请提供身份证复印件。火车票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：桂林阳朔入住当地豪华酒店(每成人每晚一个床位，桂林阳朔属于当地三四线城市，整体酒店规模设施服务均不及广东)，入住双人标间。兴安参考酒店：漓江源度假酒店，如满房则安排科研中心酒店或兴安乐满地度假酒店同级；桂林参考酒店：桂林融创施柏阁酒店，满房则安排桂林大公馆、香格里拉或同级
                 <w:br/>
                 3、用餐：含2早3正(酒店房费含早餐)，正餐30元/人，1特色餐桂林米粉按当地实价约10元左右（小孩餐费减半，不用不退） 正餐10人一围、八菜一汤不含酒水；此为团队用餐，若游客放弃用餐，恕不另行退费，请游客人谅解。人数增减时，菜量相应增减，但维持餐标不变，不含酒水，整团少于5人退餐。餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：5-55座空调旅游车，按实际人数用车，保证一人一正座。
                 <w:br/>
                 5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
                 <w:br/>
                 6、门票：成人含景点第一道大门票（自费景点门票除外），不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。此行程为综合优惠包价产品，若持学生证、军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 7、小孩收费（优先按高度为标准，动车票可按年龄，报名时备注清楚）：
                 <w:br/>
                 婴儿：报价为2岁（含）内，只含当地车位费230元/人，其余均不含！
                 <w:br/>
                 小童：为2-6岁（不含）以下+1.2米（不含）以下，价格含早餐，正餐半价，车位，导服，不含门票半票及动车半票，6岁起需补半票（另外一成人最多只能带一免票儿童，超出也需报名补半票或自理车上自行补票），超高门票自理！
                 <w:br/>
                 中童：为6岁起到14岁（不含）+1.2（含）-1.5米（不含），报价含早餐，正餐半价，车位，导服，门票半价，动车半票！不足6岁可报名时告知不用出动车票退半票，满14岁起按大人票需补全票差价！
                 <w:br/>
-                8、购物点：全程安排1个购物店
+                8、购物点：全程不进购物店
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 【备注】（此线路3/4天会和醉美桂林3/4天、纯美桂林系列3/4天散客线路一起拼团，住宿及部份景区不同，敬请注意）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1399,51 +1399,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>