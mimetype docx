--- v0 (2026-06-16)
+++ v1 (2026-08-15)
@@ -577,51 +577,51 @@
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-潮汕-永定高北土楼-客都温泉&amp;浪漫萤火虫之夜
                 <w:br/>
                 广州南火车站乘高铁前往【潮汕】，抵达后导游接团前往永定【初溪土楼】（车程约2.5H，游览时间约2H），初溪土楼群坐落于福建省龙岩市永定区下洋镇初溪村，是世界文化遗产福建土楼核心组成部分、全国重点文物保护单位，也是永定土楼里原生态保留最完整、商业化程度极低的客家古村落。所有土楼命名统一嵌入“庆”字：集庆楼、庚庆楼、善庆楼、余庆楼、绳庆楼……寄托客家人人丁兴旺、阖家顺遂的美好祈愿，辨识度极高。代表土楼：集庆楼、善庆楼、圣庆楼，初溪土楼群，是电视剧《下南洋》的拍摄地，故事背景取自清末民初，土楼客家子弟下南洋，艰苦工作和创业的故事，是中国迁徙史诗三部曲之一。初溪土楼群由5座圆楼，31座方楼组成，其中“集庆楼”全楼建筑没用一枚铁钉，靠72道楼梯和厚度近2米的生土墙经历了数百年的风霜雨雪。
                 <w:br/>
                 晚餐品尝土楼家宴，后入住客都(国际)温泉酒店。
                 <w:br/>
-                稍作休息后，回到专属定制的山野星空营地，让我们奉上一份给孩子最棒的暑假礼物！DIY创意手作：【制作“萤火小夜灯”】，当夜幕完全降临时，带ta一起体验父母儿时的快乐，在那个他特别的仲夏夜，用营地准备好的材料，让孩子放下平板，去追真正的光，捕捉夏夜的小精灵，做一盏会呼吸的萤火小夜灯。一场沉浸式的自然探索与亲身实践，绝对是孩子们难得且宝贵的人生历程！结束活动后，可在营地里喝茶聊天看星星，品鉴闽南功夫茶。
+                稍作休息后，回到专属定制的山野星空营地，让我们奉上一份给孩子最棒的暑假礼物！DIY创意手作：【制作“萤火小夜灯”】，当夜幕完全降临时，带ta一起体验父母儿时的快乐，在那个他特别的仲夏夜，用营地准备好的材料，让孩子放下平板，去追真正的光，捕捉夏夜的小精灵，做一盏会呼吸的萤火小夜灯。一场沉浸式的自然探索与亲身实践，绝对是孩子们难得且宝贵的人生历程！结束活动后，可在营地里喝茶聊天看星星，品鉴闽南功夫茶。（备注：萤火虫每个瓶子免费捉5只，超过5只将按5元/只费用收取）
                 <w:br/>
                 晚上客都温泉活动推荐：自行前往【温泉区】体验温泉，温泉主题公园环境优美、格调高雅，设有60多个露天温泉泡池、数10种特色温泉；
                 <w:br/>
                 备注：温泉区和儿童泳池营业时间均为晚上：22:30分，请注意时间及注意安全。
                 <w:br/>
                 交通：动车/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：土楼家宴   </w:t>
@@ -1384,51 +1384,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>