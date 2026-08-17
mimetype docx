--- v0 (2026-06-08)
+++ v1 (2026-08-17)
@@ -724,82 +724,82 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 贵阳→黄果树（车程约2.5小时）→黔南酒店（车程约3.5小时）
                 <w:br/>
                 早餐后，前往国家 AAAAA——【黄果树风景名胜区】（不含景区环保车和保险60元/人，请现付导游）。
                 <w:br/>
                 黄果树风景名胜区由【天星桥景区】、【陡坡塘瀑布景区】和【黄果树大瀑布景区】组成。
                 <w:br/>
                 到达景区后乘坐景区环保车进入景区，参观亚洲第一大瀑布【黄果树大瀑布】（游览约2小时，不含景区大扶梯单程30元/人，往返50元/人，自愿消费，如需体验费用敬请自理）它高77.8米，宽101米，是瀑布群中最为壮观的瀑布。
                 <w:br/>
                 而后搭乘景区环保车前往【天星桥景区】（游览约1小时）这里的石、树、水的美妙结合，是水上石林变化而成的天然盆景景区。
                 <w:br/>
                 下午游览《西游记》拍摄地【陡坡塘瀑布】（游览约半小时）它位于黄果树瀑布上游1公里处，它是黄果树瀑布群中瀑顶最宽的瀑布。陡坡塘瀑布有一个特设的现象，每当洪水到来之前，瀑布都会发出轰隆的吼声，因此又叫吼瀑。
                 <w:br/>
                 贴心赠送：飞跃黄果树4D项目，可用更快通道进入黄果树，使用前，会有专人告知使用方法，赠送项目，不去不退费。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、黄果树扶梯往返50元/人，非必需消费，自愿选择（体力欠佳者可建议体验），涉水有风险，须注意安全；
+                1、黄果树扶梯往返50元/人，自愿选择（体力欠佳者可建议体验），涉水有风险，须注意安全；
                 <w:br/>
                 2、导游在不减少景点的情况下可以根据景区人流量具体情况调整行程的景点游览顺序。
                 <w:br/>
                 3、景区内游客较多，请拍照时勿走路。黄果树为天然大瀑布，会有水溅到景区道路上，请各位游客小心湿滑，以免摔倒。如乘坐环保车人较多请游客耐心等候， 以免发生碰撞摔倒、黄果树风景名胜区3个景点为套票，如放弃任何一个景点无门票费用可退。
                 <w:br/>
                 <w:br/>
                 关于黄果树水帘洞景点游览的通知：
                 <w:br/>
                 1、根据黄果树景区最新规定，水帘洞实行分时段实名预约制，需游客【自行实名】登录微信小程序“安旅通”平台，或现场扫码进行预约，任何第三方公司不得违规代预约。
                 <w:br/>
                 2、旅行社团队票仅包含景区首道大门票，且因旅游旺季购买渠道不同，均为入园前一天最终确认出票，再出票后游客才可进行【水帘洞分景点预约流程】，如您有前往水帘洞体验需要，在最终出票后才可自行预约，因为每天不同时段都有预约人数限制，所以存在无法抢约成功，从而无法前往该点参观的情况。如因水帘洞库存预约问题，造成无法参观，无任何费用退还，望您知晓了解。
                 <w:br/>
                 3、水帘洞道路狭窄，预约名额有限，旅行社只能保证首道大门票，因黄果树景区整体人流量较大，且水帘洞潮湿路滑通行道路狭窄，存在磕碰摔伤的几率，即便预约成功也需超长时间排队等待，我们建议放弃该小点的参观体验；
                 <w:br/>
                 <w:br/>
                 不可抗力因素：如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没；如大瀑布水帘洞或陡坡塘护栏桥区域 发布关闭通知，导致无法游览，取消该段游览行程，景区套票无退费，敬请谅解。
                 <w:br/>
                 <w:br/>
                 游览完毕行车时间约3-4小时左右，入住黔南，后休息或自由活动。
                 <w:br/>
                 今晚入住酒店参考如下：
                 <w:br/>
                 网评3钻版（黔南地区酒店参考）：都匀西苑锦润酒店/都匀IU酒店/都匀官邸酒店/都匀汉庭酒店/荔波九州酒店/荔波荔美达酒店/乐华/乐成/独山富日花园或不低于以上标准网评3钻酒店。
                 <w:br/>
                 网评4钻版（黔南地区酒店参考）：都匀毛尖度假/山水花园/都匀伯爵/荔波三力酒店/青瑶/喜事欢朋/独山逸林或不低于以上标准网评4钻酒店。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：黄果树风景区、赠送飞跃黄果树观影体验
                 <w:br/>
-                自费项：黄果树电瓶车50+保险10元/人必须乘坐，请现付导游；不含景区大扶梯单程30元/人，往返50元/人，自愿消费原则。
+                自费项：不含黄果树电瓶车50+保险10元/人，请现付导游代买或现场自行购买；不含景区大扶梯单程30元/人，往返50元/人，自愿消费原则。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：花开富贵宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -835,82 +835,82 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 酒店—荔波小七孔（车程约1.5小时）-西江（车程约3小时）
                 <w:br/>
                 早餐后，乘车约1小时左右，前往世界自然遗产——荔波【小七孔景区】（不含电瓶车及保险50元/人，清现付导游；不含鸳鸯湖游船费30元/人，自愿消费，费用敬请自理），景区全长7千米，因响水河上横跨着一座青石砌成的七孔拱桥，“小七孔风景区”因此得名。主要有小七孔古桥、拉雅瀑布、68级跌水瀑布、石上森林、水上森林、卧龙潭、鸳鸯湖等21个景点。
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、鸳鸯湖划船船票30元/人，非必需消费，自愿选择，涉水有风险，须注意安全；
+                1、鸳鸯湖划船船票30元/人，自愿选择，涉水有风险，须注意安全；
                 <w:br/>
                 2、小七孔景区内，路面湿滑，请着防滑鞋小心行走，注意安全；
                 <w:br/>
                 3、景区外街边均为个体商户店铺，非旅行社安排，请谨慎购买；
                 <w:br/>
                 4、不可抗力因素：
                 <w:br/>
                 如遇雨季暴雨景区涨水等不可抗力因素，景区内部分区域被淹没，如小七孔景区发布闭园通知，导致无法游览，取消小七孔游览行程，改为游览都匀绿博园景区或秦汉影视城景区，费用不退不补，敬请谅解。
                 <w:br/>
                 <w:br/>
                 游览完毕后前往游览黔东南苗族之乡，乘车约3小时左右—【西江千户苗寨】（不含电瓶车20元/人，不含保险10元/人，清现付导游），全国最大的苗族村寨, 千户苗寨四面环山，重峦叠嶂，梯田依山顺势直连云天，白水河穿寨而过，将西江苗寨一分为二。寨内吊脚楼层层叠叠顺山势而建，又连绵成片，房前屋后有翠竹点缀。誉有 “苗族露天博物馆”之称。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、西江住宿大多以木质结构的民宿客栈为主，为苗家原来的老房子改建而成，条件无法与城市酒店相比。主要以观景采风、体验为主，请您对于西江住宿抱有合理的心理预期，清勿期望过高。
                 <w:br/>
                 2、苗寨景区里面大多是石板路以及台阶，且只能乘坐内部观光车，走路较多。建议提前分装好行李，轻装简行，不重要的行李物品可以放大巴车师傅车上。
                 <w:br/>
                 3、赠送项目：在西江千户苗寨，可体验打糍粑劳动及旅拍抵扣券，使用前，会有专人对接告知方法，赠送项目，不去不退费。
                 <w:br/>
                 晚餐后入住酒店休息或自由活动。
                 <w:br/>
                 <w:br/>
                 西江特色客栈参考：黔庄/清风雅居/西江水岸/蝴蝶谷/山水谈/云亭依山/听涛轩 /西江依山伴水/蓝靛阁/弄花小院/璞宿山堂 /西江河畔/月影酒店/西江依山伴水/弄花小院或不低于以上标准客栈
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：荔波小七孔、西江千户苗寨
                 <w:br/>
-                自费项：荔波小七孔不含景区内保险及必乘环保车50元/人+西江千户苗寨景区必乘4段电瓶车+保险30元/人，请现付导游；不含鸳鸯湖划船船票30元/人，自愿消费
+                自费项：荔波小七孔不含景区内保险及环保车50元/人+西江千户苗寨景区4段电瓶车+保险30元/人，请现付导游代买或现场自行购买；不含鸳鸯湖划船船票30元/人，自愿消费
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：荔波簸箕宴     晚餐：高山流水长桌宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -942,79 +942,75 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 西江--镇远古镇（车程约2.5小时）
                 <w:br/>
-                早餐后，早餐后乘车约1h左右，前往——【原始苗寨】，它由我们根据人流量精选安排，不像那些出名的苗寨那样人满为患，反而能体会到更多的原始风情。
-[...1 lines deleted...]
-                后乘车约2h左右，前往——【镇远古城】（不含环保车往返20元/人，清现付导游），位于黔东南苗族侗族自治州镇远县㵲阳河畔，是一座距今 2280 多年的千年古城，素有 “滇黔锁钥”“入黔咽喉” 之称，2020 年获评国家 5A 级旅游景区镇远县人民政府。㵲阳河以 “S” 形穿城而过，北岸为旧府城，南岸为旧卫城，远观酷似天然太极图，因此也被称作“太极古镇”。古城面积约 3.1 平方公里，完好保存明清 “九街十三巷” 肌理，是中国山地贴崖建筑文化博物馆。
+                早餐后，乘车约2h左右，前往——【镇远古城】（不含环保车往返20元/人，清现付导游），位于黔东南苗族侗族自治州镇远县㵲阳河畔，是一座距今 2280 多年的千年古城，素有 “滇黔锁钥”“入黔咽喉” 之称，2020 年获评国家 5A 级旅游景区镇远县人民政府。㵲阳河以 “S” 形穿城而过，北岸为旧府城，南岸为旧卫城，远观酷似天然太极图，因此也被称作“太极古镇”。古城面积约 3.1 平方公里，完好保存明清 “九街十三巷” 肌理，是中国山地贴崖建筑文化博物馆。
                 <w:br/>
                 镇远古城美食攻略：镇远因“太极古城”而闻名，最著名的当属500年历史的“道菜”。相传，最初由贵州镇远县青龙洞中的道士所创，故称“道菜”。镇远是贵州东部的水陆码头和交通要道，又是许多商品的集散地。随着客商往来，陈年道菜的美名也享誉四方。到了清代，曾为进奉皇室的贡品。还有豆花烤鱼、豆腐脑、冰甜酒等。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、镇远街边小酒吧较多，建议适度饮酒，注意人身安全。
                 <w:br/>
                 2、贵州地处云贵高原地区，山路较多，请穿轻便、柔软休闲鞋子，素有天无三日晴之说，天气多雨，请自备晴雨伞，景区经常有雨雾天气、及冬天雪地路滑，请注意踩稳，行走不宜过快，小心慢行。
                 <w:br/>
                 <w:br/>
                 游览结束后，乘车约2小时，前往酒店，入住酒店后休息或自由活动。
                 <w:br/>
                 铜仁酒店参考如下：
                 <w:br/>
                 网评3钻版（铜仁酒店参考）：御都/木杉河/万山红/波西塔西/江口贵居登峰/ 梵净山国际或不低于以上标准网评3钻酒店/民宿
                 <w:br/>
                 网评4钻版（铜仁酒店参考）：美高酒店/温州梵润/ 楚溪大酒店/ 铂晶/江口锦江都城/江口星玥民宿或不低于以上标准网评4钻酒店/民宿
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：原始苗寨、镇远古镇
-[...3 lines deleted...]
-                自费项：镇远古镇摆渡车20元/人，请现付导游 ；
+                景点：西江二上观景台、镇远古镇
+                <w:br/>
+                自费项：镇远古镇摆渡车20元/人，请现付导游代买或现场自行购买 ；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：苗家盛宴     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1082,51 +1078,51 @@
                 关于梵净山旅游区红云金顶实行免费预约游览的通知：
                 <w:br/>
                 1、自2023年6月11日起，梵净山旅游区红云金顶实行免费预约游览制（现场预约制），如需游览红云金顶景点，请您提前在景区现场扫码预约，系统将按预约时间先后自动分配号码，根据现场提示等待叫号，依次游览，排号仅限当日有效，过号作废请重新预约。 请各位游客朋友合理安排行程，做到“无预约，不登顶”，严格按照预约号数及现场工作人员提示游览，文明旅游，感谢广大游客朋友的理解与配合！
                 <w:br/>
                 2、梵净山旅游区严格按照预约时间分时段入园，错峰游览（如在景区遇到排队等候现象，或者等候时间过长，请敬请谅解，感谢理解与配合！）
                 <w:br/>
                 3、重要提示：
                 <w:br/>
                 根据梵净山购票要求，每个身份证三个月内只能在线上购票一次，如三个月内二次进入梵净山，且第一次已经在线上购票，则第二次购票只能到景区现场购买，如果现场没有买到票，则退还门票费用，不再做经济补偿。
                 <w:br/>
                 备注：梵净山是武陵山脉主峰，海拔较高。一年四季峰顶气候和山下有较大差异，如因有暴雨、降雪、凝冻、大风等不可抗力因素导致景区临时性关闭，费用无增减，敬请知悉！！
                 <w:br/>
                 <w:br/>
                 游览结束后，乘车约4小时左右，前往贵阳，入住酒店后自由活动。 
                 <w:br/>
                 贵阳酒店参考如下：
                 <w:br/>
                 网评3钻版贵阳参考：艺术酒店/伯纳德世纪金源店/昊丽酒店会展店/昊丽酒店师大店/云上漫居/柏曼/溪熙里 /柏丽艾尚或不低于以上标准网评3钻酒店；
                 <w:br/>
                 网评4钻版贵阳参考：汇融国际/溪山里酒店/锦江都城酒店/希顿酒店/观山湖美仑/小喜居酒店/誉住酒店/乐槿/智选假日酒店/贵怡尚品酒店/综保嘉悦/空港或不低于以上标准网评4钻酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：梵净山
                 <w:br/>
-                自费项：不含景区保险10元/人、环保车48元/人、索道140元/人，请现付导游
+                自费项：不含景区保险10元/人、环保车48元/人、索道140元/人，请现付导游代买或现场自行购买
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1197,51 +1193,51 @@
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、以上行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 2、为保证行程顺利，返程高铁建议安排14点后车次。本社统一14:00后送站【行程外须提前/推迟走的请自行打车，费用自理；需要我社单独送的客人具体咨询旅行社】。(最后一天天河潭不去费用不退)。
                 <w:br/>
                 3、因铁路局或天气的原因，动车/火车/轮渡船延误或取消班次导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 4、涉及部分景区免票、半票政策团款已直接减扣，请知悉。
                 <w:br/>
                 5、行程不包含游客自由活动期间一切交通费用及另行送站费用，如需地接公司安排需游客报名时额外支付或自理。
                 <w:br/>
                 6、贵州景区/餐厅周边均设有个体商户商铺，非我司安排的购物店，请谨慎消费；
                 <w:br/>
                 7、游客必读：在旅游期间，游客应配合导游工作，如游客发生任何问题，第一时间向我社导游反映，由导游协助客人协调解决。若客人接受了协调处理结果，视为客人同意按旅游约定履行自己的义务。若第一时间没向我社导游反应，事后再反应或否认旅游约定的，我社概不接受。
                 <w:br/>
                 8、如路上因为交通事故、堵车等不可抗拒因素造成大交通延误，我社不承担任何责任。
                 <w:br/>
                 交通：旅游车+动车
                 <w:br/>
                 景点：天河潭
                 <w:br/>
                 购物点：天河潭景区店，消费自愿原则
                 <w:br/>
-                自费项：天河潭电瓶车30元/人，请现付导游；园区其他项目费用均不含
+                自费项：天河潭电瓶车30元/人，请现付导游代买或现场自行购买；园区其他项目费用均不含
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1317,69 +1313,69 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州南-贵阳北/贵阳东往返动车票二等座；
                 <w:br/>
                 由于动车存在不稳定因素，我社在确保不影响游客在当地行程游玩标准质量的情况下，同一团种出发的游客可能采用不同时间段的动车往返。根据火车票实名制的有关规定，请游客携带有效的身份证件原件出游。旅行社按团体出票，由铁路票务系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
                 <w:br/>
                 2、住宿：4晚当地高档/豪华标准建设双人间（两大标准2选1）+1晚入住西江特色客栈（参考酒店请看详细行程描述）；不提供自然单间，出现单男单女，请补单房差；贵州大多数酒店均无加床或三人房；
                 <w:br/>
                 如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
                 3、用餐：含5早4正餐，早餐为酒店包含（不含床位请自理早餐），正餐均为特色餐，餐标30元/人/餐。人数增减时，菜量相应增减，但保证餐标不变；温馨提示：团队用餐，如不用，费用不退。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
-                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨，天河潭、梵净山）；不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。不包含景区内必乘交通车保险388元/人，请现付导游；
+                4、门票：成人包含以上行程内所列景点首道大门票（黄果树，小七孔，西江苗寨，天河潭、梵净山）；不含景点小门票，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。不包含景区内交通车保险388元/人，请现付导游；
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
                 5、用车：2+1陆地头等舱旅游车（24人团）（如客人因自身原因造成景区未去，车费概不退），保证每人一正座；如8人以下（含8人）根据人数匹配车型，安排司机兼向导服务。
                 <w:br/>
                 6、导游：当地普通话导游服务，费用已含导游服务费；（8人（含）以下安排司机兼向导服务，非导游）。不派全陪领队
                 <w:br/>
                 7、儿童（2-14岁且1.2米以下）：包含半票动车费、含车位、正餐半餐、导游服务费，不含床、不含超高门票、不含酒店超高早餐；儿童如产生门票、酒店早餐、景区小交通请自理。
                 <w:br/>
                 儿童动车费用退补标准：根据铁路部门的相关规定
                 <w:br/>
                 6岁以下儿童如不占座，我司将在儿童价基础上退动车费370/人；
                 <w:br/>
                 6周岁-14岁儿童半价票，不产生退补费用
                 <w:br/>
                 备注：报名时请将儿童准确年龄告知我司，我司根据儿童年龄判断动车费用的退补，如果车上临时补票是没有座位的。
                 <w:br/>
-                8、购物点：全程参观2个购物店；
+                8、购物点：全程参观1个购物店；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 9、退费标准：以上景点门票均为旅行社综合性和优惠套票政策报价；凡持有效优惠证件及享受全免优惠政策游客均按以下标准退费：
                 <w:br/>
                 由于自身原因放弃景点参观费用不退；赠送景点和景交无任何退费；
                 <w:br/>
                 注：旅行社购买需凭游客身份证实名登记，请配合导游出示身份证;区域性优惠政策及特殊证件不予退费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1401,51 +1397,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；贵州区域酒店无加床或三人房
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州南站接送，南站集中，南站散团。
                 <w:br/>
-                6、不包含景区内必乘交通车388元/人，请现付导游（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；天河潭电瓶车30元/人，梵净山保险+环保车+索道：198元/人；镇远古镇电瓶车：20元/人）；
+                6、不包含景区内产生交通车/保险等费用388元/人，请现付导游代买或现场自行购买：（黄果树电瓶车及保险60元/人；西江电瓶车及保险30元/人（4次电瓶车）；小七孔环保车以及保险50元/人；天河潭电瓶车30元/人，梵净山保险+环保车+索道：198元/人；镇远古镇电瓶车：20元/人）；
                 <w:br/>
                 自愿选择消费项目参考：黄果树大扶梯往返50元/人，小七孔游船费30元/人，如有消费请自理。
                 <w:br/>
                 7、儿童超高门票/景区交通费用均不含，超高自理；超高1.2米（梵净山1.1米以上）及以上景区内必需产生消费保险、环保车等；
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -1550,121 +1546,50 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">原始苗寨，消费自愿原则</w:t>
-[...69 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve">朱砂店（天河潭）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">朱砂、酒等，消费自愿原则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1814,69 +1739,69 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西江/荔波小七孔/黄果树/天河潭/梵净山必乘交通车、保险费用</w:t>
+              <w:t xml:space="preserve">西江/荔波小七孔/黄果树/天河潭/梵净山需乘交通车、保险费用</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                景区内必需产生消费保险、环保车等：388元/人，请现付导游；费用明细如下：
+                景区内产生消费保险、环保车等：388元/人，请现付导游代买或现场自行购买；费用明细如下：
                 <w:br/>
                 荔波小七孔景区保险+环保车：50元/人；
                 <w:br/>
                 西江千户苗寨景区保险+电环保车：30元/人；
                 <w:br/>
                 黄果树景区保险+环保车：60元/人；
                 <w:br/>
                 镇远古镇电瓶车：20元/人；
                 <w:br/>
                 梵净山保险+环保车+索道：198元/人；
                 <w:br/>
                 天河潭电瓶车：30元/人；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
@@ -1899,51 +1824,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">¥(人民币) 388.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区其他非必乘项目，游船/电梯等，选择性消费</w:t>
+              <w:t xml:space="preserve">景区其他娱乐项目，如游船/电梯等，选择性消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 荔波小七孔不含鸳鸯湖划船船票30元/人，选择性消费
                 <w:br/>
                 黄果树大瀑布往返扶梯50元/人，选择性消费
                 <w:br/>
                 天河潭园区项目，费用参考景区挂牌价，选择性消费
               </w:t>
             </w:r>
           </w:p>
@@ -2255,51 +2180,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>