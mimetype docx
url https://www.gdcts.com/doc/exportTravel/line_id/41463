--- v1 (2026-07-27)
+++ v2 (2026-09-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【巴厘岛】五星巴厘岛追海豚 6天5晚 | 广州CZ往返 | 吉普车登火山 | 罗威纳追海豚 | 水神庙 | 金巴兰沙滩行程单</w:t>
+        <w:t xml:space="preserve">【巴厘岛】五星巴厘岛追海豚 6天5晚 | 广州CZ往返 | 吉普车登火山 | 罗威纳追海豚 | 水神庙 | 金巴兰沙滩 | 10人起派领队行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -653,54 +653,54 @@
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 AlasHarum梯田俱乐部 - 京打马尼火山 - 前往罗威纳
                 <w:br/>
                 【Alas harum秋千俱乐部+空中鸟巢+玻璃栈道+摇晃木桥+俯瞰德格拉朗梯田】可体验空中鸟巢、玻璃栈道、摇晃木桥等特色项目，同时俯瞰德格拉朗梯田全景。德格拉朗梯田是巴厘岛最具代表性的梯田景观，层层叠叠的稻田与椰树、村落相映成趣，充满田园风情。
                 <w:br/>
                 <w:br/>
-                前往打卡【京打马尼火山】乘坐酷炫的吉普车登上火山，近距离感受火山的雄伟壮观。京打马尼火山是巴厘岛的活火山之一，周边环绕着火山湖，景色震撼。在罗威纳海景餐厅享用晚餐，一边品尝美食，一边欣赏海景。
-[...2 lines deleted...]
-                随后乘车前往罗威纳，入住罗威纳酒店。
+                前往打卡【京打马尼火山】乘坐酷炫的吉普车登上火山，近距离感受火山的雄伟壮观。京打马尼火山是巴厘岛的活火山之一，周边环绕着火山湖，景色震撼。
+                <w:br/>
+                <w:br/>
+                随后乘车前往罗威纳，入住罗威纳酒店。在罗威纳海景餐厅享用晚餐，一边品尝美食，一边欣赏海景。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助     午餐：火山观景自助餐     晚餐：罗威纳海景餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1850,59 +1850,63 @@
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、以上行程和航班时刻均为大家参考，一切都以出团通知书为准！因客人的护照、签证或其他私人问题以及有关 边检、海关等政府行为，而导致客人不能如期出境或不能出境；非旅行社过失的，我司概不负任何责任及作任 何赔偿。如因客人护照上有不良记录，包括假签证和借证过境等，如被边检拒绝出境，团费不作任何退款。
                 <w:br/>
                 <w:br/>
                 二、参考酒店
                 <w:br/>
                 1晚巴厘岛五钻酒店或同级：
                 <w:br/>
                 巴厘岛温德姆塔曼萨里吉瓦度假村(Wyndham Tamansari Jivva Resort Bali)
                 <w:br/>
                 金巴兰斯普林希尔皇家郁金香度假村(Royal Tulip SpringHill Resort Jimbaran) 
                 <w:br/>
                 沃克酒店及套房(Vouk Hotel and Suites)
                 <w:br/>
-                库塔梦想阿文图斯酒店(Dream of Aventus Hotel Kuta) 
+                库塔梦想阿文图斯酒店(Dream of Aventus Hotel Kuta) 或同级
                 <w:br/>
                 1晚罗威纳海边酒店或同级 ：
                 <w:br/>
                 洛维纳天堂精品度假村(Lovina Haven Boutique Resort)
                 <w:br/>
-                罗维纳海滩俱乐部和度假村(Lovina Beach Club &amp; Resort)或同级
-[...1 lines deleted...]
-                3晚泳池别墅或同级：
+                罗维纳海滩俱乐部和度假村(Lovina Beach Club &amp; Resort)
+                <w:br/>
+                新苏纳里罗威那海滩度假村(New Sunari Lovina Beach Resort)
+                <w:br/>
+                巴纳普里萨龙海滩别墅（Puri Saron Hotel Baruna Beach Cottages）或同级
+                <w:br/>
+                3晚泳池别墅或同级：（别墅都是大床房，请知悉）
                 <w:br/>
                 郁金香独栋别墅或同级别墅
                 <w:br/>
                 <w:br/>
                 声明 ： 以上酒店是我们精心挑选的适合中国人旅行的酒店 ，所有团全部入住以上酒店其中之一 ，若届时酒店满房 ，将按照同等级酒店调房 ！请务必收客之前给客人介绍。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
@@ -1948,51 +1952,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>