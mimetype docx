--- v0 (2026-06-05)
+++ v1 (2026-08-14)
@@ -720,82 +720,82 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 郑州-老君山（车程约3.5小时）-洛邑古城（车程约2.5小时）
                 <w:br/>
                 今日安排： 和老君山的云顶仙宫来一场邂逅吧！
                 <w:br/>
-                早餐后，参观国家AAAAA景区、世界地质公园【老君山】（参观约4-6小时，老君山中灵大素道或者云景大索道《 两个索道交替运行》130元/人未含，必须消费），车赴洛阳栾川（车程约 4 小时），中午抵达后乘坐中灵索道开始登山。 抵达中天门之后登518级生财道或是乘坐峰林索道（80元人不含，游客根据自己的身体情况自由选择），之后参观老君庙、南天门、玉皇顶、悬崖 栈道、北国石林、主峰马鬃岭、高空玻璃观景台、舍身崖、十里画屏，老君山金鼎等。观十里画屏之云海奇峰，赏老 君金顶之无双圣境.
+                早餐后，参观国家AAAAA景区、世界地质公园【老君山】（参观约4-6小时，老君山中灵大素道或者云景大索道《 两个索道交替运行》130元/人未含，现付自理），车赴洛阳栾川（车程约 4 小时），中午抵达后乘坐中灵索道开始登山。 抵达中天门之后登518级生财道或是乘坐峰林索道（80元人不含，游客根据自己的身体情况自由选择），之后参观老君庙、南天门、玉皇顶、悬崖 栈道、北国石林、主峰马鬃岭、高空玻璃观景台、舍身崖、十里画屏，老君山金鼎等。观十里画屏之云海奇峰，赏老 君金顶之无双圣境.
                 <w:br/>
                 <w:br/>
                 古邑灯火，梦回神都《洛邑古城》
                 <w:br/>
                 参观洛阳著名网红打卡地标【洛邑古城】，洛邑古城将科技创新与传统文化相结合，着力打造非遗活态传承基地，引入200余项非物质文化遗产项目。同时，这里还有丰富多彩的活动，如文峰祈福《国风华颂》表演等
                 <w:br/>
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 ①老君山景区参观期间，大部分台阶、切记观景不走路、走路不观景；
                 <w:br/>
                 ②老君山是秦岭余脉八百里伏牛山脉、网红打卡地；
                 <w:br/>
-                ③中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含）
+                ③中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含，现付自理）
                 <w:br/>
                 ④峰林小索道往返80元人，游客根据自己的身体情况自由选择；
                 <w:br/>
                 ⑤洛邑古城，属于小吃街类型，有很多售卖小吃的场所，可自由自费品尝美食；属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。（因市中心交通特殊性，司机根据情况就近停车。）
                 <w:br/>
                 <w:br/>
                 住宿版本对应参考酒店：
                 <w:br/>
                 网评3钻版洛阳酒店参考：丽呈睿轩火车站店/仟云栖/崇澜/蓝水湾/白玉兰/中州雅致/维也纳/麒御酒店/品睿牡丹广场店/丽朵/云居印象/凯里亚德/美七智能 如家华驿精选/汇丰/ 蓝途 /中州国际/伊水源酒店/洛阳偃师区美熙酒店/洛阳汀选酒店 /仟墨艺术酒店/迪尼斯花园酒店/颐和酒店高铁龙门站/格美酒店/喆啡酒店/云居酒店/丽朵/新青年国际酒店/申泰或不低于以上标准酒店
                 <w:br/>
                 网评4钻版洛阳酒店参考：太学府/千那千寻/曼景酒店/润华君悦（牡丹广场店）/丽呈睿轩酒店（王城公园店）或同级/枫叶智选酒店/吾朵丽呈（王府井店）/古都御景（隋唐应天门店）/滨河智选假日酒店/开元智选假日/颐君酒店（八里堂地铁站店）/美豪丽致（龙门高铁店）银安美谷/ 怡程（洛阳龙门站大学城店）或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
                 景点：老君山、洛邑古城
                 <w:br/>
-                自费项：老君山中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含，现付导游或自理，必须消费）；峰林小索道往返80元人，游客根据自己的身体情况自由选择；
+                自费项：老君山中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含，现付导游或自理）；峰林小索道往返80元人，游客根据自己的身体情况自由选择；
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -909,51 +909,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">登封或郑州参考（3钻版）：登封星图/中梁/仟那美宿/如家商旅酒店/兰欧/柏曼/丽枫/星程/郑州迈高德酒店/郑州锦江之星品尚酒店等或不低于以上标准网评3钻酒店；网评四钻版酒店参考行程苗寨</w:t>
+              <w:t xml:space="preserve">郑州或登封酒店参考（3钻版）：郑州迈高德酒店/郑州锦江之星品尚酒店/海天假日/锦海酒店/润禧悦居/漫星酒店/郑州星宿/登封星图/中梁/仟那美宿/如家商旅酒店等或不低于以上标准网评3钻酒店；网评四钻版酒店参考行程描述</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1282,57 +1282,57 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州机场接送，机场集中，机场散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 9、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
-                景交：（以下景交非必须，可根据自身情况，自愿选择）
+                景交：（以下景交可根据自身情况，自愿选择）
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
-                老君山一索130元/人（必乘，请现场自理）、老君山二索80（自愿选择）、电梯40元/人（自愿选择）
+                老君山一索130元/人（需乘坐，请现场自理）、老君山二索80（自愿选择）、电梯40元/人（自愿选择）
                 <w:br/>
                 以上均为景区里的小交通费用，不属于自费项目，客人知悉。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1433,68 +1433,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">老君山必乘索道，费用现场自理</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">老君山中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含，现付导游或自理，必须消费）；</w:t>
+              <w:t xml:space="preserve">老君山中灵大素道或者云景大索道，费用现场自理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">老君山中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含，现付导游或自理）；</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1880,51 +1880,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-06</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>