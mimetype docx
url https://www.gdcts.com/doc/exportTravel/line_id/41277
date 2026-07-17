--- v0 (2026-05-27)
+++ v1 (2026-07-17)
@@ -2585,51 +2585,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
                 7.单人房附加费：11500元/人全程
                 <w:br/>
                 8.12岁以下小童不占床减3000元/人全程
                 <w:br/>
-                9.如需联运，联运费用 ：500元/人（可申请联运城市请单独咨询）
+                9.如需联运，联运费用 ：1200元/人（可申请联运城市请单独咨询）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -3223,51 +3223,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到20000元/人订金为准，并需至少于出发前30天付清尾款；
+                1.参团以到20000元/人订金为准；
                 <w:br/>
                 2.行程开始前 29 日至 15 日，按旅游费用总额的 5%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 3.行程开始前 14 日至 7 日，按旅游费用总额的 20%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 4.行程开始前 6 日至 4 日，按旅游费用总额的 50%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 5.行程开始前 3 日至 1 日，按旅游费用总额的 60%； 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 6.行程开始当日，按旅游费用总额的 70%。 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等）  
                 <w:br/>
                 7.如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
                 <w:br/>
                 ★      以上损失明晰为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -3617,51 +3617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-28</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>