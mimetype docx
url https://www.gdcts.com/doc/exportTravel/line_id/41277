--- v1 (2026-07-17)
+++ v2 (2026-09-09)
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260908N5UW</w:t>
+              <w:t xml:space="preserve">AA20261015N5UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -2521,51 +2521,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.深圳往返国际机票经济舱，含税
                 <w:br/>
                 2.南非电子签，博茨瓦纳落地签、津巴布韦落地签签证费用、纳米比亚电子签证费
                 <w:br/>
                 3.行程所示酒店标准，双人标准间（单人随机安排与其他同性客人拼住，如有特殊要求请补齐房差）
                 <w:br/>
                 4.酒店内西式自助早餐，当地西式餐或中式餐（中式餐：八菜一汤，10-12 人一桌，如人数减少，则会根据实际人数做适当调整）；(用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退)
                 <w:br/>
                 5.行程所列景点首道门票
                 <w:br/>
                 6.境外全程中文陪同服务； 
                 <w:br/>
                 7.境外旅游巴士（每人 1 正座）及外籍司机（根据团队人数，例：通常为 10 人 12－14 座车，如遇突发情况我社可能调整，但保证每人一正座，希望您谅解。）；
                 <w:br/>
-                8.全程司导领服务费人民币1500/人.
+                8.全程司导领服务费人民币4000/人.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2585,51 +2585,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
                 <w:br/>
                 2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
                 7.单人房附加费：11500元/人全程
                 <w:br/>
                 8.12岁以下小童不占床减3000元/人全程
                 <w:br/>
-                9.如需联运，联运费用 ：1200元/人（可申请联运城市请单独咨询）
+                9.如需联运，联运费用 ：500元/人（可申请联运城市请单独咨询）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -3617,51 +3617,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>