--- v0 (2026-06-22)
+++ v1 (2026-09-05)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">非洲之心・南部非洲四国传奇之旅 | 南非 | 津巴布韦 | 赞比亚 | 博茨瓦纳12天 N4（SZX-CA）行程单</w:t>
+        <w:t xml:space="preserve">穿越非洲之心・南部非洲五国深度狂野之旅 | 南非 | 津巴布韦 | 赞比亚 | 博茨瓦纳 | 纳米比亚19天 DP4（SZX-CA）行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">N4-南非(太阳城)、津巴布韦、赞比亚、博茨瓦纳（乔贝）12天</w:t>
+        <w:t xml:space="preserve">DP4 - 穿越非洲之心・南部非洲五国深度狂野之旅</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">AA20260913N4UW</w:t>
+              <w:t xml:space="preserve">AA20261028DP4UW</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -182,96 +182,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">赞比亚-津巴布韦-南非-博茨瓦纳</w:t>
+              <w:t xml:space="preserve">赞比亚-津巴布韦-南非-纳米比亚-博茨瓦纳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">12</w:t>
+              <w:t xml:space="preserve">19</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -357,153 +357,167 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                CA867  00:10  07:40  SZX/JNB
-[...1 lines deleted...]
-                CA868  10:10  05:25  JNB/SZX
+                CA867  00:50  07:30  SZX/JNB
+                <w:br/>
+                CA868  10:10  04:55  JNB/SZX
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                非洲之心・南部非洲四国传奇
-[...52 lines deleted...]
-                        越野 safari+游船safari乔贝国家公园，小众秘境，在野性草原旁邂逅清新园林风光，解锁非洲难得的静谧与雅致
+                穿越非洲之心・19 天五国深度狂野之旅
+                <w:br/>
+                南非、津巴布韦、赞比亚、博茨瓦纳、纳米比亚
+                <w:br/>
+                <w:br/>
+                产品经理推荐：
+                <w:br/>
+                优选航空| 中国国际航空公司，深圳直飞约翰内斯堡，可搭配全国联运
+                <w:br/>
+                增加约翰内斯堡－瀑布城、温得和克－开普敦、乔贝—马翁
+                <w:br/>
+                开普敦－约翰内斯堡，四段内陆航班减少长时间坐车疲劳
+                <w:br/>
+                甄选酒店| 10晚网评4钻酒店+1晚太阳城内4钻酒店+1晚乔贝特色Safari营地酒店
+                <w:br/>
+                          2晚马翁小镇营地酒店+1晚杭济特色小屋+1晚苏丝斯黎地区沙漠特色营地
+                <w:br/>
+                双视角游览维多利亚瀑布
+                <w:br/>
+                维多利亚瀑布：世界自然遗产，横跨两国边境的瀑布群，双国视角解锁瀑布磅礴气势
+                <w:br/>
+                赞比西河游船：泛舟界河之上，沿河观赏原生沿岸风貌，静赏非洲原野落日余晖
+                <w:br/>
+                维多利亚大桥打卡：俯瞰峡谷与瀑布全景，观赏户外极限运动体验场景
+                <w:br/>
+                博茨瓦纳湿地Safari双体验
+                <w:br/>
+                乔贝国家公园：越野车陆上Safari+乔贝河快艇水上Safari双重体验
+                <w:br/>
+                奥卡万戈三角洲：世界知名内陆湿地、世界自然遗产，非洲优质 Safari 目的地
+                <w:br/>
+                纳米比亚经典风景线
+                <w:br/>
+                苏丝斯黎红沙漠：全球知名古老沙漠、红色沙丘（45 号沙丘）、死亡谷奇景
+                <w:br/>
+                三明治湾：全球罕见倒沙入海奇景，沙漠与大西洋零距离碰撞 
+                <w:br/>
+                鲸湾潟湖 + 粉红盐湖：火烈鸟观赏地、特色盐湖景观
+                <w:br/>
+                探访辛巴红泥人部落，保留 500 年前原始生活方式 
+                <w:br/>
+                走进布须曼人村落，体验钻木取火、传统狩猎、歌舞
+                <w:br/>
+                南非开普半岛完整打卡
+                <w:br/>
+                桌山：360°旋转缆车登顶，俯瞰开普敦城市与海湾交织美景
+                <w:br/>
+                海豹岛：乘船出海，海上围观成群海豹自在嬉戏，感受大西洋野趣
+                <w:br/>
+                企鹅滩：近距离邂逅非洲黑脚企鹅，感受海岸生灵的萌趣日常
+                <w:br/>
+                好望角：探访两洋交汇自然胜地，追寻航海历史印记（含单程缆车）
+                <w:br/>
+                先民纪念馆：回溯南非地域发展与族群迁徙，读懂当地厚重人文过往
+                <w:br/>
+                LESEDI民俗文化村：沉浸式体验南非多部族生活风貌，感受多元本土文化
+                <w:br/>
+                克斯腾伯斯国家植物园：探访南非知名植物园，一览本土特色植物生态
+                <w:br/>
+                特色主题餐食，体验当地风味
+                <w:br/>
+                BOMA特色歌舞餐：品尝本土特色烤肉料理，同步欣赏民俗演艺，美食与文化体验兼得
+                <w:br/>
+                Baines景观餐厅：坐拥赞比西河河畔视野，一边欣赏河景一边享用风味餐食 
+                <w:br/>
+                多重特色定制餐食：体验Truth Coffee特色咖啡、鸵鸟肉、鲍片、中式龙虾餐；
+                <w:br/>
+                南非酒庄品鉴；享用民俗村特色午餐，搭配民族舞蹈表演，丰富旅途饮食感官体验。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -624,50 +638,61 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全国各地/深圳机场（集合）
                 <w:br/>
                 21:30   （北京时间）深圳宝安机场出境大厅集合
                 <w:br/>
+                <w:br/>
+                联运航班说明：
+                <w:br/>
+                1、全国联运可配中国国际航空公司实际承运航班。
+                <w:br/>
+                2、若您所在的城市无法匹配当天航班，需要您提前一天抵达深圳或推迟一天返回您所在的城市，需自理深圳住宿（具体以航空公司最后批复为准）。
+                <w:br/>
+                3、联运航班时间，最终的航班需以航司批复为准（一般提前3—5天可以知晓）。
+                <w:br/>
+                4、国内联运段必须乘坐。如弃乘首段航班，将会导致后续航班无法乘坐，由此产生的损失后果由游客自担。
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -696,897 +721,1457 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳  ✈  约翰内斯堡-太阳城
-[...13 lines deleted...]
-                备注：此日如遇酒店满房或需要连住则改为特色茅草屋Kedar Heritage Lodge）
+                深圳  ✈   约翰内斯堡 －茨瓦内（原比勒陀利亚）－ 太阳城
+                <w:br/>
+                00:50 搭乘中国国际航空公司CA867班机前往约翰内斯堡（飞行时间约12小时50分）
+                <w:br/>
+                07:30 抵达约翰内斯堡后，导游举牌接机
+                <w:br/>
+                 乘车前往行政首都——【茨瓦内（原比勒陀利亚）】（行车约60分钟）
+                <w:br/>
+                 抵达比勒陀利亚后市内观光：此城建筑糅合了西方国家不同的风格，古希腊建筑风格的【联合大厦】（途径车游）、【市政厅】（途径车游）；乘车游览【教堂广场】（途径车游）；前往参观【先民纪念馆】（入内约1小时），了解南非的殖民史。全市更种满六万多株紫荆花树，衬托着这座历史名城。
+                <w:br/>
+                 乘车前往南半球具有代表性的娱乐中心——【太阳城】（行车约2.5小时，游览共约1小时），途中用午餐。
+                <w:br/>
+                 抵达后：外观【太阳城失落皇宫酒店】，感受【地震桥】（逢整点桥有震动，犹如亲临地震现场），聆听失落城的古老传说，还可享用度假村内一切娱乐设施。
+                <w:br/>
+                行程说明：
+                <w:br/>
+                1、如遇太阳城满房或要求多晚连住，则入住日期及相应景点前后顺序调整。或调整为入住特色茅草屋 Kedar Heritage Lodge+当地西式晚餐。
+                <w:br/>
+                2、太阳城拥有各种不同风味的餐厅，包括中餐厅，您可在城内休闲娱乐之际，自行安排用餐。
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：中式午餐     晚餐：当地晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">太阳城内Sun City Hotel and Casino</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：中式午餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">太阳城网评4钻酒店   参考酒店：Sun City Hotel and Casino或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                太阳城-比勒陀利亚-约翰内斯堡
-[...7 lines deleted...]
-                晚餐后入住酒店休息
+                太阳城 - 约翰内斯堡
+                <w:br/>
+                酒店早餐后，乘车返回约翰内斯堡（行车约2小时）。前往南非知名的【LESEDI民俗文化村】（入内参观约2小时）。此文化村由祖鲁庄、科萨庄、Pedi庄、Basotho 庄等农庄组成。游客有幸一睹南非不同部族不同的生活方式、建筑风格和特殊技艺，了解他们的文化和生活方式，欣赏非洲传统舞蹈。在此享用非洲部落特色午餐。
+                <w:br/>
+                 午餐后前往【蒙蒂娱乐城】（入内参观约1小时），南非不少娱乐场坐落于城市当中，建筑颇具特色，蒙蒂娱乐城便是其中代表，它是典型的巴洛克风格，连同周边建筑群，带有浓郁的欧陆风情。蒙蒂的外观设计包括钟楼、门楼等塔式结构，远观如同一片占地广阔的古堡。蒙蒂内部，空间设计兼顾舒适度与氛围感。如今南非的娱乐场大多不再只是博彩场所，逐步发展成为集休闲游乐、餐饮购物于一体的综合娱乐中心。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：民俗文化村内特色午餐     晚餐：中式晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">约堡四星Holiday Inn Johannesburg Sunnyside Park Hotel 或同级</w:t>
+              <w:t xml:space="preserve">约翰内斯堡网评4钻酒店  参考酒店：@Sandton Hotel或Indaba Hotel, Spa &amp; Conference Center或Birchwood Hotel and OR Tambo Conference Centre或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约翰内斯堡   ✈  维多利亚瀑布城（津巴布韦）/利文斯通
-[...11 lines deleted...]
-                 晚餐特别安排 津巴布韦著名的特色餐厅BOMA非洲特色烧烤餐厅。
+                约翰内斯堡  ✈  维多利亚瀑布城（津巴布韦）
+                <w:br/>
+                酒店打包早餐，乘车前往机场。搭乘航班飞往维多利亚瀑布城（津巴布韦）。参考航班FN8508 0945/1135，飞行时间1小时50分钟。以实际出票为准！
+                <w:br/>
+                 下午市区观光，前往参观有1500年历史的巨大的【猴面包树】（约10分钟），导游会向您介绍这种树的神奇之所在。
+                <w:br/>
+                【船游赞比西河】（约1.5—2小时），2公里宽的河道，形成津巴布韦和赞比亚的国界，岸边是两国的国家公园，植被葱绿茂密，水中有河马家族不时地探出水面窥探，空中有白鹭低飞掠过，傍晚时分欣赏长河落日和漫天晚霞，这一切都带给您纯正的非洲体验。
+                <w:br/>
+                 晚餐安排津巴布韦当地口碑较好的特色餐厅BOMA非洲百兽宴，晚餐后返回酒店休息。
                 <w:br/>
                 交通：飞机/旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：Baines餐厅当地午餐     晚餐：BOMA非洲特色烧烤晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">当地四星酒店  参考酒店：Elephant hills resort/A Zambezi River Lodge/Peniel RetreatCentre或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店打包早餐     午餐：中式午餐     晚餐：BOMA特色烧烤晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维多利亚瀑布城网评4钻酒店  参考酒店：Elephant Hills Resort或Azambezi River Lodge或Shongwe Lookout或Batonka Guest Lodge或Insika Lodge或Victoria Falls Rainbow Hotel或Cresta Sprayview Hotel或Pioneer Hotel或Oasis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                维多利亚瀑布城  -  乔贝国家公园（博茨瓦纳）
-[...5 lines deleted...]
-                备注：此天过境需提前准备好2张2寸白底照片和护照首页复印件，办理博茨瓦纳落地签使用。
+                维多利亚瀑布城
+                <w:br/>
+                酒店早餐后，前往自由市场选购心仪的手工艺品（约1小时），也可额外付费参加直升机游览维多利亚瀑布。午餐安排前往津巴布韦赞比西河景观餐厅-Baines Restaurant用午餐。
+                <w:br/>
+                 游览【维多利亚大瀑布】（约1.5小时）。位于非洲赞比西河中游，赞比亚与津巴布韦接壤处。宽1,700多米（5,500多英尺），最高处108米（355英尺），为世界著名瀑布奇观之一。欧洲探险家戴维·利文斯敦1855年在旅途中发现它，并以英国女王的名字为其命名。【维多利亚瀑布1989年被列入《世界遗产名录》，被联合国世界遗产委员会认定为世界最大的瀑布，入选1997年美国CNN世界七大自然奇迹之列】
+                <w:br/>
+                 之后前往瀑布城独具代表性的英式酒店－【维多利亚瀑布酒店】并享用下午茶，置身其中感受瀑布城100多年前的殖民历史。或五星酒店【PALM RIVER LODGE】享用下午茶，河畔绿树浓荫，微风舒适，水面偶有飞鸟或大象等野生动物身影掠过，尽享无敌河畔美景。（下午茶二选一，位置有限，以实际酒店预订为准。）
+                <w:br/>
+                温馨提示：瀑布城酒店资源有限，如遇旺季及节假日期间满房，则更改为利文斯通住宿，行程内容顺序相应调整，以最终出团通知为准。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">乔贝当地4星级 酒店参考酒店：Cresta Mowana Safari &amp; Spa或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：西式午餐Baines Restaurant     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">维多利亚瀑布城网评4钻酒店   参考酒店：Elephant Hills Resort或Azambezi River Lodge或Shongwe Lookout或Batonka Guest Lodge或Insika Lodge或Victoria Falls Rainbow Hotel或Cresta Sprayview Hotel或Pioneer Hotel或Oasis</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乔贝-利文斯通（赞比亚）-瀑布城
-[...3 lines deleted...]
-                 【乘船游览赞比西河】（约1.5小时），2公里宽的河道，形成津巴布韦和赞比亚的国界，岸边是两国的国家公园，植被葱绿茂密，水中有河马家族不时的探出水面窥探，空中有白鹭低飞掠过，傍晚时分欣赏长河落日和漫天晚霞，这一切都带给您纯正的非洲体验。
+                维多利亚瀑布城 - 利文斯通（赞比亚） - 乔贝（博茨瓦纳）
+                <w:br/>
+                酒店早餐后，乘车前往陆路边境进入赞比亚（车程约1小时，不含边境过关时间），途经【维多利亚大桥】，从另一个角度欣赏波澜壮阔的峡谷以及大瀑布，幸运的话还可以看到蹦极爱好者从110米的大桥上一跃而下。
+                <w:br/>
+                 之后前往欣赏【维多利亚瀑布赞比亚段】（游览约1小时），赞比亚段瀑布公园内观景点距离瀑布更近。站在园内应卡翁达于1967年提议凌空而建的刀刃桥上，直面瀑布，人仿佛与瀑布融为一体。
+                <w:br/>
+                 午餐后，乘车前往乔贝（行车约1小时，不含边境过关时间），乔贝国家公园是南部非洲知名的国家公园之一，以大象数量众多闻名。除了常规的越野车Safari，乔贝河上的快艇Safari是让众多非洲Safari爱好者惊叹的独特体验！【乘船游览乔贝河】（约2小时），乔贝河是赞比西河的支流，是博茨瓦纳和纳米比亚的界河。成群的河马在浅滩进食，长达数米的鳄鱼盯着水鸟伺机而动，几十上百头的野牛在稍远的上游相安无事。乔贝河因此以丰富的动物活动而闻名于世。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助     午餐：中式午餐     晚餐：当地晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">维多利亚瀑布城四星酒店 参考酒店：Elephant hills resort或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助     午餐：中式午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">乔贝特色营地（不挂星）  参考酒店：Cresta Mowana Safari Resort &amp; Spa或Chobe Safari Lodges或Chobe River Lodge或Travelodge Kasane或Two Rivers Hotel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                瀑布城/利文斯通  ✈  开普敦-酒庄区
-[...11 lines deleted...]
-                交通：旅游巴士
+                乔贝 ✈   马翁（博茨瓦纳）
+                <w:br/>
+                酒店早餐后，前往【乘坐越野吉普车看动物Safari】（约2小时）。野生动物出现具有偶然性，无法保证一定可以看到特定动物。
+                <w:br/>
+                 之后搭乘内陆航班飞往奥卡万戈三角洲门户小镇-马翁。下午马翁小镇自由活动。参考航班BP031 1415/1500，飞行时间45分钟。以实际出票为准！
+                <w:br/>
+                交通：旅游巴士/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：X     晚餐：当地晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">酒庄区酒店 Lord Charles Hotel 或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马翁特色营地（不挂星） 参考酒店：Cresta Maun Hotel或Thamalakane River Lodge或Cresta Riley's Hotel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开普敦
-[...9 lines deleted...]
-                晚上特别安排享用中式鲍鱼、鳄鱼肉晚餐（每桌各一盘）。
+                马翁 - 奥卡万戈三角洲 - 马翁
+                <w:br/>
+                酒店早餐后，前往【奥卡万戈三角洲】（行车约2.5小时），是地球上面积较大的内陆三角洲，也是非洲一片颇具特色的绿洲，面积约 15000 平方公里。作为卡拉哈里沙漠野生动物重要的水源地，水源滋养了种类繁多的野生动物。三角洲内小岛众多、湖泊纵横、水道迂回，岸上植被茂密，水中芦苇随风起伏，众多鸟类和野兽在此栖息繁衍。三角洲整体保留了原生态的自然风貌。潟湖、沼泽与多样植被、动物共同构成独特自然景观，受到摄影爱好者喜爱。无论清晨或是黄昏，在这里游猎都能收获不一样的体验。
+                <w:br/>
+                 下午体验三角洲丰富的游猎活动，【乘坐敞篷越野车游猎】（约3小时），成群巨象缓步穿行浅滩与灌丛；长颈鹿孤立金合欢树下，伸长颈啃食高处树叶；黑白条纹斑马结伴横渡浅河道。【乘坐快艇游猎观光】（约1小时），宽阔河道两侧密生纸莎草与睡莲，镜面水面倒映棕榈与孤岛树林，水天相融一片青绿。河道深处成群河马半浮水中，时不时浮出脊背换气，低沉咕鸣响彻水面。灰黑色鳄鱼静趴沙质河岸，仅露出双眼，静待前来饮水的小动物。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：中式鲍鱼鳄鱼肉晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">开普敦四星级酒店  Best Western Fountains Hotel Cape Town或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：打包午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">马翁特色营地（不挂星） 参考酒店：Cresta Maun Hotel或Thamalakane River Lodge或Cresta Riley's Hotel</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开普敦
-[...11 lines deleted...]
-                 晚餐后返回酒店休息。
+                马翁- 杭济
+                <w:br/>
+                酒店早餐后，乘车前往杭济（行车约3.5小时），抵达后入住酒店休息。
+                <w:br/>
+                 下午前往参观【布须曼人村落】（约1小时）跟他们学习染布、狩猎、传统医药、钻木取火等技艺，欣赏传统歌舞表演。
                 <w:br/>
                 交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：西式龙虾餐     晚餐：中式晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">开普敦四星级酒店   Best Western Fountains Hotel Cape Town或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">杭济特色小屋（不挂星） 参考酒店：Kalahari Arms Hotel或Palm Afrique Lodge Botswana或Tautona Lodge</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                开普敦  ✈ 约翰内斯堡
-[...5 lines deleted...]
-                交通：飞机/旅游巴士
+                杭济 - 温得和克（纳米比亚）
+                <w:br/>
+                酒店早餐后，乘车前往纳米比亚首都——温得和克（全天行车约7小时）。温得和克位于纳米比亚海拔 1728 米的中央高地上，也被称为山城。人口约 20 万，这是纳米比亚的政治、经济、文化中心和交通枢纽。
+                <w:br/>
+                 抵达后城市观光，游览路德福音大教堂（外观）、独立广场（外观）等地标性建筑及景观（约10分钟）。
+                <w:br/>
+                 晚餐安排知名的【JOE'S BEER HOUSE】，这是温得和克值得前往的餐厅之一。墙上挂着斑马皮、羚羊头骨，还有栩栩如生的花豹、长颈鹿等动物标本藏在屋檐下和餐桌旁，还有茅草装饰的吊灯和原木桌椅，使餐厅充满野生丛林般的用餐氛围。这里有最正宗的德式烤猪肘和当地野味烤肉，还能喝到最正宗的德国纯酿啤酒，让每一位客人都赞不绝口。
+                <w:br/>
+                交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">约堡四星  Holiday Inn Johannesburg Sunnyside Park Hotel或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：简餐     晚餐：德式猪肘餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">温得和克网评4钻酒店  参考酒店：Indhoek Country Club Resort或Avani Windhoek Hotel &amp; Casino或Hilton Garden Inn Windhoek</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                约翰内斯堡  ✈  深圳
-[...5 lines deleted...]
-                交通：旅游巴士/飞机
+                温得和克 - 红泥人部落 - 鲸湾港/斯瓦科蒙德
+                <w:br/>
+                酒店早餐后，乘车前往【辛巴红泥人村落】（行车约2.5小时，游览时间约1小时）。辛巴人为半游牧民族，依靠传统畜牧业为生。辛巴女性习惯将红石粉混合羊脂涂抹在身体与头发上，因此也常被称作 “红泥人”。当地传统文化正受到现代文明的影响，人文风貌值得探访。
+                <w:br/>
+                 乘坐游船【包船出海】（约2.5小时），途中有可能看到海豚、海豹、海鸥、鹈鹕等海洋生物。船只航行前往鹈鹕岬，这片沙滩栖息着海狮、鹈鹕、火烈鸟和海鸥等动物。从鹈鹕岬返航途中，船长和水手为客人准备了海上简餐，包含生蚝、香槟及各式当地小点心。
+                <w:br/>
+                交通：旅游巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店早餐/打包早餐     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">飞机上</w:t>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：西式午餐     晚餐：游船简餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">鲸湾或斯瓦科蒙德（不挂星） 参考酒店：Protea Hotel Walvis Bay Pelican Bay或Iris Boutique Hotel或Bay View Resort Hotel Namibia或Flamingo Villas Boutique Hotel或Swakopmund Plaza Hotel或Swakopmund Hotel &amp; Entertainment Centre或S</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                深圳  飞机 （全国各地）
-[...1 lines deleted...]
-                04:55  (北京时间)抵达深圳，结束愉快的旅行！
+                鲸湾港/斯瓦科蒙德 - 苏丝斯黎
+                <w:br/>
+                酒店早餐后，途经【潟湖】（约30分钟），在南部非洲较大的火烈鸟栖息地潟湖旁，欣赏火烈鸟优雅的身姿。温馨提示：潟湖是南部非洲观看火烈鸟的地方，但火烈鸟是否大批量聚集于某个湖泊，很大程度上取决于当时气候条件所导致的湖水生存条件是否适合它们，因此有时您看到的火烈鸟群可能并非您想象的壮观。停驻【盐湖观景台】，打卡粉红“天空之镜”（约20分钟）。在三明治湾方向的不远处，隐藏了一大片盐场，眺望粉红盐湖，它的粉很纯粹，盐田泛着奶油般的柔润，艳到让人忍不住尖叫，完全戳中少女心的浪漫。
+                <w:br/>
+                【三明治湾沙漠巡游】（约2.5小时）。在此可以观赏大西洋海岸倒沙入海的奇观。在沙漠中行驶会看到海市蜃楼的景象，令人感觉海上漫进了沙漠，难分沙海。接着前往斯瓦克蒙德。此城西临大西洋，其他三面则被沙漠包围，是一座具有浓厚德国风情的海滨城市。此城常有大雾笼罩， 搭配沙漠及绵密的海岸线， 景色犹如幻境一般。
+                <w:br/>
+                 之后驱车前往【苏丝斯黎】（行车约4.5小时）——一个神秘而古老的土地，这里有全球最古老的沙漠、知名高沙丘、特色红色沙海。它那庄严高耸的沙丘及巨大的星形山脉是艺术家和摄影师所寻觅的主题，最大的一个沙丘高达325米。这里也是非洲唯一有大象、犀牛、狮子栖息的沙漠。
+                <w:br/>
+                交通：旅游巴士
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：当地午餐     晚餐：酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">苏丝斯黎地区沙漠特色营地（园外不挂星）参考酒店：Namib Desert Lodge或Elegant Desert Lodge或Namib Naukluft Lodge或Sossusvlei Lodge或Desert Quiver Camp或Solitaire Mountain Lodge或Rostock Ritz Desert Lodge或We Kebi Safari Lodge或Tsaucha</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D13</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                苏丝斯黎 - 温得和克
+                <w:br/>
+                清晨乘坐景区摆渡接驳车前往参观知名高沙丘及奇景【死亡谷】（游览约1小时）。抵达后步行进入死亡谷观看千年古树及壮观的红色沙丘， 还有机会攀登及观赏知名高沙丘，在晨曦下它美丽得像海市蜃楼图画，金橘色的沙粒闪烁般照耀大地。最推荐的是【45沙丘】（约1.5小时），它因为距离公园入口处45公里而得名。
+                <w:br/>
+                 游览结束后，乘车返回首都温得和克（行车约5.5小时）。
+                <w:br/>
+                交通：旅游巴士
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店打包早餐     午餐：当地午餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">温得和克网评4钻酒店  参考酒店：Indhoek Country Club Resort或Avani Windhoek Hotel &amp; Casino或Hilton Garden Inn Windhoek</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D14</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                温得和克   ✈  开普敦
+                <w:br/>
+                酒店早餐后，搭乘内陆航班前往开普敦。【内陆航班时间以实际出票为准】
+                <w:br/>
+                 抵达后前往南非的“波尔多”——【Stellenbosch斯泰伦博斯】。橡树是这座城市的特色，也是这座城市天然的纪念碑。这里不仅有秀美的景色，而且还有着更多不为人知的美酒等着人们前来品尝！参观【葡萄酒庄园】（参观约1小时）。（含品酒，南非盛产葡萄酒，酒园为南非之行必不可少的旅游景点，非旅行社指定购物店！）
+                <w:br/>
+                交通：旅游巴士/飞机
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐或打包早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开普敦网评4钻酒店   参考酒店：The Capetonian - Halal或Fountains Hotel或Cresta Grande Cape Town或同级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D15</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                开普敦
+                <w:br/>
+                酒店早餐后，乘车前往开普敦之巅【桌山（含往返360度缆车）】（游览约1小时），在“上帝的餐桌”俯瞰全市美丽景色。桌山是南非开普敦的城市地标，其海拔为1086米，其山顶如桌面般平坦，当地人称为“上帝的餐桌”。桌山左侧是魔鬼峰，右侧是狮头山和信号山【备注：此项目为赠送项目，如因天气原因不能登顶缆车关闭，则根据实际情况调整游览时间，费用不退，请提前知晓，谢谢理解】
+                <w:br/>
+                 前往【开普敦国家植物园（克斯腾伯斯国家植物园）】（游览约1.5小时），植物园位于桌山的东坡，公园靠山望海，地理位置可谓得天独厚。它是南非八大国家植物园之一，南非也是世界花卉王国之一，园内植物品种十分丰富，绝大多数采自南非本土，植物园终年花开不断，美不胜收。
+                <w:br/>
+                 前往【热门咖啡厅Truth Coffee（含每人一杯咖啡）】拍照打卡（约10分钟），这家格调十足的咖啡馆，门面看起来并不起眼，然而一进来却发现其实酷到飞起，整家店都是最地道的蒸汽朋克风格，随时随地都能让你产生误入电影片场的感觉！
+                <w:br/>
+                 市容游览（共游览约50分钟）：【街心花园】，开普敦市区街心花园（Company's Garden）是荷属东印度公司的旧花园，现为开普敦市中心的大型免费公园，周边环绕着17-18世纪的欧洲建筑群。【圣乔治大教堂】，该教堂被称为“人民的教堂”，由赫伯特·贝克爵士设计，1901年奠基，1905年建成。前往2010世界杯比赛场地【绿点球场】-GREEN POINT。
+                <w:br/>
+                晚上在空中景观餐厅享用晚餐，在空中餐厅，您可以饱览壮丽海景，品尝特色美食。无论白天黑夜，景色都令人叹为观止——从海上火红的日落到下方城市闪烁的灯光，美不胜收。无论您是为一天的探险之旅举杯庆祝，还是悠闲地享用晚餐，这里都完美融合了时尚精致与开普敦悠闲魅力，营造出理想的用餐氛围。
+                <w:br/>
+                 晚餐后入住酒店休息。
+                <w:br/>
+                交通：旅游巴士
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式午餐（原只龙虾每人一只）     晚餐：空中景观餐厅西式套餐晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开普敦网评4钻酒店   参考酒店：The Capetonian - Halal或Fountains Hotel或Cresta Grande Cape Town或同级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D16</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                开普敦（开普半岛一日游）
+                <w:br/>
+                酒店早餐后，前往大西洋沿岸的【豪特湾】，途经【十二门徒峰】（远观约20分钟），象征耶稣有12个弟子的山峰，大多烟雾缭绕，远远看去像是耶稣组织他们围绕桌山在开会呢，山峰下沿大西洋海岸线所修建的欧式别墅，大多是开普敦富人区，风光秀丽。
+                <w:br/>
+                 乘船出海游【海豹岛】（视天气情况而定，约45分钟，不上岛），看成千上万只海豹戏水、嬉戏；【根据天气情况调换行程坐船时间】。
+                <w:br/>
+                 之后前往【企鹅滩】（约45分钟），这里是黑脚小企鹅的栖息地，企鹅返回岸上时大摇大摆的走路神态，十分有趣，观赏憨态可掬的南非企鹅。
+                <w:br/>
+                 到达南非标志性地点——【好望角（含单程缆车）】（游览时间约1.5小时），这里是非洲大陆最西南端闻名遐迩的“天之涯、海之角”好望角自然生态保护区，乘坐单程缆车登上角点之灯塔，观赏一望无际的大西洋及印度洋，后徒步下山。备注：如遇缆车停运，则改为乘坐巴士前往山顶。
+                <w:br/>
+                交通：旅游巴士
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式午餐     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">开普敦网评4钻酒店   参考酒店：The Capetonian - Halal或Fountains Hotel或Cresta Grande Cape Town或同级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D17</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                开普敦  ✈   约翰内斯堡
+                <w:br/>
+                酒店早餐后，前往【马来社区】（参观约30分钟，位于博卡普区），是18世纪由马来人后裔聚居形成的街区，以色彩斑斓的房屋闻名。该区域保留着荷兰殖民时期的建筑风格，现为开普敦多元文化的象征。
+                <w:br/>
+                 搭乘【海盗主题船出海】（约45分钟），无论你是在感受清晨清凉的微风、享受正午的温暖阳光，还是尽情沐浴于柔和的午后光线之中，此次旅程都能带给你Table Bay、Mouille Point、Camps Bay以及标志性山峰桌山令人叹为观止的景致。放松身心，尽情享受水上城市之美，感受它随着白昼变化而展现出的不同风貌。
+                <w:br/>
+                 下午搭乘内陆航班返回约翰内斯堡。【内陆航班时间以实际出票为准】
+                <w:br/>
+                 晚餐后入住酒店休息。
+                <w:br/>
+                交通：旅游巴士/飞机
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店内早餐     午餐：中式晚餐（鸵鸟肉片+鲍片）     晚餐：中式晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">约翰内斯堡网评4钻酒店  参考酒店：@Sandton Hotel或Indaba Hotel, Spa &amp; Conference Center或Birchwood Hotel and OR Tambo Conference Centre或同级</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D18</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                约翰内斯堡  ✈  深圳
+                <w:br/>
+                酒店早餐后送至机场。
+                <w:br/>
+                10:10搭乘中国国际航空公司CA868班机返回深圳（飞行时间：12小时45分钟）
+                <w:br/>
+                交通：飞机
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店早餐     午餐：飞机上     晚餐：飞机上   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">飞机上</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D19</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                深圳  ✈  全国各地
+                <w:br/>
+                04:55抵达深圳，结束愉快的旅行！
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1650,129 +2235,131 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.深圳往返国际机票经济舱，含税
-[...13 lines deleted...]
-                8.全程司导领服务费人民币2000/人.
+                1、机票：深圳往返，中国国际航空公司团队经济舱机票及税金；境外4段航班经济舱散客机票及税金。
+                <w:br/>
+                2、签证：南非电子签证、纳米比亚电子签证费用
+                <w:br/>
+                3、酒店：全程网评4钻酒店+乔贝特色营地（不挂星），双人标准间。【散客拼团，凡单人或单数（如三人）报名，致团队出现单间，我社有权利提前说明情况并调整夫妻及亲属住宿安排，请给予理解；若无法调整或拼住而产生单间差，则须缴纳单人房差】
+                <w:br/>
+                4、用餐：酒店早餐或部分游览航班原因打包早餐，当地西式餐或中式餐（中式餐：八菜一汤，10-12 人一桌，如人数减少，则会根据实际人数做适当调整）（用餐时间在飞机或船上以机船餐为准，不再另补，如因自身原因放弃用餐，则餐费不退）
+                <w:br/>
+                5、景点：行程所列景点首道门票。
+                <w:br/>
+                6、导游：境外全程中文陪同服务+全程中文领队陪同。 
+                <w:br/>
+                7、境外旅游巴士（每人1正座）及外籍司机【根据团队人数，例：通常为10人：13座车；13人：16座车；16人以上20-22座车，如遇突发情况我社可能调整，但保证每人一正座，希望您谅解】
+                <w:br/>
+                8.全程司导领服务费人民币3000/人.
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目
-[...1 lines deleted...]
-                2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗拒原因所导致的额外费用
+                1.行李物品保管费用及托运行李超重费、个人消费及行程以外的自选项目。
+                <w:br/>
+                2.因罢工、大风、大雾、航班取消或更改时间等人力不可抗力原因所导致的额外费用
                 <w:br/>
                 3.旅游意外伤害保险
                 <w:br/>
                 4.如行李或物品丢失、被盗等意外损失费用
                 <w:br/>
                 5.晚用车，给司机和导游加班费用
                 <w:br/>
                 6.以上报价未提及的项目
                 <w:br/>
-                7.单人房附加费：7500元/人全程
-[...3 lines deleted...]
-                9. 如需联运，联运费用：1200元/人(可申请联运城市请单独咨询)
+                7.单人房附加费：9800元/人全程
+                <w:br/>
+                8.12岁以下小孩不占床含早餐减8000人民币，占床与成人同价
+                <w:br/>
+                9.津巴布韦落地签签证费：60美金/人+博茨瓦纳签证费30美金/人（境外海关现付）
+                <w:br/>
+                10.全国联运价：+800元/人【全国联运航班说明：全国各地飞往深圳的中国境内航班，仅限国航实际承运航班，代码共享航班不能用于国航联运，如不能当天直转，需客人自理深圳中转酒店】
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1915,307 +2502,816 @@
                 <w:br/>
                 活动方式：乘直升机空中俯瞰大瀑布（4或6座机型）
                 <w:br/>
                 出发时间：早上8:00---16:00，可以任意选择
                 <w:br/>
                 空中俯瞰大瀑布
                 <w:br/>
                 从正面观看维多利亚大瀑布的壮丽景色。自高空俯视，赞比西河、峡谷、维多利亚瀑布及其壮观的规模尽收眼底。飞行时间为13分钟，让您尽情领略不一样的维多利亚大瀑布，给您带来无与伦比的视觉冲击，大约2公里宽的赞比西河成一条直线向下坠落到100多米深，50至100米宽的峡谷中，升腾到500米空中的水汽，在阳光的照射下形成一道道彩虹，下游的峡谷就像地面上的裂缝，形成一个又一个90度的转角并向前方蜿蜒延伸，延伸到望不见尽头的远方，此刻才真正领略维多利亚瀑布的美丽、壮阔和雄浑。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">25 分钟</w:t>
+              <w:t xml:space="preserve">15 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 365.00</w:t>
+              <w:t xml:space="preserve">$(美元) 205.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">与狮漫步 （瀑布城）</w:t>
+              <w:t xml:space="preserve">直升机俯瞰维多利亚瀑布 （瀑布城）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 活动地点：大赞比西河国家公园
                 <w:br/>
-                活动方式：与狮子（15-18个月大）在丛林中散步，含风味早餐
-[...5 lines deleted...]
-                与狮漫步是一项勇敢者的游戏。清晨，在维多利亚瀑布成，签署完“生死协议”后，你就有机会跟在6-18个月大的狮子后面观看其觅食，又惊又怕又新奇又好玩。实际上，这项活动很安全，工作人员事先会交给客人要领及注意事项，只要严格照办，就能顺利完成，真实体验非洲的主打动作——与狮子的亲密接触。
+                活动方式：乘直升机空中俯瞰大瀑布（4或6座机型）
+                <w:br/>
+                出发时间：早上8:00---16:00，可以任意选择
+                <w:br/>
+                空中俯瞰大瀑布
+                <w:br/>
+                从正面观看维多利亚大瀑布的壮丽景色。自高空俯视，赞比西河、峡谷、维多利亚瀑布及其壮观的规模尽收眼底。飞行时间为13分钟，让您尽情领略不一样的维多利亚大瀑布，给您带来无与伦比的视觉冲击，大约2公里宽的赞比西河成一条直线向下坠落到100多米深，50至100米宽的峡谷中，升腾到500米空中的水汽，在阳光的照射下形成一道道彩虹，下游的峡谷就像地面上的裂缝，形成一个又一个90度的转角并向前方蜿蜒延伸，延伸到望不见尽头的远方，此刻才真正领略维多利亚瀑布的美丽、壮阔和雄浑。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">22 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+              <w:t xml:space="preserve">$(美元) 310.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">高空滑索 （瀑布城）</w:t>
+              <w:t xml:space="preserve">直升机俯瞰维多利亚瀑布 （瀑布城）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                活动地点：维多路亚大桥
-[...5 lines deleted...]
-                高空滑索是一项勇敢者的游戏，该高空滑索项目，不仅给进入瀑布景区的游客带来刺激、愉悦的互动旅游体验，也减少了步行游览行程。同时，在滑索上还能在高空欣赏到沿线的赞比西河、维多利亚瀑布等一流景观资源。
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：乘直升机空中俯瞰大瀑布（4或6座机型）
+                <w:br/>
+                出发时间：早上8:00---16:00，可以任意选择
+                <w:br/>
+                空中俯瞰大瀑布
+                <w:br/>
+                从正面观看维多利亚大瀑布的壮丽景色。自高空俯视，赞比西河、峡谷、维多利亚瀑布及其壮观的规模尽收眼底。飞行时间为13分钟，让您尽情领略不一样的维多利亚大瀑布，给您带来无与伦比的视觉冲击，大约2公里宽的赞比西河成一条直线向下坠落到100多米深，50至100米宽的峡谷中，升腾到500米空中的水汽，在阳光的照射下形成一道道彩虹，下游的峡谷就像地面上的裂缝，形成一个又一个90度的转角并向前方蜿蜒延伸，延伸到望不见尽头的远方，此刻才真正领略维多利亚瀑布的美丽、壮阔和雄浑。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">25 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 60.00</w:t>
+              <w:t xml:space="preserve">$(美元) 365.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t xml:space="preserve">与狮漫步 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                活动方式：与狮子（15-18个月大）在丛林中散步，含风味早餐
+                <w:br/>
+                出发时间：早上6:30；16:00出发
+                <w:br/>
+                活动用时：1个小时
+                <w:br/>
+                与狮漫步是一项勇敢者的游戏。清晨，在维多利亚瀑布，签署完“生死协议”后，你就有机会跟在6-18个月大的狮子后面观看其觅食，又惊又怕又新奇又好玩。实际上，这项活动很安全，工作人员事先会交给客人要领及注意事项，只要严格照办，就能顺利完成，真实体验非洲的主打动作——与狮子的亲密接触。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">遛豹子 （瀑布城）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                活动地点：大赞比西河国家公园
+                <w:br/>
+                出发时间：早上7:00；
+                <w:br/>
+                14:00出发
+                <w:br/>
+                活动用时：1个小时
+                <w:br/>
+                活动方式：与豹子在丛林中散步
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 160.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">骷髅海岸航拍 （纳米比亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （5人一架）
+                <w:br/>
+                <w:br/>
+                活动地点：斯瓦科蒙德
+                <w:br/>
+                活动方式：乘小飞机拍摄
+                <w:br/>
+                活动用时：约1.5小时
+                <w:br/>
+                通过搭乘小飞机拍摄骷髅海岸的神秘荒凉。需国内出发前7天预订，旺季需提前10—12天预订。
+                <w:br/>
+                航线：斯瓦科蒙德，鲸湾，全球最古老的纳米布沙漠，沙漠百年沉船遗迹，骷髅海岸著名奇景“倒沙入海”，鲸湾，盐场，斯瓦科蒙德
+                <w:br/>
+                备注：海边航拍公司较多，报价为最优惠价格，若无法预定，其他公司需补差价，差价待定
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 380.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">骷髅海岸航拍 （纳米比亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （4人一架）
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                活动地点：斯瓦科蒙德
+                <w:br/>
+                活动方式：乘小飞机拍摄
+                <w:br/>
+                活动用时：约1.5小时
+                <w:br/>
+                通过搭乘小飞机拍摄骷髅海岸的神秘荒凉。需国内出发前7天预订，旺季需提前10—12天预订。
+                <w:br/>
+                航线：斯瓦科蒙德，鲸湾，全球最古老的纳米布沙漠，沙漠百年沉船遗迹，骷髅海岸著名奇景“倒沙入海”，鲸湾，盐场，斯瓦科蒙德
+                <w:br/>
+                备注：海边航拍公司较多，报价为最优惠价格，若无法预定，其他公司需补差价，差价待定
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 480.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">骷髅海岸航拍 （纳米比亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （3人一架）
+                <w:br/>
+                <w:br/>
+                活动地点：斯瓦科蒙德
+                <w:br/>
+                活动方式：乘小飞机拍摄
+                <w:br/>
+                活动用时：约1.5小时
+                <w:br/>
+                通过搭乘小飞机拍摄骷髅海岸的神秘荒凉。需国内出发前7天预订，旺季需提前10—12天预订。
+                <w:br/>
+                航线：斯瓦科蒙德，鲸湾，全球最古老的纳米布沙漠，沙漠百年沉船遗迹，骷髅海岸著名奇景“倒沙入海”，鲸湾，盐场，斯瓦科蒙德
+                <w:br/>
+                备注：海边航拍公司较多，报价为最优惠价格，若无法预定，其他公司需补差价，差价待定
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 650.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">骷髅海岸航拍 （纳米比亚）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                （2人一架）
+                <w:br/>
+                <w:br/>
+                活动地点：斯瓦科蒙德
+                <w:br/>
+                活动方式：乘小飞机拍摄
+                <w:br/>
+                活动用时：约1.5小时
+                <w:br/>
+                通过搭乘小飞机拍摄骷髅海岸的神秘荒凉。需国内出发前7天预订，旺季需提前10—12天预订。
+                <w:br/>
+                航线：斯瓦科蒙德，鲸湾，全球最古老的纳米布沙漠，沙漠百年沉船遗迹，骷髅海岸著名奇景“倒沙入海”，鲸湾，盐场，斯瓦科蒙德
+                <w:br/>
+                备注：海边航拍公司较多，报价为最优惠价格，若无法预定，其他公司需补差价，差价待定
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$(美元) 950.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">直升机 （开普敦）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 活动地点：开普敦
                 <w:br/>
                 活动方式：乘直升机俯瞰开普敦
                 <w:br/>
                 活动用时：约12分钟
                 <w:br/>
-                当您来到全球最佳旅行目的地，是不是不想留下“云深不知处”和“身在此山中”的遗憾呢？鸟瞰南非母亲城，在飞翔中领略航拍的魅力，乘坐私人直升机，让美丽的桌湾，大西洋，桌山，在脚下流淌，在相机中永存。来开普敦“不可错过”之一。
+                当您来到全球最佳旅行目的地，是不是不想留下“云深不知处”和“身在此山中”的遗憾呢？鸟瞰南非母亲城，在飞翔中领略航拍的魅力，乘坐私人直升机，让美丽的桌湾，大西洋，桌山，在脚下流淌，在相机中永存。来开普敦体验“不可错过”的项目之一。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">12 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">$(美元) 170.00</w:t>
+              <w:t xml:space="preserve">$(美元) 220.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2366,150 +3462,155 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以到10000元/人订金为准；
+                1.参团以20000元/人订金为准，并需至少于出发前30天付清尾款；
                 <w:br/>
                 2.行程开始前 29 日至 15 日，按旅游费用总额的 5%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 3.行程开始前 14 日至 7 日，按旅游费用总额的 20%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 4.行程开始前 6 日至 4 日，按旅游费用总额的 50%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 5.行程开始前 3 日至 1 日，按旅游费用总额的 60%； 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 6.行程开始当日，按旅游费用总额的 70%。 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等）  
                 <w:br/>
-                7.如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
-[...1 lines deleted...]
-                ★      以上损失明晰为团队特殊约定，请签在合同附加条款中！
+                7.如果发生签证被拒签情况，将被扣酒店、机票、签证费及所有实际已发生费用。
+                <w:br/>
+                ★      以上损失明细为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                津巴布韦落地签（2张2寸白底彩照原件）
-[...3 lines deleted...]
-                赞比亚免签
+                津巴布韦落地签、赞比亚免签、博茨瓦纳落地签。
                 <w:br/>
                 南非电子签证所需资料：
                 <w:br/>
-                1.护照首页扫描件（要正规扫描件PDF版，不可以随手拍照，也不能只扫描一半，要首页一整页）
-[...29 lines deleted...]
-                南美洲：玻利维亚、圭亚那、巴西、巴拿马、哥伦比亚、秘鲁、厄瓜多尔、苏里南、法属圭亚那、委内瑞拉、阿根廷、巴拉圭、特立尼达和多巴哥
+                1、护照首页扫描件（要正规扫描件PDF版，不可以随手拍照，也不能只扫描一半，要首页一整页），参团个人资料表。
+                <w:br/>
+                2、父母双方带18岁以下未成年人共同前往：出生医学证明公证书扫描件PDF版（中英文1份）。
+                <w:br/>
+                3、父母其中一方带18岁以下未成年人共同前往：出生医学证明公证书扫描件PDF版（中英文1份）及未出行一方家长的委托公证书扫描件PDF版（中英文1份）。
+                <w:br/>
+                4、入境需出示黄皮书（黄热病疫苗接种证明），如未携带，海关有权拒绝您入境，敬请知晓。
+                <w:br/>
+                黄热病疫苗说明：
+                <w:br/>
+                1、小于9个月龄幼儿及老年体弱者，不适宜接种黄热病疫苗，但需预约并开具“免打证明”随身携带前往。
+                <w:br/>
+                2、18岁以下未成年人需有一名法定监护人陪同，监护人需要携带本人有效身份证或护照原件。
+                <w:br/>
+                纳米比亚【电子签】签证所需资料：
+                <w:br/>
+                1、护照首页清晰扫描件（干净整洁无损的半年以上有效期，护照上需要有6面以上的空白页）
+                <w:br/>
+                2、2寸免冠白色背景近照电子版2张（电子版1张白底+1张蓝底；3.3cm*4.8cm，无佩戴眼镜及饰品）
+                <w:br/>
+                3、已确认的往返机票预订单（全程机票）
+                <w:br/>
+                4、申请人6个月以上的银行流水，余额3万以上扫描件（英文或中文）
+                <w:br/>
+                5、旅游保险PDF（涵盖所在纳米比亚的出行日期，需体现护照号）
+                <w:br/>
+                6、完整填写个人资料表以及健康情况表
+                <w:br/>
+                7、未成年（18岁以下）：出生证明翻译件或公证扫描件，相关公证原件，出行携带，以备纳米海关检查！
+                <w:br/>
+                <w:br/>
+                温馨提示：未成年人18岁以下额外需要提供
+                <w:br/>
+                1、18岁以下儿童如随父母出行，需随身携带出生证明原件。
+                <w:br/>
+                2、18岁以下儿童如随一方父母出行，需随身携带出生证明原件和不去一方家长的身份证复印件。
+                <w:br/>
+                3、18岁以下儿童如随其他亲属出行，需随身携带出生证明原件和父母的身份证复印件。
+                <w:br/>
+                4、以上需要携带的资料限中/南海关检查使用，送签所需中英文出生医学证明公证书和中英文委托公证书仍需正常
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -2736,51 +3837,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-23</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-05</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>