--- v0 (2026-05-31)
+++ v1 (2026-08-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">暑假【京城时光】北京双飞5天丨升旗丨故宫深度游丨八达岭长城丨恭王府丨采摘水蜜桃丨颐和园丨圆明园丨北海皇家御苑深度游丨北京外国语大学丨学霸交流会行程单</w:t>
+        <w:t xml:space="preserve">暑假【京城时光】北京双飞5天丨升旗丨故宫深度游丨八达岭长城丨恭王府丨采摘水蜜桃丨颐和园丨圆明园丨北海皇家御苑深度游丨北京理工大学丨学霸交流会行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -406,53 +406,53 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【精选酒店】全程住北京三环商务酒店、享用中西自助早餐，连住不挪窝，交通便利、舒适体验
                 <w:br/>
                 【精选航班】五天玩足京城经典景点！广州直飞北京
                 <w:br/>
                 去程参考：CA1386/06:25或MU6302/07:35或CZ3101/08:00或MU6306/12:50或CZ3109/14:00
                 <w:br/>
                 回程参考：CZ3100/18:30或CZ3110/19:30或CA1329 /21:00或CZ3114/21:30或MU6311/21:50
                 <w:br/>
                 【品质保障】0购物0必消，行程透明无套路
                 <w:br/>
                 【省心出行】全程含9餐、40-60餐标！让您安心无忧！
                 <w:br/>
                 【品质保证】全程安排服务好、讲解好的优秀专业导游！
                 <w:br/>
-                【北京外国语大学】“双一流”高校，中国培养外交、翻译、国际传播等领域人才的核心摇篮。
-[...1 lines deleted...]
-                【学霸交流面对面】与北外学霸面对面交流和学习的分享会，让孩子从小树立考高等学府的宏伟目标。
+                【北京理工大学】国防七子之一，尖端军工科技领跑者，红色工程师的摇篮。
+                <w:br/>
+                【学霸交流面对面】与北理工学霸面对面交流学习开分享会，让孩子从小树立考高等学府的宏伟目标。
                 <w:br/>
                 【北海公园深度游】探寻北海皇家御苑、特别安排三大主题活动：《忆童年，佩戴红领巾》《快雪堂探秘》《集章打卡》
                 <w:br/>
                 【采摘水蜜桃】果园采摘当季鲜果！亲子互动体验农家乐趣，每人赠送一个水蜜桃！
                 <w:br/>
                 【贴心服务】赠饮矿泉水、赠送【集体彩照】一张（每个家庭一张，更多需求请另付费）
                 <w:br/>
                 【神秘礼物】赠送“康熙圣旨”，诚诏天下子民到京接旨，用康熙御笔之宝，助您加官进爵！
                 <w:br/>
                 【独家专属】特别赠送北京清真老字号紫光园镇店级手工酸奶（每人1份），每天现熬发酵限量供应，稠到挂壁、奶香浓郁，是地道老北京烟火气的专属限定伴手礼。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
@@ -880,99 +880,102 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                北京外国语大学（参观、分享、交流）--外观清华--颐和园--圆明园
-[...3 lines deleted...]
-                参观北京外国语大学（简称“北外”）坐落在北京市海淀区西三环北路，在三环路两侧分设东、西两个校区，是教育部直属、首批“211工程”高校、“985”优势学科创新平台高校、首批“双一流”建设高校。走进知名高等学府，树立自己的人生目标。
+                北京理工大学（参观、分享、交流）--外观清华--颐和园--圆明园
+                <w:br/>
+                走进【北京理工大学★★★★（参观、分享、交流）】
+                <w:br/>
+                参观北京理工大学（Beijing Institute of Technology），简称“北理工”，是隶属于中华人民共和国工业和信息化部的全国重点大学，中管高校，位列国家“双一流”、“211工程”、“985工程”重点建设高校，走进知名高等学府，树立自己的人生目标。
                 <w:br/>
                 校园参观：
                 <w:br/>
-                1.学霸讲解带领参观北外全景，感受名校生活
+                1.学霸讲解带领参观北理工全景，感受名校生活
                 <w:br/>
                 2.植入梦想、引渡梦想、激发梦想
                 <w:br/>
-                校园参观：北外学门-北外主楼-图书馆--体育场--博物馆--永无致敬雕塑-教学楼
-[...1 lines deleted...]
-                北外学霸励志分享、学习内驱力建设：
+                校园参观：东南门入校—图书馆—中心花园—主教学楼—学校大操场—体育馆
+                <w:br/>
+                <w:br/>
+                北理工学霸励志分享、学习内驱力建设：
                 <w:br/>
                 1、外教分享学好英语的方式方法
                 <w:br/>
                 2、外教与学生进行一对一口语交流
                 <w:br/>
-                3、分享《北外的校园生活》
-[...1 lines deleted...]
-                4、分享北外的优势学科、教育理念
+                3、分享《北理工的校园生活》
+                <w:br/>
+                4、分享北理工的优势学科、教育理念
                 <w:br/>
                 5、分享学业规划、学习方法、学习策略
                 <w:br/>
-                6、我在北外的校园生活和学习课程介绍与考上以后各方面的福利待遇。
-[...1 lines deleted...]
-                7、只要勤奋好学有梦想考入北外不是梦。
+                6、我在北理工的校园生活和学习课程介绍与考上以后各方面的福利待遇。
+                <w:br/>
+                7、只要勤奋好学有梦想考入北理工不是梦。
                 <w:br/>
                 8、对表现优秀的同学赠送小纪念品
                 <w:br/>
                 9、学习或生活中遇到的各类问题和困难的答疑解惑。
                 <w:br/>
                 10、外教现场签名，照博士服相片，颁发研学证书
                 <w:br/>
-                学子交流活动期间如果同学们有学习压力、生活烦恼、心理成长及社会实践方面问题的，可以与北外的哥哥姐姐进行面对面的探讨和交流，从大哥哥姐姐他们那里学习成功的经验，让你的此次北京外国语大学之旅受益终身，不虚此行！
+                学子交流活动期间如果同学们有学习压力、生活烦恼、心理成长及社会实践方面问题的，可以与北理工的哥哥姐姐进行面对面的探讨和交流，从大哥哥姐姐他们那里学习成功的经验，让你的此次大学之旅受益终身，不虚此行！
                 <w:br/>
                 随后前往中国著名的高等学府，合影百年名校【清华大学】标志性校门。感受中国最著名大学的迷人魅力，激发奋发向上的学习精神。
                 <w:br/>
                 世界上保存最大最完整的皇家园林【颐和园】（游览约2小时）。园内最有特色的是长廊，以精美的绘画著称，有546幅西湖胜景和8000多幅人物故事、山水花鸟。1992年颐和园长廊以“世界上最长的长廊”列入吉尼斯世界纪录。 
                 <w:br/>
                 前往游览清朝五代皇帝倾心营造的皇家营苑，同时也是中国最具爱国主义精神的教育基地—【圆明园】（含大门票），这里不仅汇集了江南若干名园胜景，还移植了西方园林建筑，集当时古今中外造园艺术之大成。堪称人类文化的宝库之一，是当时世界上最大的一座博物馆。如今我们踏在八国联军火烧的历史痕迹上，铭记国耻，奋发向上，为祖国的独立和富强奋斗。
                 <w:br/>
                 ***温馨提示***
                 <w:br/>
-                1、颐和园只含大门票，可以选择乘坐慈禧水道游船，景色更佳，费用自理160元/人，景区交通方便有需要的游客，不属于推荐自费项目。
-[...1 lines deleted...]
-                2、圆明园只含大门票，可参加圆明园深度（包括西洋楼遗址+电瓶车+游船）费用自理120元/人，景区交通方便有需要的游客，不属于推荐自费项目。
+                1、北京理工大学非旅游景点，由学霸亲自带领大家参观校园。参观时尽量不打扰校园内的生活和学习秩序，如因学校政策性原因或预约问题等不允许进入校内，改参观其他985.211大学、北京语言大学或其他大学。
+                <w:br/>
+                2、颐和园只含大门票，可以选择乘坐慈禧水道游船，景色更佳，费用自理160元/人，景区交通方便有需要的游客，不属于推荐自费项目。
+                <w:br/>
+                3、圆明园只含大门票，可参加圆明园深度（包括西洋楼遗址+电瓶车+游船）费用自理120元/人，景区交通方便有需要的游客，不属于推荐自费项目。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -2077,51 +2080,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-31</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>