--- v0 (2026-06-01)
+++ v1 (2026-09-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【东莞丰泰花园酒店3天】连住2晚东莞真五星丨两晚三文鱼海鲜自助大餐丨玩巴厘岛风情花园泳池行程单</w:t>
+        <w:t xml:space="preserve">【东莞丰泰花园酒店3天】连住2晚东莞真五星丨两晚三文鱼海鲜自助大餐丨畅游花园泳池 热带雨林温矿泉行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -343,139 +343,120 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上下车信息
-[...1 lines deleted...]
-                出发点：09:30纪念堂地铁站C出口
+                出发点：
+                <w:br/>
+                09:30纪念堂地铁站C出口
                 <w:br/>
                 10:30基盛万科肯德基门口（番禺广场地铁站E出口）
                 <w:br/>
-                以下上车点 广州4区（白云区、黄埔区、南沙区、花都区）4人起接  
-[...12 lines deleted...]
-                <w:br/>
                 下车点：原上车点
                 <w:br/>
-                <w:br/>
-                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚上20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
+                我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 入住东莞挂牌五星酒店 虎门丰泰花园酒店
                 <w:br/>
-                食足5餐 豪叹三文鱼龙趸海鲜自助晚*2+ 酒店丰盛自助早餐*2+午餐*1
+                食足4个自助餐 豪叹三文鱼龙趸海鲜自助晚*2+ 酒店丰盛自助早餐*2
                 <w:br/>
                 尊享酒店无限次热带雨林温矿泉 巴厘岛风情室外泳池
                 <w:br/>
-                岭南园林璀璨瑰宝-东莞粤晖园 
-[...4 lines deleted...]
-                <w:br/>
                 娱乐升级：
                 <w:br/>
-                1、每团人数最多1组家庭安排手动麻将任打4小时！(若遇人数相同，先报先得）
+                1、满10人赠送1组家庭安排手动麻将任打4小时！(若遇人数相同，先报先得）
                 <w:br/>
                 2、满16人赠送1组家庭KTV任唱！（若遇人数相同，先报先得）
                 <w:br/>
                 3、每房赠送2人户外卡丁车体验1次！
+                <w:br/>
+                优惠升级：
                 <w:br/>
                 体验升级：每人派发263线路来回公交票1张(免费)，客人可以选择搭乘到黄河时装城逛街。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -594,88 +575,74 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                集中地-粤晖园-道滘水乡古镇-东莞虎门丰泰花园酒店-晚餐
-[...15 lines deleted...]
-                晚餐：三文鱼海鲜自助晚餐
+                集中地-东莞虎门丰泰花园酒店-晚餐
+                <w:br/>
+                早上于指定地点集中出发，乘坐旅游巴士前往【东莞丰泰花园酒店】办理入住（若人数不足我社将派小车接送并不安排随行工作人员）随后自由活动，免费畅玩酒店花园超大泳池，温矿泉，健身房，卡丁车等。【东莞丰泰花园酒店】东莞丰泰花园酒店是一家商务型酒店，设计风格上充分考虑人与自然相融的特点，运用了热带雨林风情的设计元素，经国际著名设计师的演绎，体现出优雅、休闲与自然的和谐。酒店依山而建，傍水而筑，在建筑文化上，基本延续了源于自然，还于自然的风格。 东莞丰泰花园酒店拥有各类型豪华商务套间，9个不同经营风格及特色的餐厅和酒吧，荟萃中、日、法及东南亚等多国特色美食，可容纳1000人的多功能宴会厅及8间豪华商务会议室。汇集餐饮、会议、康乐和客房为一体
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：√   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：三文鱼海鲜自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">东莞虎门丰泰花园酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -711,51 +678,51 @@
                 酒店早餐-自由活动-晚餐
                 <w:br/>
                 早上睡到自然醒，自由享用酒店自助早餐，继续自由活动。
                 <w:br/>
                 晚餐：三文鱼海鲜自助晚餐
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：三文鱼海鲜自助晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">东莞虎门丰泰花园酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -882,70 +849,79 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期（周六/端午不涨价）
-[...12 lines deleted...]
-                <w:br/>
+                出发日期：中秋/周六不涨价
+                <w:br/>
+                9月4/5/11/12/18/19/25/26日
+                <w:br/>
+                10月1/2/3/4/5日
+                <w:br/>
+                成人（占床） 9月全排期 598元/人 (用车+2正餐2早餐+景点大门票+专业导游)
+                <w:br/>
+                成人（占床）10月1-5日 698元/人(用车+2正餐2早餐+景点大门票+专业导游)
+                <w:br/>
+                1.4米以上儿童/成人 548元/人 （用车+2正餐2早餐+景点大门票+专业导游）
+                <w:br/>
+                1.2米-1.4米儿童 398元/人 （用车+2正餐2早餐+景点大门票+专业导游 ）
+                <w:br/>
+                单车位 168元/人 (仅含车位费)
+                <w:br/>
+                房差说明
+                <w:br/>
+                三人房：无
+                <w:br/>
+                补房差：450元/人；10月1/2/3/4/5日：550元/人
+                <w:br/>
+                如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
-                2、用餐：含2早餐3正餐（正餐为酒店自助餐，不用均无费用退）（行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与）；
+                2、用餐：含2早餐2正餐（正餐为酒店自助餐，不用均无费用退）（行程用餐自理期间导游推荐当地或附近用餐，费用自理，客人可自由参与）；
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
                 4、住宿：东莞虎门丰泰花园酒店-标准客房（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人需补房差/放弃床位）；
                 <w:br/>
                 5、服务：含优秀导游服务；
                 <w:br/>
                 6、购物：纯玩无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -1208,51 +1184,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-02</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>