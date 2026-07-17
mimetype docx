--- v0 (2026-05-18)
+++ v1 (2026-07-17)
@@ -1378,51 +1378,57 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 基督城 – 蒂卡波
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
                 基督城是新兰南岛第一大城市也是被称为英国以外最具有英国特色的城市，到处是十九世纪典雅建筑。
                 <w:br/>
                 参观基督城市中心全新【纸教堂】，这个临时性的教堂依靠纸板支撑，却能屹立50年。
                 <w:br/>
                 【海格利公园】
                 <w:br/>
                 前往基督城最大的公园，无论四季海格利公园都有独特的风景，春暖花开，颜色鲜亮的花朵，点缀在生长的树叶间，错落有致；夏日阳光透过高耸的枝叶，洒落在大片绿意盎然的草坪上，嬉笑的孩童，悠然散步的老人，呢喃低语的情侣；黄、绿、红，三色的树叶，随着秋日渐冷，片片飘落在地，靠在树边的长椅上，听听鸟鸣，看看叶落，手中是温热的咖啡，膝上是翻开的书页；冬天的雪，是珍贵的馈赠，白雪皑皑，一片静谧。
                 <w:br/>
                 【蒙娜维尔花园Mona Vale】
                 <w:br/>
-                属典型的传统维多利亚式庄园，美丽的雅芳河（Avon river，也有译为艾芬河）纵贯其间，小溪、别墅、草坪、花园和树林，清雅秀丽，小桥流水，芳草如茵，绿柳垂荫，宛若置身英国剑桥的浪漫气氛，俨然理想的童话世界
+                属典型的传统维多利亚式庄园，美丽的雅芳河（Avon river，也有译为艾芬河）纵贯其间，小溪、别墅、草坪、花园和树林，清雅秀丽，小桥流水，芳草如茵，绿柳垂荫，宛若置身英国剑桥的浪漫气氛，俨然理想的童话世界。
+                <w:br/>
+                【蒂卡波湖-约30分钟】
+                <w:br/>
+                这里的湖水呈现碧绿色，湖对岸是雄伟的南阿尔卑斯山，蒂卡普位于新西兰南岛南阿尔卑斯山东麓，是著名的旅游胜地，小镇的蒂卡普湖是大洋洲最大的淡水湖，出产优质的鲑鱼，是垂钓和水上运动的好地方。每年从秋天开始，白雪皑皑的山麓就吸引世界上众多滑雪爱好者。
+                <w:br/>
+                湖边矗立着【牧羊人教堂-约30分钟】，这可能是新西兰被拍摄次数最多的教堂，每一个游客的必到之处，教堂由著名建筑师本杰明•伍尔菲尔德•芒福德于1935年建造，其哥特式木结构和石头结构合而为一，在新西兰独一无二。此处可以看到南阿尔卑斯山最壮观的景色。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：自助餐/酒店晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -3382,51 +3388,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>