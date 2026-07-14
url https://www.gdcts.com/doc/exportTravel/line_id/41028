--- v0 (2026-05-18)
+++ v1 (2026-07-14)
@@ -1110,51 +1110,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、旅游签证费共RMB250元/每位客人（含小童及婴儿）（如自备签证，则减250/人）
+                1、旅游签证费共RMB850元/每位客人（含小童及婴儿）（如自备签证，则减850/人）
                 <w:br/>
                 2、日本段单房差（￥2000元/人）；
                 <w:br/>
                 3、个人旅游意外保险费和航空保险费；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">购物点</w:t>
       </w:r>
@@ -1776,88 +1776,125 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">团费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">日本签证费250元/人</w:t>
+              <w:t xml:space="preserve">日本团签签证费850元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">团费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">外籍护照及港澳台护照加收800元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">日本段单房差（￥2000元/人）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1884,51 +1921,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 参考酒店
                 <w:br/>
                 境外当地酒店没有挂星制度，行程中所列的星级标准为当地行业参考标准。敬请注意！
                 <w:br/>
                 特别说明：
                 <w:br/>
                 1.日本酒店面积很小，房间空间有限，寸土寸金，请不要与中国同等级的酒店相比。
                 <w:br/>
                 2.境外酒店没有挂星制度，所以评核酒店星级基本以房间装修为标准。日本酒店不评星级，一般大堂、房间较小,装饰简洁，（旺季期间所有团队酒店都会有标准间、大床房、单人间等房型部分温泉酒店会有三人间或榻榻米房间（四人一室）。我公司会按酒店房间情况进行分配，如有造成不便之处敬请谅解
                 <w:br/>
                 <w:br/>
                 5.备注：
                 <w:br/>
                 1.签证：如因客人资料问题而造成拒签或被终止签证，需收取手续费1000元/人+机票定金1000元/人。
                 <w:br/>
                 以上报价仅适用于中国护照持有者，澳门香港护照及台湾护照及其它国家护照机票须加收。自备签证/免签/旅游签等客人出入境事务（包括登机手续）须自行办理，如发生任何出入境问题，我司概不负责及不退任何费用；如遇到不能入境所有团费不可退回，我社不承担任何责任。因客人自身原因被中国海关拒绝出境或者被目的地国家拒签入境，我社不承担任何责任，所发生的费用不予退还。
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
@@ -2030,51 +2067,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">本线路一经确认，退改将按实际损失扣款，敬请悉知，谢谢！</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2296,51 +2333,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-18</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>