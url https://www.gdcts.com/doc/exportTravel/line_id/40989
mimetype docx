--- v0 (2026-05-14)
+++ v1 (2026-09-01)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【纯玩顶尖】华东六市纯玩双飞6天：上海深坑酒店丨苏州尼依格罗酒店丨南浔希尔顿太阳酒店丨南京蜂巢酒店丨船游西湖丨南京牛首山&amp;佛顶宫丨蠡园绣球花展丨留园丨南浔丨香囊DIY丨高餐标-6大正餐+粽香端午家宴价值600/桌行程单</w:t>
+        <w:t xml:space="preserve">【纯玩顶尖】华东六市纯玩双飞6天：上海深坑酒店丨苏州尼依格罗酒店丨南浔希尔顿太阳酒店丨南京蜂巢酒店丨海宁钱塘江观潮丨 南京牛首山丨杭州花圃丨拙政园丨南浔丨上海外滩丨20人精致小团、广东成团、纯玩不推自费行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -398,77 +398,81 @@
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 住享地标建筑奇迹 · 纵享奢华体验
                 <w:br/>
                 ※ 上海深坑洲际酒店 | 入住世界十大建筑奇迹上海世贸深坑酒店，享迪拜帆船酒店大师设计之美，价值4000+，一起开启地平线下的想象！夜晚的深坑酒店给人一种梦幻的感觉，看深坑奇观，地平线下的想象开启全新探索，一起来欣赏这场奇幻震撼的光影吧！
                 <w:br/>
                 ※ 苏州尼依格罗酒店 | 江苏第一高楼苏州尼依格罗酒店，在450米云巅，以神仙视角俯瞰东方之门。走进云端之上的奢华秘境，称霸苏州天际线，独揽全城美景，领略不一样的江南风光，价值2000+！
                 <w:br/>
                 ※ 南浔希尔顿太阳酒店 | "旭日东升，水绕新城”，全球最大的“球”，整座酒店外观呈球状，宛如一颗明珠镶嵌在湖面，同时也被称之为“太阳酒店”。灵感以“旭日东升，水绕新城”为主题，犹如一颗明珠镶嵌于晶晶水面，与四周的水景贯穿始终，象征着秀美南浔发展的光明前景。价值2000+！
                 <w:br/>
                 ※ 南京蜂巢酒店 | 耗资30亿元在悬崖百米处竖起的高楼，独特的蜂巢设计，酷似外星人基地，价值1300+，南京新地标网红酒店南京蜂巢酒店，极具未来主义风格，宛如置身外星世界，给你神奇体验和非凡感受。
                 <w:br/>
-                <w:br/>
-[...9 lines deleted...]
-                ※ 蠡园绣球花海太震撼 | 近2万株绣球花编织成蓝紫粉白的梦幻长廊，湖光潋滟间仿佛坠入莫奈笔下的油画秘境，快来一起解锁这份限定浪漫吧！
+                ※ 20人精致小团GET | 慢享江南沉浸出游，限定20人精品小团，松弛感密码，一站式打卡江南经典美景！
+                <w:br/>
+                <w:br/>
+                ※独属海宁的磅礴浪漫 · 钱塘江观大潮
+                <w:br/>
+                天下第一潮钱塘江大潮 | 鬼斧神工！滔滔滚滚！罕见世界奇观！走进盐官观潮胜地，钱塘江边领略江潮的风采，
+                <w:br/>
+                感受大自然的魅力，才懂课本里的《观潮》有多震撼，潮起潮落，看潮读人生！
+                <w:br/>
+                同款美食志摩观潮宴 | 在诗人徐志摩曾驻足观潮之地，享用融合潮文化诗意与地方风味的精致宴席，价值600元/
+                <w:br/>
+                桌！
+                <w:br/>
+                <w:br/>
+                闻香赏景品秋 · 揽尽初秋温柔
+                <w:br/>
+                ※ 花圃桂开醉秋｜杭州赏桂宝藏地杭州花圃，曲桥、流水、古亭搭配满枝碎金，随手一拍都是江南秋景大片！
+                <w:br/>
+                ※ 手作桂秋香囊｜封存秋日桂香，秋桂入囊，把一整个秋天的甜香揣在身上！香气萦绕，岁岁平安！
+                <w:br/>
+                ※ 一口沦陷的苏式蟹黄｜满满一勺蟹黄，搭配 Q 弹苏式细面、鲜甜太湖大虾，一口江南浓鲜，不负蟹季好味！
+                <w:br/>
+                ※ 秋风赴大闸蟹约 | 捆住满膏满黄的秋日鲜味，又是一年吃蟹好时节，参团即赠每人一只大闸蟹当地尝鲜！（9月15号后团期安排）
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 精选超人气景区 · 眼睛忙不过来
                 <w:br/>
-                ※ 乘坐一次西湖游船吧 | 坐一次西湖游船，才算真正读懂 “淡妆浓抹总相宜”，目之所及，全是水墨画里的温柔！
-[...10 lines deleted...]
-                ※ 闪耀的太阳灯光秀 | 夜幕下的明珠亮起来了，太阳酒店在奇幻灯光秀下变幻出五彩缤纷的绚丽图案，湖面上的建筑倒影会随着斑斓的
+                ※ 江南水乡白月光南浔 | 水岸人家尽枕河，运河古镇富甲天下，罕见的中西合璧式古镇，南浔值得！
+                <w:br/>
+                ※ 金陵福地牛首山祈福 |
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -585,306 +589,393 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—无锡—苏州
-[...6 lines deleted...]
-                <w:br/>
+                广州—南京
+                <w:br/>
+                集合：请于广州机场见蓝色“誉江南”旗帜集合，我们的工作人员为您办理好乘机手续、行李托运、以及登机口指引等事宜，后乘机前往南京，抵达后专职导游接团，开启江南之旅。
+                <w:br/>
+                注意：华东港口众多（参考港口：上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州/嘉兴），我社有权根据航班港口时间调整行程顺序，变更入住城市顺序，但不减少景点与游览时间，敬请谅解！
+                <w:br/>
+                圣景：【金陵胜境•牛首山】（游览时间不少于2小时，景交车20元/人自理）牛首山又名“天阙山”，因山顶突出的双峰对峙，恰似牛头双角而得名，是金陵四大名景之一。素有“春牛首，秋 栖霞 ” 的说法。景区内【佛顶宫】属于深坑建筑，佛顶骨舍利长期供奉之所，其外部空间分为大穹顶、小穹顶和佛顶摩崖三大部分；内部空间共九层，地上三层、地下六层，由禅境大观、舍利大殿和舍利藏宫三大空间构成。整个佛顶宫不仅是珍藏佛祖顶骨舍利、接受信众瞻礼参拜的主要场所，还是将舍利文化、世界佛禅文化以各种艺术手法集中呈现的文化展陈场所。特别安排【摸牛头、挂福带】福由顶生，万事皆安，登牛首，系福带！一年牛气冲天，平安好运全接住！
+                <w:br/>
+                南京牛首山绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、佛顶宫正前方镜池（封神级倒影）：佛顶宫穹顶 + 水中倒影，对称神圣，晴天绝景；
+                <w:br/>
+                2、佛顶宫右侧水池（佛顶塔同框）：白色穹顶 + 红色佛顶塔同框，层次绝美；
+                <w:br/>
+                3、佛顶宫外环廊拱门（框景构图）：拱门作画框，框住佛顶塔与人；
+                <w:br/>
+                体验：超五星悬崖深坑【南京蜂巢酒店】。酒店以生态修复理念为基础，响应国家绿色发展的号召，建造成与山体相融相生的仿生特色酒店利用原有宕口岩壁的凹凸起伏，通过镶嵌的方式将两个“蜂巢” 建筑主体和自然环境融合，建筑与环境相融互生。这里有独特的蜂巢设计，酷似外星人基地。整体建筑形态呈未来主义风格，尽展奇幻多姿之妙。山水相融之处，建筑依崖而建，俯瞰全城；云雾缥缈之间，白鹭盘旋，客房飞瀑环抱而生，百米银川直泻而下，落于璀璨大堂，宛若仙境花园。客房打造无双的蜂巢体验空间，让人叹为观止。两个蜂巢体块中间设计为悬崖瀑布景观，结合百米蹦极娱乐项目，建筑、景观和娱乐一体化，极具未来主义风格，宛如置身外星世界，创造出神奇体验和非凡感受。
+                <w:br/>
+                入住：南京蜂巢酒店或同等级酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准 ）
                 <w:br/>
                 特别提示：
                 <w:br/>
                 1、报名时行程为参考,团航班进出口城市为上海/杭州/无锡/南京/扬州/合肥/南通/义乌/芜湖/常州等或同一港口往返，具体的行程游览顺序将根据航班安排的首末站城市最终确定。 
                 <w:br/>
                 2、具体集合时间及地点将在出团前告知。 
                 <w:br/>
                 3、航班以实际出票为准，进出港口的不同，入住各城市及景点游览顺序也将有调整，但决不会影响该行程的行走及接待标准，以旅行社出票为准，不可更改，出票前不另行通知，以出发前通知集中时间为准。 
                 <w:br/>
                 4、参考航班时间段：06:00-23:55,实际以出票为准。 
                 <w:br/>
                 5、因华东特殊情况，第一天有可能会是司机兼导游或安排专职接机导游接机，有可能会与后面的接团导游不同，但不会影响接待质量，请知悉。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：苏州尼依格罗酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）</w:t>
+              <w:t xml:space="preserve">入住：南京蜂巢酒店或同等级酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准 ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                无锡—上海
-[...1 lines deleted...]
-                享用：酒店早餐，是半自助的形式，并且中西式的菜式都有，满足不同的口胃。位于大楼的115层，是苏州目前最高的餐厅，环境优雅大气，还能将迷人的苏城尽收眼底！ 车赴：上海（车程约1.5小时）； 游览：【魔都的百年风华?外滩】（游览时间不少于30分钟）外滩是近代上海城市的起点，也收录着整座城市的精华。自1843年上海开埠（通商）以来，这里便成为了整座城市中最繁华的区域，时至今日。沿着宽阔的黄埔江，外滩一侧百年历史的万国建筑与对岸陆家嘴的新型都市交相辉映，转眼间展现着上海的过往与繁华。 游览：【探寻老上海文化传承?城隍庙旅游区】（自由活动，不含城隍庙/豫园，游览时间不少于1小时）上海开埠以前，城隍庙是上海民众唯一的游乐之处。它代表了上海的历史与传统，是上海本土文化的一个载体。多年来由庙市发展形成的庙会文化，几乎囊括了宗教、商业、民俗等民众物质、精神生活的各个层面，被誉为上海滩旅游的名片。在老城隍庙内，汇集了众多的上海地方小吃，绿波廊的特色点心，松月楼的素菜包，桂花厅的鸽蛋圆子，松云楼的八宝饭，还有南翔小笼和酒酿圆子，真可称得上是小吃王国了，可自行前往享用。 城隍庙旅游区宝藏美食推荐?Tips： 1、南翔生煎包：首先推荐小吃榜，这可是上海小吃的经典之作！外皮酥脆，馅料鲜美多汁，咬上一口，汤汁四溢，绝对会让你欲罢不能。 2、小笼包：被誉为“点心之王”，可见其地位之高，薄皮大馅，汤汁丰富，搭配醋和姜丝食用更佳。 3、王宝和蟹粉汤包：是上海特色小吃之一，外皮白嫩，内馅鲜美，一口下去鲜香四溢，让你大呼过瘾。 奢住：【上海佘山世茂洲际酒店（世茂深坑酒店）】位于“上海之根”- 松江，毗邻上海虹桥枢纽区域。酒店的建筑设计极富创新，建造了12年的酒店遵循自然环境，充分利用深坑岩壁的曲面造型悬挂并建造在深坑岩壁之上，主体由地表以上2层及地表以下88米的15层构成。设计打破多项专利，作为全球瞩目之焦点，为旅行者们带来商务、休闲及探索旅行的奢华体验。这个建筑奇迹是“一生必去”目的地之一，开启你的洲际人生之旅。酒店主体建筑主要分为三部分：地上部分、坑下至水面部分、水下部分。其中，坑下至水面部分以建筑主楼为主；水下部分是酒店的特色客房区和特色水下餐厅。大堂以“地心奇遇”为主题，墙面立体，呈古铜色，与矿坑岩层相呼应。从大堂舒适的休息区，即可望见外围的景观。大堂中心有动态水幕，倾泻而下的水幕，不断变换形态，异常美丽。 ★深坑酒店不能错过的N种打开方式，开启一站式打卡模式： 1、大堂水幕喷泉秀（免费） 在大堂正中央，水幕喷泉秀，这是大堂的点睛之笔，集合声光电等高科技，为每一个抵店的客人打造炫酷而又别开生面的“见面礼”。（大堂水幕秀每天会有6场，具体演出时间以酒店公布为准） 2、夜晚光影剧场—《山海寻隐》（免费） 以中国志怪古籍《山海经》为主要灵感，结合灯光、激光、雾森、无人机等新型多媒体技术手段，在超过18,000平米的层崖峭壁、383米的环绕岩石屏幕、900平米的水幕之上，呈现具有东方神话色彩的缭绕云雾、玄幻异兽与空间奇观。长达二十分钟的光影剧场以三个篇章铺陈而开，期间，梼杌、白泽、神龟等奇珍异兽接连现身，跨越远古与现实的时空裂缝,指引少年勇闯前路；各类奇幻星象层出不穷，五色霞光与云海缭绕，虚实飘渺、亦幻亦真，震撼人心。（展示时间以酒店安排为准）。 3、全透明观光玻璃电梯 作为建筑主体的一部分，高80米，悬挑8米的观光电梯简直让人连连“哇塞“！抬头仰视，超级震撼！当全透明玻璃电梯以2米/秒的速度下降，深坑美景与速度激情同时get，“星际穿梭”般的科技大片唾手可得！ 4、恒温泳池（免费） 室内恒温泳池独辟蹊径，打造成“碧泉溶洞”，配上“蘑菇泡泡”趣味性装饰元素，使泳池如梦似幻， 配有较浅儿童池。畅游的同时也能欣赏到室外的瀑布景观和雄伟的深坑崖壁！ 入住：上海佘山世茂洲际酒店（世茂深坑酒店）（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）
+                南京—苏州
+                <w:br/>
+                享用：酒店中西式自助早餐，品类丰富齐全，融合地道南京风味与环球简餐。餐厅空间开阔雅致，背靠老山山林景致，用丰盛早餐开启度假时光。
+                <w:br/>
+                车赴：苏州（车程约2.5小时）；
+                <w:br/>
+                游览：【拙政园5A】（游览时间不少于1.5小时，由于拙政园实行每日限流，如遇未能预约到拙政园门票，则拙政园改成中国四大名园留园，退园林团队票差30元/人，儿童无费用退补，敬请谅解）它究竟凭何荣膺四大园林之首！若想真正领略中式园林美学的精髓，拙政园绝对不容错过！拙政园的精妙绝伦，首要体现在其“师法自然”的山水布局之上。整个园子巧妙划分为东园、中园、西园三个区域，其中，全园约三分之一的面积皆被水所覆盖，淋漓尽致地展现了“以水见长”的独特设计理念。
+                <w:br/>
+                自由活动推荐游览路线（仅供参考具体以实际为准）：入口→兰雪堂→听雨轩→玲珑馆→海棠春坞→远香堂→倚玉轩→小飞虹→香洲→玉兰堂→宜两亭→卅六鸳鸯馆→塔影亭→留听阁→浮翠阁→倒影楼别→有洞天→荷风四面亭→雪香云蔚亭→待霜亭→梧竹幽居→秫香馆→天泉亭→出口
+                <w:br/>
+                拙政园绝佳拍照机位推荐•Tips：
+                <w:br/>
+                1、荷塘后花窗的借景：这里的花窗设计巧妙，通过特定的角度，可以将远处的北寺塔借景入画，形成一幅绝美的画面。
+                <w:br/>
+                2、远香堂：夏季是远香堂最美的季节，站在远香堂前，满池的荷花盛开，可以欣赏到荷花在微风中摇曳生姿的景象。
+                <w:br/>
+                3、卅六鸳鸯馆：以蓝紫色玻璃花窗为特色，阳光透过花窗洒进室内，形成斑驳陆离的光影效果。
+                <w:br/>
+                4、倒影楼：楼前的水面平静如镜，当天空晴朗时，水面上的倒影与天空相映成趣，仿佛置身于天空之境。
+                <w:br/>
+                奢享：处于苏州国际金融中心之巅，引领未来的先锋的【苏州尼依格罗酒店】。117层450米云端酒店，一举刷新江苏省酒店高度记录！酒店被绿树成荫的林荫大道和柳树环绕四周，伴以风光如画的运河及金鸡湖景色。苏州尼依格罗酒店高耸入云，雄踞于这座摩天大楼之巅。酒店的天际大堂位于大楼115层，为宾客提供在云端办理入住的非凡体验！酒店室内设计由全球室内设计领导者HBA操刀，秉承“完美邂逅，华丽永恒”的品牌理念，让宾客体验奢华享受的同时，也能感受到尊贵服务与优雅贵气兼具的云境享受。
+                <w:br/>
+                ✔云端客房俯瞰苏州美景
+                <w:br/>
+                位处103-113层，真正诠释了何为住在云端！全景落地窗设计，让每间房都享有充足的自然光照和开阔视野。你可以窝在窗前舒适软沙发上，180°尽情饱览运河美景和热闹的城区美景！
+                <w:br/>
+                ✔网红打卡地天际泳池
+                <w:br/>
+                来到尼依格罗，一定要在天际泳池畅游一番。苏州景色透过全幅玻璃窗向室内延伸，即刻拥有“游在云端”的美妙体验！
+                <w:br/>
+                入住：苏州尼依格罗酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：上海佘山世茂洲际酒店（世茂深坑酒店）（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）</w:t>
+              <w:t xml:space="preserve">入住：苏州尼依格罗酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                上海—杭州
-[...1 lines deleted...]
-                享用：酒店价值288元/人自助早餐，除了简单的冷菜、水果和甜品，你还可以不限量单点各种主菜。炒饭、班尼迪克蛋.....每一道都是大菜硬菜，在外面的餐厅分分钟值近百块的那种。 车赴：杭州（车程约2.5小时）； 游览：【船游西湖】（含游船，船行时间约半小时）都说西湖步步是景，但唯有乘船，才能解锁湖面专属的 360° 全景视角 —— 告别岸边人潮与遮挡，让碧波载着你，从水中央读懂 “三面云山一面城” 的诗意！西湖是杭州的一张名片，更是杭州的灵魂，一年四季各有千秋，春来“花满苏堤柳满烟”，夏有“红衣绿扇映清波”，秋是“一色湖光万顷秋”，冬则“白堤一痕青花墨”。导游侃侃道来“山外青山楼外楼，西湖歌舞几时休，暖风吹得游人醉，直把杭州作汴州”的西湖历史，听许仙白娘子的爱情故事。 提示：周末及节假日西湖风景区会有交通管制，除公交车外，其他的车辆禁止进入西湖风景区，需要步行或是转乘公交车（此费用自理）进入景区，造成不便敬请谅解！ 游览：【龙坞茶园旅拍】（游览时间不少于1小时，提供茶巾、围裙、茶蒌换装，赠饮龙井一杯）国家4A级旅游景区的龙坞茶镇素有“千年茶镇、万担茶乡”的美誉，山水相依，茶山连绵，负氧离子浓度常年在4000个/cn3以上，是天然的大氧吧。人少，景美，文艺打卡地，外地人很少知道这里，是目前杭州热门打卡点；
+                苏州—上海
+                <w:br/>
+                享用：酒店早餐，是半自助的形式，并且中西式的菜式都有，满足不同的口胃。位于大楼的115层，是苏州目前最高的餐厅，环境优雅大气，还能将迷人的苏城尽收眼底！ 
+                <w:br/>
+                游览：【魔都的百年风华•外滩】（游览时间不少于30分钟）外滩是近代上海城市的起点，也收录着整座城市的精华。自1843年上海开埠（通商）以来，这里便成为了整座城市中最繁华的区域，时至今日。沿着宽阔的黄埔江，外滩一侧百年历史的万国建筑与对岸陆家嘴的新型都市交相辉映，转眼间展现着上海的过往与繁华。
+                <w:br/>
+                游览：【探寻老上海文化传承•城隍庙旅游区】（自由活动，不含城隍庙/豫园，游览时间不少于1小时）上海开埠以前，城隍庙是上海民众唯一的游乐之处。它代表了上海的历史与传统，是上海本土文化的一个载体。多年来由庙市发展形成的庙会文化，几乎囊括了宗教、商业、民俗等民众物质、精神生活的各个层面，被誉为上海滩旅游的名片。在老城隍庙内，汇集了众多的上海地方小吃，绿波廊的特色点心，松月楼的素菜包，桂花厅的鸽蛋圆子，松云楼的八宝饭，还有南翔小笼和酒酿圆子，真可称得上是小吃王国了，可自行前往享用。
+                <w:br/>
+                城隍庙旅游区宝藏美食推荐•Tips：
+                <w:br/>
+                1、南翔生煎包：首先推荐小吃榜，这可是上海小吃的经典之作！外皮酥脆，馅料鲜美多汁，咬上一口，汤汁四溢，绝对会让你欲罢不能。
+                <w:br/>
+                2、小笼包：被誉为“点心之王”，可见其地位之高，薄皮大馅，汤汁丰富，搭配醋和姜丝食用更佳。
+                <w:br/>
+                3、王宝和蟹粉汤包：是上海特色小吃之一，外皮白嫩，内馅鲜美，一口下去鲜香四溢，让你大呼过瘾。
+                <w:br/>
+                奢住：【上海佘山世茂洲际酒店（世茂深坑酒店）】位于“上海之根”- 松江，毗邻上海虹桥枢纽区域。酒店的建筑设计极富创新，建造了12年的酒店遵循自然环境，充分利用深坑岩壁的曲面造型悬挂并建造在深坑岩壁之上，主体由地表以上2层及地表以下88米的15层构成。设计打破多项专利，作为全球瞩目之焦点，为旅行者们带来商务、休闲及探索旅行的奢华体验。这个建筑奇迹是“一生必去”目的地之一，开启你的洲际人生之旅。酒店主体建筑主要分为三部分：地上部分、坑下至水面部分、水下部分。其中，坑下至水面部分以建筑主楼为主；水下部分是酒店的特色客房区和特色水下餐厅。大堂以“地心奇遇”为主题，墙面立体，呈古铜色，与矿坑岩层相呼应。从大堂舒适的休息区，即可望见外围的景观。大堂中心有动态水幕，倾泻而下的水幕，不断变换形态，异常美丽。
+                <w:br/>
+                ★深坑酒店不能错过的N种打开方式，开启一站式打卡模式：
+                <w:br/>
+                1、大堂水幕喷泉秀（免费）
+                <w:br/>
+                在大堂正中央，水幕喷泉秀，这是大堂的点睛之笔，集合声光电等高科技，为每一个抵店的客人打造炫酷而又别开生面的“见面礼”。（大堂水幕秀每天会有6场，具体演出时间以酒店公布为准）
+                <w:br/>
+                2、夜晚光影剧场—《山海寻隐》（免费）
+                <w:br/>
+                以中国志怪古籍《山海经》为主要灵感，结合灯光、激光、雾森、无人机等新型多媒体技术手段，在超过18,000平米的层崖峭壁、383米的环绕岩石屏幕、900平米的水幕之上，呈现具有东方神话色彩的缭绕云雾、玄幻异兽与空间奇观。长达二十分钟的光影剧场以三个篇章铺陈而开，期间，梼杌、白泽、神龟等奇珍异兽接连现身，跨越远古与现实的时空裂缝,指引少年勇闯前路；各类奇幻星象层出不穷，五色霞光与云海缭绕，虚实飘渺、亦幻亦真，震撼人心。（展示时间以酒店安排为准）。
+                <w:br/>
+                3、全透明观光玻璃电梯
+                <w:br/>
+                作为建筑主体的一部分，高80米，悬挑8米的观光电梯简直让人连连“哇塞“！抬头仰视，超级震撼！当全透明玻璃电梯以2米/秒的速度下降，深坑美景与速度激情同时get，“星际穿梭”般的科技大片唾手可得！
+                <w:br/>
+                4、恒温泳池（免费）
+                <w:br/>
+                室内恒温泳池独辟蹊径，打造成“碧泉溶洞”，配上“蘑菇泡泡”趣味性装饰元素，使泳池如梦似幻，
+                <w:br/>
+                配有较浅儿童池。畅游的同时也能欣赏到室外的瀑布景观和雄伟的深坑崖壁！
+                <w:br/>
+                入住：上海佘山世茂洲际酒店（世茂深坑酒店）（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：杭州雷迪森酒店/杭州临平皇冠假日酒店或同等级酒店</w:t>
+              <w:t xml:space="preserve">入住：上海佘山世茂洲际酒店（世茂深坑酒店）（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                杭州—湖州
-[...3 lines deleted...]
-                参考酒店：入住：湖州南浔希尔顿太阳酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）
+                上海—海宁—湖州
+                <w:br/>
+                享用：酒店价值288元/人自助早餐，除了简单的冷菜、水果和甜品，你还可以不限量单点各种主菜。炒饭、班尼迪克蛋.....每一道都是大菜硬菜，在外面的餐厅分分钟值近百块的那种。
+                <w:br/>
+                车赴：【世界一大自然奇观·海宁钱塘江观潮胜地公园】（车程约2小时，游览时间不少于2小时）钱塘江涌潮为世界一大自然奇观，钱塘观潮始于汉魏，已成为当地的习俗。是天体引力和地球自转的离心作用加上杭州湾喇叭口的特殊地形造成的特大涌潮。我们一同邂逅举世闻名的大自然奇观——钱塘大潮。钱塘江大潮与亚马逊大潮、恒河大潮并称世界三大涌潮，凭借磅礴壮阔的景象，稳居天下潮景之首，自古便有“八月十八潮，壮观天下无”的千古美誉，是独属于江南大地的世界级自然盛景。钱塘潮的旷世奇观，源于得天独厚的自然条件。杭州湾呈独特的喇叭形地貌，江口宽阔、向内骤然收窄。每逢潮汐之时，东海万顷潮水涌入江中，受江道挤压、天体引力与东南季风的共同作用，潮水层层堆叠、逆势抬升，形成滔天巨浪，颠覆了江河东流的常态，造就逆流奔涌的震撼景象。海宁作为千年最佳观潮胜地，可沉浸式解锁“一潮三看”的独特景致。大缺口的交叉潮，两股潮水交汇碰撞、翻涌激荡，场面灵动壮阔；盐官的一线潮最为经典，千里江潮化作一条整齐银练，横贯江面、奔腾向前，气势恢弘；老盐仓的回头潮迅猛凌厉，巨浪撞击堤坝后凌空折返，水花飞溅、声震四野，令人惊心动魄。
+                <w:br/>
+                （注：钱塘大潮属于自然水文景观，受天体潮汐、季节水文、江道泥沙、天气雾气、风力风向等多重自然因素影响，潮水大小、形态、抵达时间均存在自然浮动，无法百分百人为固定，如因天气原因或其他原因，未能观看到潮水，我社有权取消此活动，不承担任何责任。因不同日期，潮水时间不同，景点游览顺序以导游安排为准。观潮期间，切勿翻越防护护栏、靠近江滩、丁坝、堤坝陡坡等危险地带，不要近距离追逐、拍摄潮水。以免发生被潮水卷入水中等危险的产生。） 
+                <w:br/>
+                前往：湖州（车程约1小时）； 
+                <w:br/>
+                奢住：【湖州全新坐标·南浔太阳酒店（湖州南浔希尔顿酒店）】酒店地处湖州南浔明珠路18号，毗邻生态湿地沈庄漾湖畔，临水而建，水光潋滟。湖州新网红地标建筑，全球最大的球体建筑。每当夜幕降临，“太阳”便焕发光彩，熠熠生辉，美轮美奂。酒店由HBA操刀，拥有举世瞩目的建筑奇观，球体内中空，大堂在5F，入住过程像“登日”。进入观光电梯一览酒店全景，具有未来感和科技感，震撼！
+                <w:br/>
+                ✔精致客房：客房内融合江南水乡的婉约和精致的现代感，客房布局经过精心雕琢，灵活贴心，商旅宾客打造宁静舒适的空间。所有客房均配备全智能设施：智能调光模式系统、自动窗帘、无线充电设备，便捷省心，让宾客尽享轻松愉悦的入住时刻！
+                <w:br/>
+                ✔休闲娱乐：住客免费畅享泳池、乐园、健身房，配套齐全，且每个功能区的设计，都可圈可点！泳池常年保持在26℃-28℃，水深1.35米。泳池旁边专门为孩子们设计了儿童戏水池，一年四季都能畅快玩水！
+                <w:br/>
+                入住：湖州南浔希尔顿太阳酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准；如需使用酒店泳池请提前自备泳帽&amp;泳衣，酒店泳池是否开放以酒店方为准。 ）
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -916,133 +1007,150 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                湖州—南京
-[...3 lines deleted...]
-                参考酒店：入住：南京蜂巢酒店或同等级酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准 ）
+                湖州—杭州
+                <w:br/>
+                享用：酒店中西式自助早餐，早餐十分丰盛满足，中西结合，炒菜、咖啡、甜点、面包……一应俱全。还有精致湖州特色点心供应品尝！
+                <w:br/>
+                游览：【南浔景区5A】（游览时间不少于1.5小时）江南六大古镇之一，建至今已有750多年历史，凭借独特的历史地位和人文景观，荣膺“中国十大魅力名镇”、“中国历史文化名镇”等称号。怀旧的麦芽糖，斑驳的石板路，蜿蜒的小河道，河中的浣洗，河边的早茶，都是现代文明中的一股清泉。
+                <w:br/>
+                手作：【指尖DIY・秋日桂香香囊】桂=贵，自带祥瑞福气，寄托了秋日安康、岁岁顺遂的期许。揣在兜里、挂在包上、悬在枕边，风一动，便满是秋意，岁岁安然，步步生香！
+                <w:br/>
+                车赴：浙江省会、丝绸之府、休闲之都杭州（车程约1.5小时）；
+                <w:br/>
+                游览：【京杭大运河·拱宸桥】（游览时间不少于1小时）一座拱宸桥，半部杭州史。拱宸桥是杭城古桥中最高最长的石拱桥，从古至今，拱宸桥对于杭州的意义非同一般，它见证了杭州倚河而兴，是杭州最重要的城市地标之一。京杭大运河沟通了南北，使千里之境连为一体，也在漫长的时光里流淌出了两岸的热闹繁华与文化沉淀，沉淀出最纯正的江南气韵。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">入住：南京蜂巢酒店（备注：由于高标酒店规定，不可指定标间/大床，以前台安排为准 ）</w:t>
+              <w:t xml:space="preserve">入住：杭州雷迪森酒店/杭州临平皇冠假日酒店或同等级酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南京—无锡—广州
-[...1 lines deleted...]
-                车赴：被誉为太湖边“充满温情和水的城市”的无锡（车程约2.5小时）； 游览：【无锡蠡(Lǐ)园?绣球花展】（游览时间不少于1.5小时，季节性观赏景观，花期受气候影响可能会提前或推迟，若未能看到盛开，敬请谅解）蠡园占地 123 亩，其中水域面积约五分之二，以水景见长。相传越国大夫范蠡助越灭吴后，曾与西施泛舟于五里湖（蠡湖）上，故有 “园以湖名，湖因园胜” 的说法。蠡园的绣球花展以 “紫阳花开，锦绣前程” 为主题。花展期间，近 2 万株绣球花竞相绽放，5 大渐变色系分区，将蠡园装点成了一座缤纷的梦幻花园。花展精心遴选了国内外 60 余个品种、6 大品类的绣球花，像 “优雅舞者” 雪舞、“绣球树王” 中华木绣球、“攀爬高手” 落跑新娘等，都能在这里看到。它们蓝紫、蓝、白、粉的色彩错落交替，各展风姿。 蠡园绝佳拍照机位推荐?Tips： 1、西部广场：鱼隐汀洲，大镜框及西施花裙结合，在这合影“人人皆可为西施”； 2、千步长廊“蠡园”石刻：蓝紫色绣球结合音符乐器等装置造型，文艺又浪漫； 3、月牙平台：爱心装置加上花团锦簇，不止远观也可近拍，都很美！ 送机：车赴机场乘机飞返，结束愉快华东之旅！ 行程说明：以上行程所列时间为大概参考时间，旅游旺季出现景区堵车、餐厅拥挤排队、高速堵车、天气等特殊情况时，当团导游会根据实际情况适当调整行程游览顺序及时间，请游客理解并予以配合！
+                杭州—南京—广州
+                <w:br/>
+                游览：【西湖风景区】（游览时间不少于1小时，不含游船，若需乘船，船费自理）西湖是杭州的一张名片，更是杭州的灵魂，一年四季各有千秋，春来“花满苏堤柳满烟”，夏有“红衣绿扇映清波”，秋是“一色湖光万顷秋”，冬则“白堤一痕青花墨”。导游侃侃道来“山外青山楼外楼，西湖歌舞几时休，暖风吹得游人醉，直把杭州作汴州”的西湖历史，听许仙白娘子的爱情故事。
+                <w:br/>
+                游览：【闻桂知秋·杭州花圃】（游览时间不少于1小时，季节性观赏景观，花期受气候影响可能会提前或推迟，若未能看到盛开，敬请谅解）西湖之畔，杨公堤旁，杭州花圃藏着最清雅的秋日盛景。相较于西湖沿线的热闹喧嚣，这里林静风柔、花木疏朗，是西湖边难得的赏桂清幽秘境。作为杭城经典赏桂胜地，花圃以金桂秋满为核心景致，百株桂树连片成景，金桂、银桂、丹桂品类俱全。秋光正好之时，千枝缀蕊，万点繁花，鎏金覆翠，暗香浮动，自成一幅绝美秋日园林画卷。
+                <w:br/>
+                提示：周末及节假日西湖风景区会有交通管制，除公交车外，其他的车辆禁止进入西湖风景区，需要步行或是转乘公交车（此费用自理）进入景区，造成不便敬请谅解！
+                <w:br/>
+                游览：【龙坞茶园旅拍】（游览时间不少于1小时，提供茶巾、围裙、茶蒌换装，赠饮龙井一杯）国家4A级旅游景区的龙坞茶镇素有“千年茶镇、万担茶乡”的美誉，山水相依，茶山连绵，负氧离子浓度常年在4000个/cn3以上，是天然的大氧吧。人少，景美，文艺打卡地，外地人很少知道这里，是目前杭州热门打卡点；
+                <w:br/>
+                送机：车赴机场乘机飞返，结束愉快华东之旅！
+                <w:br/>
+                <w:br/>
+                行程说明：以上行程所列时间为大概参考时间，旅游旺季出现景区堵车、餐厅拥挤排队、高速堵车、天气等特殊情况时，当团导游会根据实际情况适当调整行程游览顺序及时间，请游客理解并予以配合！
                 <w:br/>
                 交通：旅游车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1110,61 +1218,61 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：来回程团队经济舱特惠机票（如遇天气等不可抗力因素导致航班延误或停飞，我司不做赔偿，敬请原谅）。 
                 <w:br/>
-                2.住宿：一晚品牌五星酒店（未挂牌），一晚南京蜂巢酒店，一晚南浔希尔顿太阳酒店，一晚苏州尼依格罗酒店，一晚上海深坑洲际酒店，因高标酒店均不设三人间，出现单男单女报名时请补或退房差；行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
-[...1 lines deleted...]
-                3.用餐：行程中含5早6正，酒店内含早餐，正餐50元/人，端午家宴60元/人；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；华东地区餐饮风味、用餐条件与广东有一定的差异，大家应有心理准备。行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
+                2.住宿：一晚品牌五钻酒店（未挂牌），一晚南京蜂巢酒店，一晚南浔希尔顿太阳酒店，一晚苏州尼依格罗酒店，一晚上海深坑洲际酒店，因高标酒店均不设三人间，出现单男单女报名时请补或退房差；行程参考酒店无法接待的情况下，我社将选择其他酒店，但标准不低于上述酒店！ 
+                <w:br/>
+                3.用餐：行程中含5早6正，酒店内含早餐，正餐50元/人，蟹黄面套餐58元/人，观潮宴60元/人；十人一桌八菜一汤（若不足10人一桌，则相应减少菜量）；行程内所含餐如不使用，属于自愿放弃，不退任何费用。 
                 <w:br/>
                 4.用车：根据实际人数全程当地选用5-55座空调旅游车（保证一人一个正座），客人请保管好自己财物。（根据航班时间不同，第一天接机的车会与第二天的用车不同，请注意携带好自身物品） 
                 <w:br/>
                 5.导游：当地普通话导游；费用已含导游服务费，不派全陪。 
                 <w:br/>
                 6.成人含景点第一道大门票，其中园中园门票需客人自理。除遇不可抗力自然原因外，以上景点门票客人自愿放弃的及赠送项目在任何情况下都不予退款；赠游景点视实际情况安排游览，不能游览，不作赔偿，敬请谅解！ 
                 <w:br/>
-                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票160元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
+                7.2-11周岁以下（身高不超高1.2米）的执行小孩收费，此收费提供机位、车位、餐位。不提供住宿床位、景点门票（如超1.2米现补全程门票155元（团队价）；景点检票处设有身高标示，供游客自行测量实际身高）。
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1636,55 +1744,105 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团16人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负
-[...3 lines deleted...]
-                ）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；4）呼吸系统疾病患者，如肺气肿、肺心病等病人；5）精神病患者，如癫痫及各种精神病人；6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；7）大中型手术的恢复期病患者；8）孕妇及行动不便者。B.未满 18 周岁及老年旅游者预订提示：1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
+                1、此团16人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由杭州远景国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、华东地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：华东地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明：
+                <w:br/>
+                A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                <w:br/>
+                1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
+                <w:br/>
+                2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
+                <w:br/>
+                3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
+                <w:br/>
+                4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
+                <w:br/>
+                5）精神病患者，如癫痫及各种精神病人；
+                <w:br/>
+                6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
+                <w:br/>
+                7）大中型手术的恢复期病患者；
+                <w:br/>
+                8）孕妇及行动不便者。
+                <w:br/>
+                B.未满 18 周岁及老年旅游者预订提示：
+                <w:br/>
+                1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
+                <w:br/>
+                2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
+                <w:br/>
+                3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
+                <w:br/>
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1813,51 +1971,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>