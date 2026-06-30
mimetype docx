--- v0 (2026-05-13)
+++ v1 (2026-06-30)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">LT-20260513-1</w:t>
+              <w:t xml:space="preserve">LT-202629-2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -571,51 +571,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第一天 广州（飞机约3h）大连                   （餐：-中-）                   住：大连
+                广州（飞机约3h）大连                   （餐：-中-）                   住：大连
                 <w:br/>
                 上午：广州白云机场集中，乘飞机前往大连。
                 <w:br/>
                 下午：游览【星海广场】（游览约1小时）是大连的城市坐标,自大连的南海岸线顺势而下，面向海洋，背倚都市，告别城市的喧嚣，在这方静谧的角落体会舒缓的温馨。漫步在【滨海路】，一步一步在木栈道留下足迹，一边是起伏的山峦，一边是烟波浩渺的大海，闲情与云山同框，活力与沧海共鸣。【北大桥】是一座横跨海边山谷的公路吊桥。北大桥是为纪念大连市与日本国北九州市结为友好城市所建，如今更被人们看作是象征着爱情天长地久的“情人桥”【虎雕广场】（游览约30分钟）的六只老虎石雕是全国最大的花岗石雕。他们错落有序地交叠在一起，形态各异，虎头都向着东方，迎风长啸，个个虎虎生威。
                 <w:br/>
                 【东方威尼斯水城】（游览约1小时）沿着水巷漫步，别有一番不染纤尘的异域风情，当咸涩的海风吹拂，令人感觉一抹清新舒爽。由木桥石桥联接两岸的风情街上，充满慵懒气氛的各色咖啡馆、独特的工艺品小铺林立，水道中摇曳着首尾翘起的“贡多拉”，各种情调都在这里完的融合着，体会独属大连的时尚与浪漫，更是别有风情，韵味悠长，会让你忘记时间.【俄罗斯风情一条街】（游览约1小时）游览以欧式风格建筑为主,经营俄罗斯餐厅、夜总会、酒吧、旅游工艺品等，原汁原味的异域格调，使游客省去了出国的鞍马劳顿，到这里即可领略到纯粹的他乡风情。
                 <w:br/>
                 【温馨提示】：
                 <w:br/>
                 请带好有效身份证件，以方便出行，山东属于海边城市，早晚比较凉，注意天气变化，多带几套换洗衣物。
                 <w:br/>
                 交通：飞机/旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -657,65 +657,67 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第二天 大连（约1h）旅顺（约1h）大连（轮船约7h）烟台      （餐：早中-）       住:轮船
-[...1 lines deleted...]
-                上午： 游览【旅顺口景区】（未含门票30元/人，请自理，游览约30分钟）港口地处黄、渤海要冲，地势险要，隐蔽性与防风性极好，是北方地区天然的不冻良港，历来的军事要地，曾被誉为世界五大天然良港之一。登上【白玉山】（未含门票40元/人，未含往返索道费用40/人（70岁以上景区禁止乘坐，步行上山30分钟左右），游览约1小时）登顶后旅顺口军港及市区风光尽收眼底，是观赏旅顺城市全貌和旅顺军港的最佳地点。李鸿章陪同光绪皇帝的父亲醇亲王视察旅顺口时说，旅顺有黄金山，也应有白玉山。从此得名"白玉山"。是大连十大风景名胜区之一。【东鸡冠山】（未含门票25元/人，未含往返电瓶车20/人，费用自理（非必坐），游览约40分钟）北堡垒是日俄战争中旅顺要塞争夺战的重要战场之一。完整保留着具有百年战争历史的遗迹，有“露天历史博物馆”之称，是日俄争夺旅顺的最后战场。人们站在故垒的废墟上，都会发出心底的誓言：决不能让这些残堡旧垒再成为对准我们大好河山和祖国母亲胸膛的炮台。【旅顺博物苑】（游览约1小时）由旅顺博物馆、植物园、动物园组成。旅顺博物苑区坐落在风景秀丽的太阳沟风景区，大连十大风景区之一， 占地15万平方米，独具欧式园林风格。【海洋文化馆】海洋，是生命的起源，文明的开端。这里能看到星辰大海的博物馆，能感受文化传承的博物馆。也可以品尝大辽刺参，肉质软嫩，营养丰富，是典型的高蛋白、低脂肪食物，滋味腴美，风味高雅，是久负盛名的名馔佳肴，是"海味八珍"之一，与燕窝、鲍鱼、鱼翅齐名，在大雅之堂上往往扮演着"压台轴"的角色，被视作为中餐的灵魂之一。
+                大连（约1h）旅顺（约1h）大连（轮船约7h）烟台      （餐：早中-）       住:轮船
+                <w:br/>
+                上午： 游览【旅顺口景区】（按实际年龄自理门票费用，游览约30分钟）港口地处黄、渤海要冲，地势险要，隐蔽性与防风性极好，是北方地区天然的不冻良港，历来的军事要地，曾被誉为世界五大天然良港之一。【东鸡冠山】（按实际年龄自理门票费用，未含往返电瓶车20/人，费用自理，游览约40分钟）北堡垒是日俄战争中旅顺要塞争夺战的重要战场之一。完整保留着具有百年战争历史的遗迹，有“露天历史博物馆”之称，是日俄争夺旅顺的最后战场。人们站在故垒的废墟上，都会发出心底的誓言：决不能让这些残堡旧垒再成为对准我们大好河山和祖国母亲胸膛的炮台。【旅顺博物苑】（游览约1小时）由旅顺博物馆、植物园、动物园组成。旅顺博物苑区坐落在风景秀丽的太阳沟风景区，大连十大风景区之一， 占地15万平方米，独具欧式园林风格。【海洋文化馆】海洋，是生命的起源，文明的开端。这里能看到星辰大海的博物馆，能感受文化传承的博物馆。也可以品尝大辽刺参，肉质软嫩，营养丰富，是典型的高蛋白、低脂肪食物，滋味腴美，风味高雅，是久负盛名的名馔佳肴，是"海味八珍"之一，与燕窝、鲍鱼、鱼翅齐名，在大雅之堂上往往扮演着"压台轴"的角色，被视作为中餐的灵魂之一。
                 <w:br/>
                 下午：【太阳沟景区】（游览约30分钟）《夏洛特烦恼》的拍摄地，影片开头的街道和附近的景色。这里还有旅顺“醉”美的四条落叶大道，周边欧式，日式老建筑的映衬下洋溢着旅顺太阳沟特有的典雅和浪漫。溥仪，肃亲王，川岛芳子，罗振玉......指不定你身边不起眼的一座老建筑就曾经留下某位历史人物的足迹。
                 <w:br/>
                 徐徐车辆在跨海大桥上涌动，漫长而又壮阔的悬在海上。作为中国海上地锚式悬索【跨海大桥】，它如同一条巨龙盘于海面。穿行在宏伟的大桥之上，一起感受别样的壮阔与震撼。晚上坐船前往烟台。
                 <w:br/>
                 参考酒店：夜宿轮船（4人舱，带独卫，船上无导游，大连或旅顺码头送船）
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 船属于公共交通，船舱类似于火车软卧车厢，系统出票按名单顺序自动排列铺位，因散客人数的不确认性无法保证男女分住及同个家庭在同个船舱；如您有特殊需求，可上船后自行与同行客人协调。开船及到达时间受天气、海上风速的影响，需要以当天实际情况为准。船上没有一次性用品（2人间及特等舱除外），请客人自行携带
                 <w:br/>
                 交通：旅游车
+                <w:br/>
+                购物点：海洋文化馆（游览1小时）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -745,55 +747,55 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第三天 烟台（约1.5h）蓬莱（约2.5h）威海              （餐：早中-）            住：威海
+                烟台（约1.5h）蓬莱（约2.5h）威海              （餐：早中-）            住：威海
                 <w:br/>
                 上午：早餐后，游览【东炮台海滨风景区】（游览约1小时）东炮台已有百年历史的古炮台由德国技师设计督造，耗银达100万两，炮台建筑风格中西合璧、结构严谨、气势雄伟，为我国目前保存最完整的海防设施之一，也是烟台近代有国主义和国防教育基地。【烟台月亮湾】（约30分钟）一东一西，两座岬角拥着一片深月形的海湾，海水清澈，沙滩平缓，卵石晶莹，风轻境幽。一道宽约一米，长约二十余米的海堤象一道长长的破折号，静静地伸向海中，这便是烟台海边的月亮湾。月亮湾，一个好温馨的名字。那道海堤上竖起一座不锈钢制的月亮老人雕塑，这里便成了青年人谈情说爱的必到之地。谈恋爱的青年人在这里海誓山盟，请月老人作证。披上婚纱的新娘提起纱裙，满脸幸福地挽着新郎的胳膊，小心翼翼地越过海堤，来到月老人的雕像前，留下幸福的倩影。
                 <w:br/>
-                下午：【AAAAA·蓬莱阁风景区】（不含门票100元/人，自理，游览约2小时）国家AAAAA蓬莱阁虎踞丹崖山巅，由主阁、龙王宫、吕祖殿、弥陀寺等六大单体及其附属建筑以及古代水军基地水城组成，与黄鹤楼、岳阳楼、滕王阁并称“中国四大名楼”。蓬莱阁历经风雨沧桑，如今已发展成为以古建筑群为中轴，蓬莱水城和田横山为两翼，四种文化(神仙文化、精武文化、港口文化、海洋文化)为底蕴，山(丹崖山) 、海(黄渤二海)、城(蓬莱水城)、阁(蓬莱阁)为格局，登州博物馆、古船博物馆、田横山、合海亭及黄渤海分界坐标等20余处景点为点缀，融自然风光、历史名胜、人文景观、休闲娱乐于一体的风景名胜区和休闲度假胜地。
+                下午：【AAAAA·蓬莱阁风景区】（按实际年龄自理门票费用，游览约2小时）国家AAAAA蓬莱阁虎踞丹崖山巅，由主阁、龙王宫、吕祖殿、弥陀寺等六大单体及其附属建筑以及古代水军基地水城组成，与黄鹤楼、岳阳楼、滕王阁并称“中国四大名楼”。蓬莱阁历经风雨沧桑，如今已发展成为以古建筑群为中轴，蓬莱水城和田横山为两翼，四种文化(神仙文化、精武文化、港口文化、海洋文化)为底蕴，山(丹崖山) 、海(黄渤二海)、城(蓬莱水城)、阁(蓬莱阁)为格局，登州博物馆、古船博物馆、田横山、合海亭及黄渤海分界坐标等20余处景点为点缀，融自然风光、历史名胜、人文景观、休闲娱乐于一体的风景名胜区和休闲度假胜地。
                 <w:br/>
                 【八仙群雕广场】(游览约30 分钟）八仙过海大型雕塑在和平广场对面，濒临大海，是蓬莱的标志，八仙过海大型雕塑面向大海，蓬莱有着 2100 多年悠久历史和灿烂文化，素有“人间仙境”之称，是东方神仙神话的发源地。在八仙的组合群雕前，可将中国道教文化，八仙的灵气带进您的生活，并为您的生活增添一些灵幻、神秘的气息。
                 <w:br/>
                 乘车赴威海，【韩乐坊夜市】韩乐坊是中国首佳韩文化主题商业公园，位于乐添世纪城核心商业区，为国级旅游景区、山东省重点文化产业园区。韩乐坊规划包含韩国商业步行街、丽水门、庆会楼、乐添文化广场、精品夜市、各种主题的韩国文化休闲广场以及韩国风情街等商业景区。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
@@ -829,51 +831,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第四天 威海（约3.5h）青岛                 （餐：早中-）                      住：青岛
+                威海（约3.5h）青岛                 （餐：早中-）                      住：青岛
                 <w:br/>
                 上午：早餐后，游览【威海小镰仓 • 火炬八街】（游览约30分钟）因其南高北低的地势形成了惊艳的视觉效果，再加上“全路段”和丁字路口的路牌点缀，与动漫《灌篮高手》里的经典场景高度相似，有日本镰仓街道的既视感，也因此被称为“威海小镰仓”。
                 <w:br/>
                 【幸福门公园】【外滩名人雕塑广场】【万福图铜雕】（游览约30分钟）威海海滨中心被誉为“威海之门”，威海的标志，代表着威海现代化的城市形象。站在幸福门上可以清晰看到刘公岛上的景色以及战争时期留下的遗迹。穿过幸福门地上有一个凸起的圆形锻铜建筑，称为“万福图”，高1.38米，直径13.8米，重13吨。排列成五圈的“福”字，寓意“五福临门”、“五福同享”，这里是威海千公里幸福海岸线的起点。祝福人们在这里开启幸福之门，踏上幸福岸线，沐浴在幸福的海洋里！
                 <w:br/>
                 车赴【搁浅的布鲁维斯号巨轮】（游览约 30 分钟）被海浪定格的布鲁威斯号，沉默地矗立在海边，诉说着往昔的航海故事。它是大海遗落的巨兽，是游客镜头里的宝藏，每一次靠近，都是与 浪漫和未知的邂逅。有幸见证威海·布鲁威斯沉船在此陨落的浪漫景象，原片直出，把握角度位置电影感狠狠拿捏住。 
                 <w:br/>
                 下午：乘车赴青岛，抵达后入住酒店休息。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -913,51 +915,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第五天  青岛（约4.5h）泰安                    （餐：早中-）                    住：泰安
+                青岛（约4.5h）泰安                    （餐：早中-）                    住：泰安
                 <w:br/>
                 上午：游览青岛中心【4A五四广场、奥帆中心】（游览约1小时）五四广场因青岛为中国近代史上伟大的五四运动导火索而得名。五四广场分南北两部分，分布于中轴线上的市人民政府办公大楼、隐式喷泉、点阵喷泉、《五月的风》雕塑、海上百米喷泉等。广场中心“五月的风”雕塑是青岛标志，正对市政府，是整个青岛城市景观中心！也是青岛历史起源地！
                 <w:br/>
                 下午：游览青岛百年象征【4A栈桥】（游览约30分钟）（如遇交通管制改为步行） 登州总兵章高元带兵驻扎青岛，为便于物资运输建两座码头，其中一座就是栈桥，随后章高元在青岛口建总兵衙门，由此青岛建制。南端双层飞檐八角亭阁—“回澜阁”，阁顶覆黄色琉璃瓦，登楼远眺前海景色尽收眼底，即为青岛十景之一“飞阁回澜”。 远眺青岛名字的由来【小青岛】曾被德国人侵占后作为重要的军事基地并在1900年修建了最早的灯塔。  乘车赴泰安，抵达后入住酒店休息。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
@@ -993,57 +995,57 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第六天 泰安（约1.5h）曲阜（约2.5h）聊城               （餐：早中-）           住：聊城
-[...1 lines deleted...]
-                上午：早餐后，登象征着中华之魂，被联合国教科文组织命名为“世界自然文化遗产”的“五岳之首”【泰山】（不含门票115元/人，60岁以下自理，双程环保车自理80元/人，缆车自理100元/单程/人，游览约4小时），览享有“天下第一山”称号的--其自然景观雄伟高大，有数千年精神文化的渗透和渲染以及人文景观的烘托，著名风景名胜有十八盘，南天门，天街，望府亭，白云洞，青云洞，碧霞祠，玉皇顶等。数千年来，先后有十二位皇帝来泰山封禅。1987年被联合国教科文组织列为世界自然与文化双遗产，成为全球第一个世界自然文化双重遗产。天门云梯十八盘（十八盘垂直高度四百多米，似云梯垂落，银河倒流，被称为【“天门云梯”】奇观），雄伟巍峨的登天之门【南天门】，登上山顶信步天街、观气势磅礴的唐摩崖石刻体会一代明君的雄心壮志、最后驻足于泰山极顶被历代帝王视为最高荣誉封禅泰山的圣地【玉皇顶】原路下山。
+                泰安（约1.5h）曲阜（约2.5h）聊城               （餐：早中-）           住：聊城
+                <w:br/>
+                上午：早餐后，登象征着中华之魂，被联合国教科文组织命名为“世界自然文化遗产”的“五岳之首”【泰山】（按实际年龄自理门票费用，双程环保车自理80元/人，缆车自理100元/单程/人，游览约4小时），览享有“天下第一山”称号的--其自然景观雄伟高大，有数千年精神文化的渗透和渲染以及人文景观的烘托，著名风景名胜有十八盘，南天门，天街，望府亭，白云洞，青云洞，碧霞祠，玉皇顶等。数千年来，先后有十二位皇帝来泰山封禅。1987年被联合国教科文组织列为世界自然与文化双遗产，成为全球第一个世界自然文化双重遗产。天门云梯十八盘（十八盘垂直高度四百多米，似云梯垂落，银河倒流，被称为【“天门云梯”】奇观），雄伟巍峨的登天之门【南天门】，登上山顶信步天街、观气势磅礴的唐摩崖石刻体会一代明君的雄心壮志、最后驻足于泰山极顶被历代帝王视为最高荣誉封禅泰山的圣地【玉皇顶】原路下山。
                 <w:br/>
                 登山注意事项： 1、从中天门景交停车处到南天门大概需要2个小时路程，以台阶为主，著名的泰山十八盘就在这一段由于主要景点皆集中在山顶，如果您徒步上下山游览景点时间将大大减少因此建议您乘坐索道下山。 2、山上山下略有温差，且山上风大，登上时请携带一件外套； 3、登山时宜穿登山鞋、布鞋、球鞋等舒适轻便鞋子为主，皮鞋和塑料鞋容易滑倒； 4、山上运输困难，故物价较贵，请携带好充足的食物，及大量饮用水为宜，其他物品尽量减少； 5、登山时应注意安全，谨记登山不看景，看景不登山，不去危险地带；
                 <w:br/>
-                下午：车赴曲阜【孔府】（不含门票60元/人，请自理，游览约1小时）孔府又称“衍圣公府”，位于孔庙东侧，是孔子嫡系长期居住的府第，也是中国封建社会官衙与内宅合一的典型建筑。整个府第拥有厅、堂、楼、轩等463间，至今已有2000多年历史，是一座典型的中国贵族门户之家，号称“天下第一人家”。【拜师礼】（赠送项目，不参加无退费）||穿汉服拜孔子礼-亲自体验孔孟文化礼仪；拜孔子、习古礼；听快书、赏扬琴；穿汉服拜孔子专业的主持带队，拜孔子举行辛丑年祭孔拜师活动寄以弘扬优秀传统文化，承延圣哲精神。乘车赴聊城，入住酒店休息。
+                下午：车赴曲阜【孔府】（按实际年龄自理门票费用，请自理，游览约1小时）孔府又称“衍圣公府”，位于孔庙东侧，是孔子嫡系长期居住的府第，也是中国封建社会官衙与内宅合一的典型建筑。整个府第拥有厅、堂、楼、轩等463间，至今已有2000多年历史，是一座典型的中国贵族门户之家，号称“天下第一人家”。【拜师礼】（赠送项目，不参加无退费）||穿汉服拜孔子礼-亲自体验孔孟文化礼仪；拜孔子、习古礼；听快书、赏扬琴；穿汉服拜孔子专业的主持带队，拜孔子举行辛丑年祭孔拜师活动寄以弘扬优秀传统文化，承延圣哲精神。乘车赴聊城，入住酒店休息。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1075,65 +1077,68 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                第七天 聊城（约1h）济南(飞机约3h)广州
+                聊城（约1h）济南(飞机约3h)广州
                 <w:br/>
                 上午：早餐后，参观【阿胶工厂】（游览约2.5小时）参观阿胶生产线，了解阿胶熬制的工艺，阿胶是滋补佳品，是中华医药瑰宝，因出自东阿而得名，我们到达正宗阿胶的原产地，了解阿胶生产工艺，感受阿胶养生文化，聆听阿胶养生知识。
                 <w:br/>
-                后乘车前往济南【趵突泉】（不含门票40元/人，请自理，游览约60分钟）趵突泉是泉城济南的象征与标志，三窟并发，声如隐雷，居济南七十二名泉之首。乾隆皇帝南巡时因趵突泉水泡茶味醇甘美，曾册封趵突泉为“天下第一泉”。也是最早见于古代文献的济南名泉，趵突泉景区内泉泉相依，泉畔名人题刻，曲廊蜿蜒，山石相托，泉清鱼乐，沁人心脾，秒不可言！ 景区内游览李清照纪念堂 、趵突泉、杜康泉、漱玉泉、李苦禅纪念馆等景点。
+                后乘车前往济南【趵突泉】（按实际年龄自理门票费用，游览约60分钟）趵突泉是泉城济南的象征与标志，三窟并发，声如隐雷，居济南七十二名泉之首。乾隆皇帝南巡时因趵突泉水泡茶味醇甘美，曾册封趵突泉为“天下第一泉”。也是最早见于古代文献的济南名泉，趵突泉景区内泉泉相依，泉畔名人题刻，曲廊蜿蜒，山石相托，泉清鱼乐，沁人心脾，秒不可言！ 景区内游览李清照纪念堂 、趵突泉、杜康泉、漱玉泉、李苦禅纪念馆等景点。
                 <w:br/>
                 下午：【曲水亭街】（游览约40分钟）济南最有味道的巷子、济南最具生活气息的巷子。现在的曲水亭街依然完整地保留着《老残游记》中“家家泉水，户户垂杨”的泉城风貌。想要了解真正的济南生活，必须要到曲水亭街去逛逛。独自漫步于青石板路，看白墙灰瓦，看小桥流水，看柳树成荫。
                 <w:br/>
                 游览【5A大明湖风景区】（游览约1小时）大明湖是济南三大名胜之一，是繁华都市中一处难得的天然湖泊，也是泉城重要风景名胜和开放窗口，闻名中外的旅游胜地，素有“泉城明珠”的美誉。济南三大名胜之一、《还珠格格》中夏雨荷与皇上邂逅的地方，欣赏济南 “四面荷花三面柳 一城山色半城湖”的独特风貌。
                 <w:br/>
                 大明湖综合赏花胜地四季花海：是济南最美赏花观赏地。每年3-5月，景区内樱花、海棠、碧桃、美人梅、红叶桃、玉兰、棣棠、锦带、榆叶梅、紫叶李次第绽放。进入夏季，大明湖湖区内有大片的荷花盛开，荷花盛花期7-8月。（各种花期视天气情况开放）
                 <w:br/>
                 游览【天下第一名泉-黑虎泉】（游览约1小时）位于山东省济南市历下区解放阁南护城河南岸陡崖下，在济南市黑虎泉东路。黑虎泉为一天然洞穴，高2米，深3米，宽1.7米，泉水主要来自洞穴的东南方向。洞穴由青石垒砌，洞穴隐露在岩壁下。泉池由石块砌成，略呈长方形，宽约17米，有天下第一美泉之称。
                 <w:br/>
                      后根据航班时间乘飞机返回广州，结束愉快的旅程！
+                <w:br/>
+                <w:br/>
+                以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，经全体游客协商同意后，进行游览顺序调整，敬请谅解！
                 <w:br/>
                 交通：旅游车/飞机
                 <w:br/>
                 购物点：【阿胶工厂】（游览约2.5小时）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1221,51 +1226,50 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.交通：来回程团队经济舱特惠机票未含税（如遇天气等不可抗力因素导致航班延误或停飞，我司不做赔偿，敬请原谅）。 
                 <w:br/>
                 2.住宿：升级2晚网评4钻+3晚当地网评3钻酒店+ 1晚住轮船上（船上4人间），无3人间，如产生单间请补单房差 
                 <w:br/>
                 3.用餐：全程含6早6正餐；酒店含早餐（下船早餐为10元），正餐餐标特色餐30/正（八菜一汤、十人一桌、 不含酒水，如团队不足8人我社现退餐费（客人自动放弃，餐标不退！）
                 <w:br/>
                 4.用车：全程地接用车根据团队人数安排9-55座旅游空调车，每人一个正座。
                 <w:br/>
                 5.导游：当地持证中文导游服务；（不足十人，不配备导游，司机兼做酒店入住办理、门票购买、游览指引等服务工作）不派全陪。 
                 <w:br/>
                 6.门票：行程中景点不含门票、不含景区小交通，请自理；行程中不含的游客可以自愿选择并自行购买。除遇不可抗力自然原因外；赠游景点视实际情况安排游览，不能游览，不作赔偿，敬请谅解！ 
                 <w:br/>
                 7.2-11周岁的执行儿童收费，12周岁以下，含机票、车位、导游司机服务费、半价正餐，不占床，不含早，不含门票，超高自理（6-11周岁儿童占轮船铺位，2-5周岁儿童不占轮船铺位，跟成人共用一个铺位）
                 <w:br/>
                 8.购物：全程仅阿胶工厂参观 ，海洋文化馆不属于传统购物店。（游览过程中所到之处、如景区、酒店、停车场等各种购物场所是其相关的配套设施，请游客注意上述场所属各景区自行商业行为，与我社无关，请客人慎重购物）
                 <w:br/>
                 9.保险：不含个人意外险及航空保险。强烈建议游客购买旅游意外险！
                 <w:br/>
                 10.成团：此团10成人成团，不派全陪。
                 <w:br/>
-                11.
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用，公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地特色文化之用，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购物产生的纠纷与本社无关，敬请注意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -1460,51 +1464,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">180 分钟</w:t>
+              <w:t xml:space="preserve">150 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -2060,51 +2064,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-13</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-01</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>