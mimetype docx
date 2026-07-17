--- v0 (2026-05-14)
+++ v1 (2026-07-17)
@@ -1019,51 +1019,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.往返机票，现时机税及燃油附加费；韩国团队签证费用；
                 <w:br/>
                 2.住宿全程首尔网评四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
                 <w:br/>
                 3.行程表内所列的景点入场费及全程用车(根据团队人数安排 7/9商务车或1 5座空调旅游车，保证每人 1 正座)
                 <w:br/>
                 4.中文司兼导服务
                 <w:br/>
-                5、境外司陪人员杂费RMB600元/人/；
+                5、境外司陪人员杂费RMB600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1075,50 +1075,161 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.个人旅游意外保险费和航空保险费、航空公司临时通知的燃油税涨幅，行程外之自费节目及私人所产生的个人费用等；
                 <w:br/>
                 2.单房差￥1600元/人（节假日，大型演唱会等除外），不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 3.如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
                 <w:br/>
                 4.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">服务标准</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="8200" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="lineServer"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务标准</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">住宿</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">单房差￥1600元/人（节假日，大型演唱会等除外），不设自然单间</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1145,51 +1256,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                此团6人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
+                半自助游度假产品(含拼小团度假产品):以“酒店+交通+团队行程+自由活动”为核心，经双方协商一致后，不包含领队服务。
+                <w:br/>
                 <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B.参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。游客擅自脱团造成合同履行终止，之后又要求变更恢复后续合同行程的，旅行社将按照《旅游法》第73条规定，向游客收取因此增加的费用800元/天。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，建议住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件23公斤，手提行李7公斤。
                 <w:br/>
                 6. 特别提醒：A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
@@ -1222,51 +1337,65 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1481,51 +1610,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1669,50 +1798,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="lineServer">
+    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>