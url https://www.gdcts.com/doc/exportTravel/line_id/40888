--- v0 (2026-05-11)
+++ v1 (2026-07-16)
@@ -1323,51 +1323,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奥克兰-/-广州	         航班：HU7932/20:50-05:00+1
+                奥克兰-/-广州	         航班：CZ306/2120-0505+1
                 <w:br/>
                 早餐开始今日精彩之旅：
                 <w:br/>
                 奥克兰是新西兰的一个都会区，，为新西兰人囗最多的城市，也是北岛最大的城市。奥克兰被称为“帆之都”，同时也是新西兰工业和商业中心。现今的奥克兰仍然为新西兰最发达的地区之一，同时也是南太平洋的枢纽。在2021年的世界最佳居住城市评选中，奥克兰排名全球榜首。
                 <w:br/>
                 【德文港（Devonport）】
                 <w:br/>
                 德文港有着许多维多利亚式的19世纪建筑，比起现代化的都市，小镇风光幽静许多。这里步调相当慢，街道上整个悠悠哉哉，有许多的餐厅、艺廊、小店等等，氛围惬意舒服，可以望向奥克兰CBD市区，天空塔清晰可见，隔着港湾拍起来非常漂亮，还可以看到超完整的 Rangitoto 火山，整座火山从海中凸出来，视野超棒!
                 <w:br/>
                 【工党纪念碑】 
                 <w:br/>
                 工党纪念碑坐落于迈克尔•乔瑟夫公园，迈克尔•乔瑟夫公园是一个修剪得非常整齐的公园。这个公园是为纪念新西兰第23任首相，也是工党一任领袖迈克尔•乔瑟夫•萨文奇而建的。
                 <w:br/>
                 【中央公园】
                 <w:br/>
                 奥克兰中央公园是奥克兰最古老的公园，坐落在新西兰的奥克兰市中心，位于皇后街南方，以巨大的草坪、露天剧场、温室花园，精美的雕塑和博物馆而闻名。奥克兰是一个令人放松的城市，可以在这里走来走去、发发呆、养养神。带着小朋友来参观博物馆，来这里散步、逗逗鸭子，观赏各种花卉，站在博物馆门前欣赏远处风景、或者躺在草坪欣赏蓝天白云，其乐无穷。
                 <w:br/>
                 【帆船码头】 
                 <w:br/>
                 奥克兰帆船码头位于奥克兰市中心海岸，是著名的旅游景点之一。港口内万柱桅杆挺立，各式各样的帆船整齐比排列着，风景独别有一方新意。
                 <w:br/>
                 【伊甸山】
                 <w:br/>
                 位于奥克兰最高的火山口大洞，洞里覆满了一层天然草皮，远看很像外星大坑。伊甸山与附近的独树山(One Tree hill)一样，可以远眺奥克兰市中心与港湾，可以清楚的看到市中心的天空塔与Rangitoto火山，俯瞰整个奥克兰市区。
                 <w:br/>
@@ -2887,51 +2887,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>