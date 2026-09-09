--- v0 (2026-05-09)
+++ v1 (2026-09-09)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【澳新联游】澳大利亚新西兰南北岛15天全景环线之旅/墨尔本/凯恩斯/悉尼/皇后镇/蒂卡波/瓦纳卡/基督城/罗托鲁亚/奥克兰（南航 广州往返）行程单</w:t>
+        <w:t xml:space="preserve">【澳新联游】澳大利亚新西兰南北岛15天全景环线之旅/基督城 /蒂卡波/瓦纳卡/皇后镇 /罗托鲁亚/奥克兰/墨尔本/凯恩斯/悉尼（南航 广州往返）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">OCCZ15NST1#2617</w:t>
+              <w:t xml:space="preserve">OCCZ15NST1#2630</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-/-墨尔本   参考航班:CZ321/21:20-08:40+1
-[...1 lines deleted...]
-                奥克兰-/-广州   参考航班:CZ306/2120-0505+1
+                广州-/-基督城   参考航班：CZ617/00:50-17:20
+                <w:br/>
+                悉尼-/-广州      参考航班:CZ302/22:10-05:00+1
                 <w:br/>
                 仅供参考，以实际出票为准
                 <w:br/>
                 可搭配全国联运服务，具体增加费用需以实际报价为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -400,80 +400,89 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 美食升级
                 <w:br/>
                 正餐中式餐升级为八菜一汤，呵护您的中国胃；
                 <w:br/>
-                “国宴”澳式BBQ烧烤派对、龙虾东星斑海鲜野味餐；
-[...5 lines deleted...]
-                牛羊放题火锅、高山景观西式餐、花胶鱼肚羹+海鲜黑金鲍养生餐；
+                凯恩斯热带雨林公园BBQ自助午餐、凯恩斯大堡礁绿岛午餐；
+                <w:br/>
+                海参花胶鲍鱼汤+鹿肉养生餐；花胶鱼肚羹+海鲜黑金鲍养生餐；
+                <w:br/>
+                日式铁板烧；爱歌顿牧场BBQ自助餐；牛羊放题火锅，品尝当地饮食，深入了解当地生活习俗； 
+                <w:br/>
+                皇后镇缆车自助餐厅--被美国广播公司评为“世界佳景致餐厅”，见证皇后镇震撼人心的景色； 
+                <w:br/>
+                <w:br/>
+                住宿升级
+                <w:br/>
+                升级4晚5星酒店，体验感拉满！！！
                 <w:br/>
                 <w:br/>
                 体验升级
                 <w:br/>
                 【墨尔本】：漫步墨尔本的巷道，领略墨尔本的无穷魅力；
                 <w:br/>
-                【亚拉河谷品酒】：澳大利亚最古老三大产酒区之一，来一场景致的品酒之旅；
-                <w:br/>
                 【悬崖海岸公路】：号称世上最美公路之一，“人生必去的二十个旅程” 之一；
                 <w:br/>
                 【悉尼渡轮】：像当地人一样搭乘【特色渡轮】游悉尼港，观赏两岸迷人景致；
                 <w:br/>
+                【蓝山国家公园】：探访新南威尔士州著名的世界自然遗产公园，探索自然美景；
+                <w:br/>
+                【蓝山公园三段缆车】：搭乘三项世界级观光设施，从高空、峡谷、雨林多重维度解锁蓝山世界遗产风光；
+                <w:br/>
                 【悉尼动物园】：与澳大利亚本土动物近距离接触、深入了解原住民文化的迷人魅力；
                 <w:br/>
-                【悉尼环形码头车站】：欣赏悉尼两大地标建筑的壮丽景色，探索悉尼的独特魅力；
-                <w:br/>
                 【悉尼歌剧院】：从内到外感受这座世界著名的表演艺术中心及悉尼市的标志性建筑的独特魅力；
                 <w:br/>
-                【滑浪者天堂】： “电影海王取景地”、全世界最长的海岸线，绵长的金色沙滩；
-[...3 lines deleted...]
-                【波利尼西亚温泉】：拔草世界十大温泉之一的波利尼西亚温泉，探秘另类罗托鲁亚；
+                【凯恩斯大堡礁游船】：前往世界自然遗产的大堡礁，探索斑斓绚丽的海底花园；
+                <w:br/>
+                【热带雨林自然公园】："世界遗产古老而神秘的雨林"，乘坐军用水陆两用车，穿梭于各种热带雨林动植物；
+                <w:br/>
+                【红杉林萤火虫洞】：近距离观赏一片稳定的蓝绿色地下星空；
+                <w:br/>
+                【皇后镇Skyline 天际缆车】：乘坐皇后镇标志性的缆车，领略摄人魂魄的风光；
+                <w:br/>
+                【Cheeki Cherries 樱桃园采摘体验】实现奢侈的「樱桃自由」，体验地道新西兰夏日乐趣；
                 <w:br/>
                 【爱歌顿农庄】：体验北岛最大皇家牧场~~亲密接触可爱的牧场动物，体验新西兰牧场生活；
                 <w:br/>
                 【地热奇观】：“迷你黄石公园”之称的怀奥塔普地热世界，近距离欣赏令人惊艳的硫磺七彩温泉池；
                 <w:br/>
                 【格林诺奇】：沿着有“全球十大最美公路之一”，深入瓦卡蒂普湖北端，寻访“魔戒小镇”；
                 <w:br/>
                 【全赏网红湖泊】：“如梦如幻”蒂卡波湖、“乳蓝色牛奶湖”普卡基湖、“如少女般：瓦纳卡湖、“纯净如新”瓦卡蒂普湖；
                 <w:br/>
                 <w:br/>
                 贴心安排
                 <w:br/>
                 南方航空：荣获中国民航飞行安全最高奖——五星奖；
                 <w:br/>
                 全程澳大利亚+新西兰旅游专家的领队为您保驾护航，细致专业服务领先同行；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
@@ -605,53 +614,53 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-/-墨尔本	航班：CZ321/21:20-08:40+1
-[...1 lines deleted...]
-                当天于指定时间在广州国际机场集中；在专业领队带领下办理登机手续，搭乘豪华客机前往澳大利亚“花园城市”—墨尔本，享受着机上的影音设备及空乘服务。
+                广州
+                <w:br/>
+                当天于指定时间在广州国际机场集中；在专业领队带领下办理登机手续，搭乘豪华客机前往新西兰南岛第一大城市—基督城。今晚夜宿机上，享受着机上的影音设备及空乘服务。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -683,1270 +692,1236 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本经典一日游
-[...31 lines deleted...]
-                交通：专车
+                广州-/-基督城	参考航班：CZ617/00:50-17:20
+                <w:br/>
+                抵达基督城，办理入关手续，晚餐后前往酒店入住，
+                <w:br/>
+                今晚好好休息，补充体力，迎接明日精彩的新西兰之行。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：航机上     午餐：特色火锅     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">墨尔本：Element Melbourne Richmond或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：航机上     午餐：航机上     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">基督城：Pavilons Hotel或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本 – 悬崖海岸公路 – 墨尔本（去程沿海线，回程内陆线）
-[...17 lines deleted...]
-                洛克阿德峡谷 (Loch Ard Gorge) 也被称为六峡 (Six Gorges)，得名于一艘名为洛克阿德 (Loch Ard) 的英国移民船，该船在前往旧都的途中遭遇海难。为了纪念遇难者，人们修建了一座墓地，并将这个地方命名为洛克阿德。
+                基督城 – 蒂卡波
+                <w:br/>
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                基督城是新兰南岛第一大城市也是被称为英国以外最具有英国特色的城市，到处是十九世纪典雅建筑。
+                <w:br/>
+                参观基督城市中心全新【纸教堂--约10分钟】，这个临时性的教堂依靠纸板支撑，却能屹立50年。
+                <w:br/>
+                【海格利公园--约30分钟】
+                <w:br/>
+                前往基督城最大的公园，无论四季海格利公园都有独特的风景，春暖花开，颜色鲜亮的花朵，点缀在生长的树叶间，错落有致；夏日阳光透过高耸的枝叶，洒落在大片绿意盎然的草坪上，嬉笑的孩童，悠然散步的老人，呢喃低语的情侣；黄、绿、红，三色的树叶，随着秋日渐冷，片片飘落在地，靠在树边的长椅上，听听鸟鸣，看看叶落，手中是温热的咖啡，膝上是翻开的书页；冬天的雪，是珍贵的馈赠，白雪皑皑，一片静谧。
+                <w:br/>
+                【蒂卡波湖-约30分钟】
+                <w:br/>
+                这里的湖水呈现碧绿色，湖对岸是雄伟的南阿尔卑斯山，蒂卡普位于新西兰南岛南阿尔卑斯山东麓，是著名的旅游胜地，小镇的蒂卡普湖是大洋洲最大的淡水湖，出产优质的鲑鱼，是垂钓和水上运动的好地方。每年从秋天开始，白雪皑皑的山麓就吸引世界上众多滑雪爱好者。
+                <w:br/>
+                【缤纷色彩鲁冰花-约30分钟】
+                <w:br/>
+                每年的11月到次年的1月，是鲁冰花的花期，11月中则是花期的最高潮。在位于新西兰南岛的蒂卡波湖，那片令人神往的秘境里，鲁冰花会纵情绽放，一串串随风摇曳，鱼若行空的湖水里倒映着天空一抹深情的蓝，万紫千红，格外耀眼（特别说明：由于花期易受天气影响，以上花期仅供参考，具体以当地实际观赏效果为准）。
+                <w:br/>
+                湖边矗立着【牧羊人教堂-约30分钟】，这可能是新西兰被拍摄次数最多的教堂，每一个游客的必到之处，教堂由著名建筑师本杰明•伍尔菲尔德•芒福德于1935年建造，其哥特式木结构和石头结构合而为一，在新西兰独一无二。此处可以看到南阿尔卑斯山最壮观的景色。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：澳式简餐     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">墨尔本：Element Melbourne Richmond或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：自助餐/酒店晚餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">蒂卡波或特泽维尔或奥玛拉玛：Distinction Mackenzie Country Hotel或同级经济酒店 备注：若蒂卡波湖小镇满房，我司将安排至周边小镇入住</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                墨尔本-丹德农-蒸汽小火车-/-悉尼	航班：待定
-[...21 lines deleted...]
-                交通：专车 飞机
+                蒂卡波 – 库克山 - 瓦纳卡 - 皇后镇
+                <w:br/>
+                早餐后开始今日精彩行程：
+                <w:br/>
+                【普卡基湖（Lake Pukaki）--约20分钟】
+                <w:br/>
+                它是库克山冰川汇聚形成的最大的湖泊，奶绿色的湖面让Pukaki获得“牛奶湖”的美誉。除此之外，Lake Pukaki是远观巍峨库克山最佳的地点，摄人心魄的绿松石色湖面，崎岖嶙峋的山地地貌，构成一曲绝美的山与湖之歌 。
+                <w:br/>
+                【库克山国家公园--约60分钟】
+                <w:br/>
+                库克山是新西兰最高的山峰，也是《魔戒/指环王》中甘道夫大战炎魔的地方。这里终年积雪，是大洋洲最高的山峰，有“新西兰屋脊”之称。磅礴的气势，内敛的秀美，独特的冰川体验，特殊季节里大雪山和鲁冰花的反差萌，这些景色给人们的惊奇是其他地方所无法比拟的。 
+                <w:br/>
+                【塔斯曼步道健行体验】，感受南半球最纯净的空气，在高处更可远眺终年积雪的库克山。
+                <w:br/>
+                【Cheeki Cherries 樱桃园采摘体验-约45分钟】
+                <w:br/>
+                坐落于新西兰南岛中奥塔哥阳光果乡克伦威尔，Cheeki Cherries 是当地最受欢迎的自采樱桃园之一，入园后在标志性红色谷仓领取采摘桶与梯子，由工作人员示范正确采摘方法 ——轻扭果柄、不折树枝，保护果树也收获完整鲜果。你可以在树下无限畅任吃新鲜樱桃，感受阳光与果香；也可以漫步整齐的樱桃树行，在雪山蓝天映衬下随手拍出大片。采摘结束后每人赠送1公斤水果（超出部分需自理，费用约17–26 纽币 / 公斤，以园内公告为准）。
+                <w:br/>
+                温馨提示：若因暴雨极端天气等原因临时关闭，无费用可退。
+                <w:br/>
+                【瓦纳卡湖--约45分钟】
+                <w:br/>
+                前往南岛著名度假胜地瓦纳卡是南岛的一颗璀璨的明珠，纯净美丽的瓦纳卡湖，在每天的不同时段都会呈现出不同的美丽景色，晶莹剔透的湖水倒映出艾斯伯林山，你将沉浸在这个世外桃源般的隐秘天堂中。漫步在湖边的小径上，寻找那棵孤树，便成为一种独特的乐趣。当你终于找到它时，你会发现它距离海滩的沙滩通道仅一箭之遥，成为了一个理想的野餐和观赏日落或日出的地方。
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：高山景观西式简餐     晚餐：牛羊火锅   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇：Holiday Inn Queenstown或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼
-[...29 lines deleted...]
-                交通：专车
+                皇后镇 – 格林诺奇 – 皇后镇-/-奥克兰                    航班：待定或后一天早班机
+                <w:br/>
+                早餐后开始今日精彩之旅
+                <w:br/>
+                【世界最美公路之一】
+                <w:br/>
+                从皇后镇到格林诺奇开车大概40分钟左右，这段依瓦卡蒂普湖蜿蜒而前行的公路风景绝美，被评为世界十大最美公路之一。葱郁的树林映衬着蓝天、白云，平静的湖面在天空的映射下像是一幅小清新的油画。
+                <w:br/>
+                【格林诺奇Glenorch--约45分钟】
+                <w:br/>
+                位于瓦卡蒂普湖（Lake Wakatipu）北岸，被人们称为“魔戒小镇”。《指环王》三部曲在这里的外景取景最多，是《指环王》中森林女王居住的王国“罗斯莉安”拍摄场景之一，影片中远征队就是在这里获得了心灵上的慰藉。靠近格兰诺奇的湖畔，有很多五颜六色的小石块，阳光透过湖水折射在石块上，五彩缤纷。
+                <w:br/>
+                【皇后镇天际缆车+自助午餐--约70分钟】
+                <w:br/>
+                天空缆车坐落在皇后镇的鲍勃峰（Bobt'sPeak）山顶，这里是俯瞰皇后镇市区，瓦卡蒂普湖和远处高山的地点。从市区步行10分钟左右就可以到达缆车搭乘点，搭乘南半球的缆车上到山顶。二楼的观光走廊可以270度俯瞰小镇全景，日落时候的风景更让人沉醉。天空缆车是一个综合性很强的景点，除了观景，这里还有一家非常出名的餐厅StratosfareRestaurant，这家餐厅曾被美国广播公司评为“世界佳景致餐厅”，一边是皇后镇无法比拟的湖海景，一边是新西兰传统口味的海鲜自助佳肴。
+                <w:br/>
+                【瓦卡蒂普--约20分钟】
+                <w:br/>
+                它是新西兰的第三大湖泊，状如闪电，湖水非常澄澈，有着“翡翠湖”的美誉。近距离地欣赏湖光山色，感受湖泊的宁静与安详，领略震人心魄的动人美景。
+                <w:br/>
+                【箭镇--约30分钟】
+                <w:br/>
+                这座被称为“新西兰秋色最瑰丽的小镇”因为淘金而兴盛起来，具有百多年历史，当时也吸引了大批的中国人洋过海来这疯狂淘金。小镇被色彩斑斓的枫叶和植被环绕，以及茂密的树林和湍急的河流映入眼中。街道两旁林立着各具特色的古者建筑，汇集着各色各样的商店、咖啡店、酒吧和餐馆。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：X     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">悉尼：Crowne Plaza Sydney Macquarie Park或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：山顶海鲜自助餐     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                悉尼-/-布里斯本//黄金海岸	航班：待定或后一天早班机
-[...27 lines deleted...]
-                交通：专车 飞机
+                奥克兰 – 罗托鲁亚
+                <w:br/>
+                早餐后前往”地热之城”-罗托鲁亚，开始今日精彩之旅：
+                <w:br/>
+                罗托鲁亚坐落在火山多发区，全市遍布热泉，市郊被森林环绕，有16个湖泊在罗托鲁亚附近；罗托鲁亚以地热温泉、泥浆池、毛利文化而吸引众多游客。是北岛不可错过的一个旅游目的地。今天将带各位领略这“毛利之乡”的风土人情。
+                <w:br/>
+                【蓝泉（Blue Spring）--约20分钟】
+                <w:br/>
+                蓝泉是世界上最纯净的水源地。澄澈湛蓝的泉水从地层深处经过50至100年才能涌出地表。其流量每分钟42立方米，相当于每分钟9240加仑，可在12分钟内填满一个长25米、拥有6个泳道的游泳池！这里的泉水需50至100年才能到达地表，现在已有部分泉水被灌装并冠以Pump’品牌进行销售。蓝绿是蓝泉主色调，草树斑斓、流清澈底，水中萍藻的深褐映衬出晶晶的一抹湖蓝，随着时间还有变幻。
+                <w:br/>
+                【怀欧塔普地热公园--约60分钟】
+                <w:br/>
+                新西兰最缤纷多彩的地热景点——这里由于地热活动而形成了独特的地貌，细细品味这些经过千万年才形成的奇观，园内有全球知名的香槟池（Champagne Pool）——天然的彩色温泉、气泡翻滚的泥浆池、蒸汽腾腾的地面、广阔的全景风光、巨大的火山口以及矿物沉淀的五彩台地，也是明星刘诗诗和吴奇隆拍摄婚纱照的地方。
+                <w:br/>
+                【天然氧吧—红木森林公园--约30分钟】
+                <w:br/>
+                红树林被称为天然氧吧，这里有着最纯净的空气，新西兰人喜爱在这里休闲和运动。走进树林，树木高耸，遮天蔽日，地上落叶松软。清晨去逛一逛，空气中饱和的负离子让人的皮肤都润滑起来。红树林里面的树非常的粗壮 茂密，最引人注目的是七姐妹，一颗根上长了七个树干。各自开枝散叶。在红木森林中最引人注目的植物之一就是蕨类植物，尤其是蕨类当中的银蕨(The Ponga) 。在红木森林的一些较短的步道中，你可能会看到苍头燕雀、乌鸫、灰胸绣眼鸟。当中好奇又友好的扇尾鹟可能会跟随着你一起散步。
+                <w:br/>
+                【红杉林萤火虫--约20分钟】                                                                              
+                <w:br/>
+                洞穴全长约75米，内部温度控制在15至18摄氏度，完美模拟自然洞穴的环境，让游客在舒适中探索神秘光影。走进洞穴的第一步，仿佛踏入了一个微型的地下森林。洞壁上覆盖着逼真的岩石纹理，仿佛每一块石头都有自己的故事；沿着钢桥前行会看到水池上方映照出的倒影，和洞顶闪烁的萤火虫光芒交织成一幅奇妙画卷。萤火虫密密麻麻地在穹顶中飞舞，如同无数小小星辰在夜空中闪烁。在洞穴的中心区域，30平方米的穹顶里生活着自给自足的萤火虫群。它们的生命周期，从幼虫、蛹到成虫，每一个阶段都在自然条件下呈现。游客不仅能看到光亮，还能听到蝉鸣般的轻微声响，仿佛整个洞穴都在呼吸，这里是少数能让游客在萤火虫整个生命周期各阶段近距离观察的地方。
+                <w:br/>
+                【政府花--约10分钟】
+                <w:br/>
+                在园里面的各种漂亮花蕊与植物，连同古朴的建筑构成一副英国乡村风情的油画。
+                <w:br/>
+                交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">布里斯本：Holiday Inn Express Brisbane Central或同级豪华酒店 黄金海岸：Mercure Gold Coast Resort或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：海参花胶鲍鱼汤+鹿肉养生餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">罗托鲁亚：Distinction hotel Rotorua或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                布里斯本-黄金海岸
+                罗托鲁亚 – 奥克兰
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【南岸公园（South Bank Parklands）】
-[...19 lines deleted...]
-                【特别提示：酒店可能会根据具体预订情况调整，且行程可能会因此临时调整顺序，感谢您的理解与配合。谢谢！】
+                【罗托鲁瓦湖-约10分钟】
+                <w:br/>
+                这个美丽的湖泊曾有一段惊心动魄的历史。大约20万年前，这里发生了一场巨大的火山爆发，火山喷发后，罗托鲁瓦地区（Rotorua region）下面的一个岩浆房坍塌。这次坍塌形成了一个宽16公里的圆形火山口，雨水将火山口灌满之后就形成了北岛的第二大湖。罗托鲁瓦湖（Lake Rotorua）下方即其周围的地热活动一直持续不断。地热蒸汽不断在湖边萦绕，湖水中硫磺的含量很高，因此形成了一种神奇的绿蓝色颜色。
+                <w:br/>
+                【爱歌顿农庄-约90分钟】
+                <w:br/>
+                爱歌顿农庄面积为350英亩 (即135公顷)，是新西兰面积超大的观光牧场。在这您将有机会见到19种不同品种的羊，小绵羊被主人抓住后蜷成一团，呆若木鸡的样子绝对会把你逗乐。乘坐特制的大型拖拉机，欣赏满目的农场风光，亲手喂梅花鹿、乳牛、驼鸟、驼羊……亲身体验真正的牧场生活，参与内容丰富的户外活动，后继续参观牧场的羊毛展示中心了解一下这些可爱的动物们的毛剪下来之后当地人是做成什么的。
+                <w:br/>
+                【蒂劳镇(Tirau)-约30分钟】
+                <w:br/>
+                因其波纹铁板"艺术建筑"而闻名。只须寻找外观看似羊、狗的波纹铁建筑。这个小镇有点古怪、有点有趣！波纹铁板是新西兰建筑物的典型材料，但是它也可以作为一个创造性的介质材料。其他商号，加油站、修车房、学校、图书馆甚至政府建筑，都纷纷以波浪状铁皮造成各种相应的广告作招徕。他们有花卉、书本、树木、猫狗、汽车、冰淇淋、雀鸟.....不一而足，皆造型卡通，得意有趣。还吸引了明星来此拍婚纱照.....
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">布里斯本：Holiday Inn Express Brisbane Central或同级豪华酒店 黄金海岸：Mercure Gold Coast Resort或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：牧场BBQ自助餐     晚餐：花胶鱼肚羹+海鲜黑金鲍养生餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                黄金海岸//布里斯本-/-基督城	航班：待定或后一天航班
-[...17 lines deleted...]
-                位于17公顷的原始公园内，是一处丰富年轻人娱乐和内心的热带瑰宝。其中最为瞩目的是新建的六层楼高的HOTA画廊，这里明亮、多彩和有趣。在画廊里有各式画展和其他花样繁多的艺术展。除了广受赞誉的国际艺术展览和儿童画廊之外，这座引人注目的地标也收藏了自1968年以来价值3200美元的艺术品之地。2021年竣工，成为澳大利亚最大地区艺术中心。
+                奥克兰-/-墨尔本	航班：待定或后一天早班机
+                <w:br/>
+                早餐后开始今日精彩之旅
+                <w:br/>
+                奥克兰是新西兰的一个都会区，，为新西兰人囗最多的城市，也是北岛最大的城市。奥克兰被称为“帆之都”，同时也是新西兰工业和商业中心。现今的奥克兰仍然为新西兰最发达的地区之一，同时也是南太平洋的枢纽。在2021年的世界最佳居住城市评选中，奥克兰排名全球榜首。
+                <w:br/>
+                【德文港（Devonport）-约45分钟】
+                <w:br/>
+                德文港有着许多维多利亚式的19世纪建筑，比起现代化的都市，小镇风光幽静许多。这里步调相当慢，街道上整个悠悠哉哉，有许多的餐厅、艺廊、小店等等，氛围惬意舒服，可以望向奥克兰CBD市区，天空塔清晰可见，隔着港湾拍起来非常漂亮，还可以看到超完整的 Rangitoto 火山，整座火山从海中凸出来，视野超棒!
+                <w:br/>
+                【工党纪念碑-约20分钟】 
+                <w:br/>
+                工党纪念碑坐落于迈克尔•乔瑟夫公园，迈克尔•乔瑟夫公园是一个修剪得非常整齐的公园。这个公园是为纪念新西兰第23任首相，也是工党一任领袖迈克尔•乔瑟夫•萨文奇而建的。
+                <w:br/>
+                【中央公园-约20分钟】
+                <w:br/>
+                奥克兰中央公园是奥克兰最古老的公园，坐落在新西兰的奥克兰市中心，位于皇后街南方，以巨大的草坪、露天剧场、温室花园，精美的雕塑和博物馆而闻名。奥克兰是一个令人放松的城市，可以在这里走来走去、发发呆、养养神。带着小朋友来参观博物馆，来这里散步、逗逗鸭子，观赏各种花卉，站在博物馆门前欣赏远处风景、或者躺在草坪欣赏蓝天白云，其乐无穷。
+                <w:br/>
+                【帆船码头-约45分钟】 
+                <w:br/>
+                奥克兰帆船码头位于奥克兰市中心海岸，是著名的旅游景点之一。港口内万柱桅杆挺立，各式各样的帆船整齐比排列着，风景独别有一方新意。
+                <w:br/>
+                【伊甸山-约45分钟】
+                <w:br/>
+                位于奥克兰最高的火山口大洞，洞里覆满了一层天然草皮，远看很像外星大坑。伊甸山与附近的独树山(One Tree hill)一样，可以远眺奥克兰市中心与港湾，可以清楚的看到市中心的天空塔与Rangitoto火山，俯瞰整个奥克兰市区。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：国宴BBQ派对     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">基督城：Pavilions Hotel或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：日式铁板烧     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">墨尔本：Element Melbourne Richmond或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                基督城 – 蒂卡波
-[...19 lines deleted...]
-                湖边矗立着【牧羊人教堂】，这可能是新西兰被拍摄次数最多的教堂，每一个游客的必到之处，教堂由著名建筑师本杰明•伍尔菲尔德•芒福德于1935年建造，其哥特式木结构和石头结构合而为一，在新西兰独一无二。此处可以看到南阿尔卑斯山最壮观的景色。
+                墨尔本 – 悬崖海岸公路 – 墨尔本
+                <w:br/>
+                早餐开始今日精彩之旅：
+                <w:br/>
+                温馨提示：全天车程约7-8小时，时间较长且路况蜿蜒，如有晕车客人请提前准备晕车药。
+                <w:br/>
+                【悬崖海岸公路】
+                <w:br/>
+                悬崖海岸公路位于旧都西部，是澳大利亚最著名的自然景观之一。沿着这条路行驶，您将目睹令人惊叹的海岸风光，穿过独特的岩层，并经过迷人的维多利亚小镇和海滨渔港。准备好一段激动人心的旅程，品尝大自然的壮观盛宴。
+                <w:br/>
+                【十二门徒岩-约45分钟】
+                <w:br/>
+                一组穿出南大洋水面巍然耸立的巨型岩石，位于悬崖海岸公路坎贝尔湾，是澳大利亚著名地标性景观之一，大约形成于2000万年前，由12块各自独立的岩石群组成。这组岩石群千万年来，在海风和海浪的不断侵蚀下，逐渐形成了形态各异的奇岩，因为其数量和形态酷似耶稣的十二门徒，因此得美名十二门徒岩。
+                <w:br/>
+                【洛克阿德峡谷-约30分钟】
+                <w:br/>
+                洛克阿德峡谷 (Loch Ard Gorge) 也被称为六峡 (Six Gorges)，得名于一艘名为洛克阿德 (Loch Ard) 的英国移民船，该船在前往旧都的途中遭遇海难。为了纪念遇难者，人们修建了一座墓地，并将这个地方命名为洛克阿德。
+                <w:br/>
+                【The Grotto 岩穴-约30分钟】
+                <w:br/>
+                历经千万年海浪侵蚀、雨水溶蚀石灰岩，形成落水洞 + 天然岩洞 + 海蚀拱门复合型地貌。透过巨型天然石拱门眺望蓝海，洞内静水与外部汹涌海浪相映，大自然打造的天然取景框，不容错过的摄影点位。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：√     晚餐：自助餐/酒店晚餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">蒂卡波或特泽维尔或奥玛拉玛：Distinction Mackenzie Country Hotel或同级经济酒店 备注：若蒂卡波湖小镇满房，我司将安排至周边小镇入住</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：澳式简餐     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">墨尔本：Element Melbourne Richmond或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                蒂卡波 – 库克山 - 瓦纳卡 - 皇后镇
-[...21 lines deleted...]
-                交通：专车
+                墨尔本经典一日游-/-凯恩斯                              航班：待定或后一天早班机
+                <w:br/>
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                【联邦广场-约15分钟】
+                <w:br/>
+                联邦广场是澳大利亚结构最复杂、最宏大的建筑项目之一。联邦广场面积占了整整一个街区，独特的、超现实的抽象主义建筑风格，颜色与格调洋溢着浓厚的澳大利亚土著文化色彩，体现了澳大利亚国民对源远流长的土著文化和土著居民祖辈的尊重，其鲜明而大胆的设计风格出自Lab建筑师事务所 （Lab Architecture）和澳大利亚Bates Smart建筑设计事务所之手。
+                <w:br/>
+                【旧都涂鸦街-约30分钟】
+                <w:br/>
+                旧都的涂鸦文化，巷内多条通道都喷满涂鸦，各种七彩涂鸦中不乏国际大师手笔，已成旧都一大观光景点，也被《Lonely Planet》，选为澳洲文化景点首选。
+                <w:br/>
+                【电车-约15分钟】
+                <w:br/>
+                是澳大利亚唯一保留着有轨电车的城市，它是这座城市的特征，可乘坐有轨电车探索旧都及其周边区域，穿梭在旧都的市区，让时间仿佛倒流回到19世纪。
+                <w:br/>
+                【圣派克大教堂-约30分钟】
+                <w:br/>
+                位于旧都市圣派翠克公园旁边，是旧都也是南半球最大最高的天主教堂。这座教堂大部分用青石建成，是19世纪最具代表性的哥特式建筑采用欧洲教堂流行的拉丁十字结构。教堂内有丰富的工艺作品收藏,包括细致的彩绘花窗玻璃;巧夺天工的木雕及石匠工艺,都突显出天主教堂的宏伟与庄严。
+                <w:br/>
+                【皇家植园-约30分钟】
+                <w:br/>
+                皇家植物园建于19世纪，是当今世界上设计最好的植物园之一，种植着来自澳大利亚甚至世界各地的奇花异草。很值得我们观赏，体验活动丰富多彩，有儿童花园、植物标本馆、植物园商店等。
+                <w:br/>
+                【国立美术馆-约45分钟】
+                <w:br/>
+                国立美术馆（简称 NGV）位于旧都市区，是澳大利亚历史最悠久、最受欢迎的公共艺术博物馆。在这里，我们最能感受旧都的“艺术之都”美誉，不论男女老少、素人明星，皆悠闲自在地徜徉于艺术的海洋。艺术欣赏无谓“懂”与“不懂”，每个人都能在这里找到自己的心之所向。
+                <w:br/>
+                【墨尔本大学-约30分钟】
+                <w:br/>
+                始建于1853年，是一所世界顶尖的研究型大学，为全球最负盛名的大学之一。在四大权威世界大学排名中，稳居世界前列，澳洲第二。澳大利亚大学的毕业生在澳洲的政治，文化和商业领域涌现许多杰出人物，包括两名诺贝尔医学奖获得者，两位澳洲前总理等；根据《The Bulletin》专刊“最具影响力的100位澳洲人”，其中有33位与澳大利亚大学有学术关系。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：高山景观西式餐     晚餐：牛羊火锅   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">皇后镇：Holiday Inn Queenstown或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">凯恩斯：Crystalbrook Riley或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                皇后镇 – 格林诺奇 – 皇后镇-/-奥克兰	航班：待定
-[...19 lines deleted...]
-                交通：专车 飞机
+                凯恩斯 – 大堡礁 – 凯恩斯（船约50分钟）
+                <w:br/>
+                早餐后开始今日精彩的行程：
+                <w:br/>
+                【绿岛大堡礁-约4-5小时】：
+                <w:br/>
+                早餐后乘豪华游艇前往于东北海岸的珊瑚海大堡礁【绿岛】。在神奇无比的珊瑚海底世界，有数不胜数的热带鱼及许多不可思议的海洋生物。抵达绿岛后，你可以躺在美丽的白沙滩上享受纯净的自然。乘坐【玻璃底船】领略壮丽迷人的大堡礁奇观，把海底七彩缤纷的鱼群和色彩斑斓的珊瑚美景尽收眼底。
+                <w:br/>
+                特别提示：若由于天气原因造成大堡礁不能出海，当天自由活动，不含午餐，将退还船票费用(澳币95元/人)！
+                <w:br/>
+                交通：专车 游艇
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店内     午餐：山顶海鲜自助餐     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店内     午餐：绿岛午餐     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">凯恩斯：Crystalbrook Riley或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奥克兰 – 罗托鲁亚
-[...27 lines deleted...]
-                交通：专车
+                凯恩斯-/-悉尼                                         航班：待定或后一天早班机
+                <w:br/>
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                【库兰达小镇-约30分钟】
+                <w:br/>
+                漫步库兰达小镇，有如风景图画般的库兰达小镇(Kuranda Village)，整座小镇被列为世界遗产的热带雨林所环绕著。从60年代起库伦达即被推崇为另类生活的集散中心，此处更孕育了许多知名的土著艺术家。古镇市集内各种独特的手工艺术品艺廊更是库伦达古镇远近驰名的主因，库伦达聚集许多天才横溢的专业人仕，他们对艺术充满热诚，故此，在这里您会欣赏到许多画家，陶瓷家，摄影师，及雕刻家的作品。同时，它亦受到土著及欧洲文化的影响，艺术与音乐融洽一处，生活节奏比较悠闲。园艺及房屋设计亦带有热带风情，值得到此一游。
+                <w:br/>
+                【热带雨林保护区-约90分钟】
+                <w:br/>
+                生长在这里的数以万计的品种的植物，有的甚至远于盘古初开之时便已存在。置身于在这活生生的动植物博物馆之中悠然漫步，四周是高达八十尺，拥有两百多年岁的参天棕榈数，巍峨气势，高耸入云。更加上河流的孱孱水声，宁静的湖泊，让您依偎于大自然的怀抱，感受那份独有的祥和舒泰。乘坐水陆两用军车深入热带雨林之中，该区域生长着数以万计不同品种的热带植物，体验回归大自然的乐趣。在土著乐器的伴奏下，观看澳洲土著舞蹈，体验澳洲土著文化。
+                <w:br/>
+                BBQ自助午餐：
+                <w:br/>
+                品尝世界闻名的澳式烧烤自助午餐，来自布什塔克的灵感，包括嫩汁牛排，烧烤鸡肉，猪肉香肠，甜土豆，及炒时蔬。此外，还提供沙拉、热带水果、奶酪和小点心。
+                <w:br/>
+                交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：海参花胶鲍鱼汤+鹿肉养生餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">罗托鲁亚：Distinction hotel Rotorua 或同级豪华标准</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：BBQ自助餐     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼：Pullman at Sydney Olympic Park或同级豪华标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                罗托鲁亚 – 奥克兰
+                悉尼 – 蓝山国家公园 - 悉尼（约1.5小时）
                 <w:br/>
                 早餐后开始今日精彩之旅：
                 <w:br/>
-                【罗托鲁瓦湖】
-[...9 lines deleted...]
-                因其波纹铁板"艺术建筑"而闻名。只须寻找外观看似羊、狗的波纹铁建筑。这个小镇有点古怪、有点有趣！波纹铁板是新西兰建筑物的典型材料，但是它也可以作为一个创造性的介质材料。其他商号，加油站、修车房、学校、图书馆甚至政府建筑，都纷纷以波浪状铁皮造成各种相应的广告作招徕。他们有花卉、书本、树木、猫狗、汽车、冰淇淋、雀鸟.....不一而足，皆造型卡通，得意有趣。还吸引了明星来此拍婚纱照.....
+                【蓝山国家公园】
+                <w:br/>
+                蓝山国家公园属于大蓝山地区( The Greater Blue Mountains Area )，该区域拥有7个国家公园，在2000年被列入自然类世界遗产。蓝山国家公园内生长著大面积的原始丛林和亚热带雨林，其中以尤加利树最为知名，尤加利树为澳洲的国树，有500多种之多，是澳洲珍贵的动物无尾熊的唯一的食品。当您步入风景如画的原始森林国家公园时，整个空气中散发著尤尤加利树的清香，给您一种返朴归真的世外桃源般的感受。
+                <w:br/>
+                【蓝山国家公园三段缆车-约60分钟】
+                <w:br/>
+                搭乘世界上最陡峭的客运铁路、倾斜角度达52度的【蓝山铁路】，轨道，直达贾米森谷（Jamison Valley）。这里是一片原始雨林，适合短途徒步。在步道尽头搭乘【蓝山索道缆车】返回山顶，继续漫步山谷中。搭乘【蓝山空中缆车】，这是南半球最陡峭的空中缆车之一，横跨峡谷，透过玻璃地板俯瞰下方的热带雨林和瀑布，感受高空俯瞰的震撼。
+                <w:br/>
+                前往梦幻的山中小镇---【罗拉小镇-约30分钟】，小镇里绿草如茵，鲜花盛放，处处都洋溢着诗意，让人仿佛置身在童话的浪漫国度。喝杯咖啡，逛一下贩卖各式手工艺品的百年老店，生活可以如此惬意。
+                <w:br/>
+                【澳大利亚博物馆-约30分钟】
+                <w:br/>
+                列入文化遗产名录的澳大利亚博物馆（Australian Museum）始建于 1827 年，是澳大利亚第一家博物馆。它拥有超过 2,100 万件藏品，而且澳大利亚博物馆研究所（Australian Museum Research Institute）也位于该博物馆内，使其成为进行自然和社会科学研究以及学习历史和文化的重要场所。澳大利亚博物馆内展厅众多，其中一楼大厅的“澳大利亚博物馆的200件珍宝”最为吸引眼球，它精选了博物馆中的200件具有代表性珍贵藏品(每次轮换展出100件)进行展示，这些“镇馆之宝”五花八门，主要有古代和近代文物、动物标本、矿物、化石等，令人大开眼界，展览还结合了100位对澳大利亚作出贡献的名人故事与展品相辅相成，让观众更深入地了解这些藏品背后的历史和文化背景。
                 <w:br/>
                 交通：专车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：牧场BBQ自助餐     晚餐：花胶鱼肚羹+海鲜黑金鲍养生餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">奥克兰：Holiday Inn Auckland Airport或同级豪华酒店</w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">悉尼：Pullman at Sydney Olympic Park或同级豪华酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                奥克兰-/-广州	航班：CZ306/21:20-05:05+1
-[...23 lines deleted...]
-                位于奥克兰最高的火山口大洞，洞里覆满了一层天然草皮，远看很像外星大坑。伊甸山与附近的独树山(One Tree hill)一样，可以远眺奥克兰市中心与港湾，可以清楚的看到市中心的天空塔与Rangitoto火山，俯瞰整个奥克兰市区。
+                悉尼-/-广州                                         航班：CZ302/22:10-05:00+1
+                <w:br/>
+                早餐后开始今日精彩之旅：
+                <w:br/>
+                【悉尼动物园-约60分钟】
+                <w:br/>
+                悉尼动物园拥有超过4000种动物的园区，其中包括来自世界各地令人惊叹的濒危物种。悉尼动物园也是新南威尔士州唯一一个动物园和水族馆相结合的园区，还拥有世界最大的【爬行动物和夜行动物馆】！在我们美丽开放式的澳大利亚动物栖息地，您可看到袋鼠和小袋鼠在蜿蜒的步道上自由蹦跳，与您最喜爱的澳大利亚本土动物近距离接触。另外，园区内【水族馆】也是必打卡的景点，那里有可爱的神仙小企鹅、巨型的咸水鳄和公牛鲨，让您仿佛置身于海底世界！
+                <w:br/>
+                特别赠送：近距离与我们的呆萌可爱的考拉合影，为这次旅行留下美好的回忆呢！
+                <w:br/>
+                【悉尼大学--约30分钟】
+                <w:br/>
+                悉尼大学是澳大利亚历史最悠久和最负盛名的大学，被称为“澳洲第一校”，在世界范围内亦是最优秀的高等学府之一。该校创建于1850年，至今有160多年的历史，是澳大利亚最大的高校之一。悉尼大学为澳洲和世界的人类发展事业做出了巨大的贡献。其悠久的历史和显赫的成就为它赢得了“南半球牛津” (Oxford in South Hemisphere)的美誉。
+                <w:br/>
+                【悉尼鱼市场--约60分钟】
+                <w:br/>
+                南半球最大的海鲜交易市场，每天供应着新鲜美味的鱼类，明亮乾净的店铺和即食烹调贩卖的饮食店，有日式、澳洲式炸鱼店、亚洲口味、即开即食的生蚝店、日式料理和多种生食海鲜类的料理等，各种新鲜的大虾和龙虾都会让您食指大动，午餐您可以在不同店家购买各式各样美味的鱼虾蟹料理，坐在港边的座位上好好品尝一顿澳洲的美味海鲜。旁边还有酒水饮料店和生鲜水果店。
+                <w:br/>
+                【特色渡轮之旅--约20分钟】
+                <w:br/>
+                乘搭【悉尼港特色渡轮】畅游南半球最美丽的海湾【悉尼港】；于船上观赏【悉尼高级住宅区】、【悉尼大桥+悉尼歌剧院】及欣赏悉尼港湾美景。
+                <w:br/>
+                【沉浸式的悉尼歌剧院之旅—约30分钟】
+                <w:br/>
+                悉尼歌剧院不仅是公认的 20 世纪世界七大奇迹之一，也是悉尼最具有地标性的建筑。建于海港上贝壳般的建筑物，外观将近全白色，极似漂浮在空中的散开花瓣，每年约有1,600 场音乐会、歌剧、戏剧与芭蕾舞表演等在此演出，幸运的话还有机会看见优雅的芭蕾舞演员进行排练，或见识乐团试音，亲身感受歌剧院独有的无穷魅力。
+                <w:br/>
+                【特别提示：此景点为全球预定，比较紧张，届时如预定不上，则更换为登悉尼塔】
+                <w:br/>
+                【悉尼塔】
+                <w:br/>
+                悉尼城市制高点，唯一可以同时将悉尼歌剧院、海港大桥、悉尼港尽收同一视野的观景平台。告别地面平视角度，250 米高空俯瞰整片悉尼港湾与市中心楼宇。白天碧海城市风光通透开阔， 远眺蓝山山脉，解锁悉尼绝佳高空视野。
+                <w:br/>
+                【悉尼环形码头最美车站--约20分钟】
+                <w:br/>
+                紧邻悉尼海港大桥，可近距离观赏大桥的雄伟；环形码头也是拍摄海港大桥与歌剧院经典合影的最佳位置。
                 <w:br/>
                 交通：专车 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：日式铁板烧     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">航机上</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -2081,51 +2056,51 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	团队经济舱机票费用及境外机场税、航空燃油税
                 <w:br/>
                 2.	代办本次行程ADS团队签证费用
                 <w:br/>
                 3.	全程经济或豪华酒店双人标准间住宿，澳洲新西兰部分酒店标间为大小床，属正常情况
                 <w:br/>
                 4.	团队行程期间的空调巴士接送费用
                 <w:br/>
                 5.	行程中标注包含的景点首道门票费用
                 <w:br/>
                 6.	团队用餐标准：除标准飞机餐外，早餐为酒店早餐或餐盒，午晚餐为中式桌餐8菜1汤（或特色餐及自助餐），特色餐以行程中标注为准。餐标 澳洲午餐/晚餐35澳币/餐/人，新西兰午餐/晚餐30纽币/餐/人   21正12早
                 <w:br/>
                 7.	旅行社责任险。（旅游意外险不含，建议出行前自行按需购买个人出境旅游意外险！）
                 <w:br/>
-                8. 全程服务费￥1500/人
+                8. 全程领队兼导游服务及全程小费
                 <w:br/>
                 9. 小孩收费：
                 <w:br/>
                 2-11周岁的小孩收费。含澳洲团队旅游签证费、提供机位、车位、餐位、景点及小费，不含酒店住宿床位，不含酒店早餐盒安排。
                 <w:br/>
                  12岁以下不占床小童收到成人价的90%团款，12岁以下占床小童收取成人价格；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -2135,61 +2110,61 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用不包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.  个人旅游意外保险费、新冠保险和航空保险费；
-[...1 lines deleted...]
-                2.   行程表以外活动项目所需的费用，【推荐自费项目表】作为行程附件请另外下载； 
+                1.   个人旅游意外保险费、新冠保险和航空保险费；
+                <w:br/>
+                2.   行程表以外活动项目所需的费用； 
                 <w:br/>
                 3.   出入境行李的海关税、搬运费、保管费和超重；
                 <w:br/>
                 4.   酒店内的酒水、洗衣、通讯等费用；
                 <w:br/>
                 5.   其他私人性开支（护照办理费用、行程外的交通费、洗衣、电话、酒水、单房）；
                 <w:br/>
-                6.   其他未约定由旅行社支付的费用：单房差￥6500/人（12晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅。
+                6.   其他未约定由旅行社支付的费用：单房差￥7600/人（12晚）大小同价、节假日旺季升幅、机场内候机和转机的餐食、不可抗力因素所产生的额外费用等）；因罢工、台风等不可抗力因素所引致的额外费用、机场内侯机及转机的用餐、香港机场返回始发地的交通费用。航空公司的机票及燃油税临时加价以及境外大型会议或比赛之类引起的酒店的临时加价及汇率升幅；
                 <w:br/>
                 特别备注：A：持ADS签证，旅途中不可离团；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -2734,945 +2709,319 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">A$(澳元) 585.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">米福峡湾之旅：【旅游巴士+游船】</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">库克山直升机观光之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">库克山：直升机观光之旅</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">40 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ$(新西兰元) 334.00</w:t>
+              <w:t xml:space="preserve">NZ$(新西兰元) 655.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">米佛尔峡湾游船+固定翼飞机往返皇后镇</w:t>
-[...39 lines deleted...]
-              <w:t xml:space="preserve">270 分钟</w:t>
+              <w:t xml:space="preserve">直升飞机观光之旅（南部冰川之旅）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">皇后镇：直升飞机观光之旅Southern Glacier Experience（南部冰川之旅）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ$(新西兰元) 749.00</w:t>
+              <w:t xml:space="preserve">NZ$(新西兰元) 720.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">米佛尔峡湾游船+直升机往返</w:t>
+              <w:t xml:space="preserve">夏特欧瓦峡谷喷射快艇</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                米佛尔峡湾游船+直升机往返
-[...1 lines deleted...]
-                英国作家路德亚德把这里称作“世界第八大奇迹”。是新西兰最大的国家公园，也是世界最大的公园之一。从蒂阿瑙湖开始向南岛西海岸出发直到游船码头，这一路的景观一直是作家、艺术家试图用语言描绘的对象。（含一次直升机降落观景）
+                夏特欧瓦峡谷喷射快艇
+                <w:br/>
+                沙特欧瓦河坐落在新西兰南岛皇后镇,两旁是风景壮丽而狭窄的沙特欧瓦河峡谷。河水水流湍急,贯穿整个狭窄险峻的峡谷，其独特的地理因素再加上周边美景,使喷气快艇成为这一带十分盛行的游玩项目。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">240 分钟</w:t>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ$(新西兰元) 1,595.00</w:t>
+              <w:t xml:space="preserve">NZ$(新西兰元) 169.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">库克山直升机观光之旅</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">40 分钟</w:t>
+              <w:t xml:space="preserve">波利尼西亚温泉</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">世界十大温泉之一波里尼西亚温泉，有美丽的湖边风光，优质的硫磺温泉水对皮肤非常有益。（温泉含普通池门票及接送安排）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">NZ$(新西兰元) 655.00</w:t>
-[...615 lines deleted...]
-              <w:t xml:space="preserve">NZ$(新西兰元) 180.00</w:t>
+              <w:t xml:space="preserve">NZ$(新西兰元) 65.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -4023,51 +3372,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>