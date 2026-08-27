--- v0 (2026-05-09)
+++ v1 (2026-08-27)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">自组【旅展爆款•惠游北京】北京双飞五天精华之旅| 升旗| 天坛公园| 故宫博物院| 颐和园| 八达岭长城| 首都博物馆| 什刹海景区| 前门大街行程单</w:t>
+        <w:t xml:space="preserve">2599买一送一：自组【古都秋韵】北京双飞五天| 升旗| 天坛公园| 故宫博物院| 颐和园| 八达岭长城| 首都博物馆| 什刹海景区| 前门大街行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">GZPE-202606-K1</w:t>
+              <w:t xml:space="preserve">GZPE-202608-K1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -392,87 +392,88 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★年中献礼回馈价：680元/成人  580元/儿童
-[...1 lines deleted...]
-                活动费用跟报名时现付；特别说明：如客人不参加此活动，建议选购其它旅游产品！
+                ★【惠玩套餐：年末献礼回馈价680元/成人  580元/儿童】
+                <w:br/>
+                （报名即视为认同此自理费用，为能统一安排游玩，请报名时一并交付，大小同价，无相应门票差价退减）
                 <w:br/>
                 价值380元的【奥运表演】，各种大型的奥运表演项目，亲临现场感受震撼的视觉和听觉盛宴。
                 <w:br/>
                 价值100元的【奥运观光车深度游】，畅行奥林匹克公园，感受奥运气息。
                 <w:br/>
                 价值180元的【人力黄包车、老北京四合院人家】，穿行老北京胡同，感受皇城根儿文化。
                 <w:br/>
                 价值150元的【北海休闲游】，领略乾隆御赐“燕京八景”之一琼岛春荫的魅力，感受古代帝王养生休闲的别样情怀。
                 <w:br/>
                 价值50元的【纪晓岚故居】参观古色古香的清代名人故居四合院。
                 <w:br/>
                 价值120元的【北京民俗记忆馆】领略老天桥的非遗传承，现场感受各代绝活传人的独特演出。
                 <w:br/>
                 升级一餐价值100元的【全聚德烤鸭餐】北京最著名的北京老字号，满足您的味蕾。
                 <w:br/>
+                <w:br/>
                 ★京典·沉浸式全景游皇城
                 <w:br/>
                 升旗仪式：此生必看升旗仪式，感受热血沸腾的庄严时刻；
                 <w:br/>
-                故宫博物院：穿过朱红宫墙，漫步古柏浓荫，一步一景皆在光影斑驳间的静谧画卷；
-[...3 lines deleted...]
-                皇家园林：夏日颐和园，古柏苍苍掩画廊，待到浓荫覆昆明，荷风送爽，正是避暑消夏时！
+                故宫博物院：穿过朱红宫墙，一步一景皆在画中的唯美景象；
+                <w:br/>
+                八达岭长城：登上八达岭长城，可以看到脚下的长城依山就势，蜿蜒起伏，如一条不见首尾的巨龙在绵绵山岭上翻滚爬动；
+                <w:br/>
+                皇家园林：被誉为“皇家园林博物馆”的旷世杰作，是中国现存规模最大、保存最完整的皇家园林，也是中国四大名园之一
                 <w:br/>
                 什刹海景区：胡同串起烟火气，酒吧霓虹映着老茶馆的铜壶，京味儿在水岸流淌。
                 <w:br/>
                 前门大街：现代与历史在这里完美融合，时尚的店铺和创意空间与古老建筑相得益彰。
                 <w:br/>
                 首都博物馆：文物静诉千年事，长安街畔藏乾坤，帝都风云一馆收。
                 <w:br/>
                 ★京味食光·餐餐特色
                 <w:br/>
-                【北方杂酱面】【宫廷风味餐】【皇城京味宴】【升级全聚德烤鸭餐】
+                【北方杂酱面】【宫廷风味餐】【皇城京味宴】【升级一餐全聚德烤鸭餐】
                 <w:br/>
                 ★温馨服务·放心旅程
                 <w:br/>
                 暖心服务：每人每天送一支矿泉水+景区集体照，尽享旅行好时光！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
@@ -602,438 +603,434 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州 -北京（约3小时）
                 <w:br/>
                 出发：请于机场集合，我们的工作人员为您办理好乘机手续、行李托运、以及登机口指引等事宜，乘机前往北京。抵达后入住酒店休息。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票港口或火车票出票的首末站城市最终确定具体的行程顺序，旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
-                2、行程为广东散拼团，航班时间如相差1小时以内的，接送机我司安排一同接送，航班经常出现延误，在接机过程中可能有等候情况，敬请原谅！
+                2、行程为散拼团，航班时间如相差1小时以内的，接送机我司安排一同接送，航班经常出现延误，在接机过程中可能有等候情况，敬请原谅！
                 <w:br/>
                 3、旅游途中如有问题请及时通知导游解决，如导游无法解决再联系报名的工作人员协助解决，回团后再告知投诉无法处理，因团队结束已签完团队意见单，请知悉！
                 <w:br/>
                 4、小童（2-11周岁，未过12周岁生日）：小童不可按成人报名，小童报名占床需补房差，不退任何差价（如大交通、房差、门票、景交、餐费等），请知悉！
                 <w:br/>
                 5、接机人员一般都会提前在机场等候客人，请您下飞机后务必及时开机，保持手机畅通；
                 <w:br/>
                 6、旅游项目费用如遇到国家政策性调价，将收取差价，请贵宾们知悉！
                 <w:br/>
                 7、自由活动期间请注意保管好自身财产安全及人身安全，发生此类情况，导游协助处理，但由此产生的费用需客人自行承担
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：北京布丁酒店、尚美优、7天优品、格林豪泰、如家、华驿、海友或不低于同等标准酒店</w:t>
+              <w:t xml:space="preserve">经济型参考酒店：玉龙庭酒店、东方远洋、99优选、7天优品、布丁酒店、格林豪泰、尚美优连锁或不低于同等标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天安门广场-故宫·紫禁夏韵路线
-[...8 lines deleted...]
-                特色项目推荐【收费680元大礼包项目之北海休闲游+奥运表演项目】：
+                天安门广场-故宫博物院
+                <w:br/>
+                上午：早餐后，乘车前往世界上最大的城市中心广场-【天安门广场】（游览时间约1.5小时），参观【毛主席纪念堂】瞻仰毛主席遗容。（毛主席纪念堂为免费开放景点，因政策性关闭或预约人数限制不能入内参观则改为外观，且不作任何赔偿。每周一闭馆，星期二至星期日：上午8:00-12:00对外开放，以纪念堂告示牌为准。）外观北京九门之首正阳门。在人民英雄纪念碑前纪念中国近现代史上的革命烈士。外观党和国家及各人民团体举行政治活动的场所【人民大会堂】外观【国家大剧院】外观【天安门城楼】。
+                <w:br/>
+                前往【故宫博物院】（约3小时）秋高气爽的日子里，天空呈现出一种纯粹而高远的“故宫蓝”，宛如一块巨大的蓝丝绒。在这澄澈的背景板下，历经风雨的朱红宫墙愈发显得沉静而浓郁，透着历史的厚度；而太和殿等宫殿的琉璃瓦，则在斜长的秋日暖阳下，被镀上了一层流动的璀璨熔金。
+                <w:br/>
+                《探秘紫禁城·东西寻幽》经典线路：★ 午门入— 太和门—  中轴三大殿（太和殿、中和殿、保和殿）—乾清门—慈宁宫花园—寿康宫（庭院深深）—故宫冰窖—养心殿（庭院古柏）—御花园（天香亭）—神武门出。开启【故宫无线导览耳机】，无线扩声技术，外观轻盈时尚、方便携带，人手一台。
+                <w:br/>
+                <w:br/>
+                特色项目推荐套餐【收费680元大礼包项目之北海休闲游+奥运表演项目】：
                 <w:br/>
                 前往价值150元【北海公园—皇家御苑休闲游】（约1小时）北海始建于金大定六年（1166年）作为中国古典园林中建园最早、历史沿革清晰、传承有序、保存完整的皇家御苑，是我国古典园林的精华和珍贵的全人类文化遗产。
                 <w:br/>
                 精选线路：北门进—静心斋—西天梵境—九龙壁—阐福寺—五龙亭—小西天—出北门
                 <w:br/>
                 活动一：摸福字摸寿字是一种祈福方式，可以表达对长辈长寿、福寿双全的祝愿。俗语说“有福必有寿，有寿必有福”。北海在过去是皇家御用祈福的道场，每年皇帝都会在这里举行赐福大典，这种祈福文化延续一千多年，直至今日仍在延续。
                 <w:br/>
                 活动二：投壶是一项非常大众的运动，锻炼眼手以及身体的协调能力，通过游客互动的方式，增加体验感，也能了解我国传统的体育运动。
                 <w:br/>
                 价值380元大型的奥运表演项目，亲临现场感受震撼的视觉和听觉盛宴。
                 <w:br/>
+                <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.准备出游北京的游客请提前提供身份证预定(门票以官网为准) ，故宫每日限流，门票提前7天预约，售完为止！放票后第一时间给你抢票，若抢票失败，如未预约成功则替换为其他景区，景点替代方案最终以当团导游人员调整为准；门票差价多退少补；如客人不同意调整方案的则按照门票价格退一赔一处理）。另外需要注意：故宫景区周边无停车区域，临时上下车需步行一段距离及等候若干时间，敬请谅解。故宫为实名制请您一定要携带身份证件才能入内，如学生儿童没有身份证请带户口簿或者护照入馆。
                 <w:br/>
-                2.中轴（天安门，故宫一线）当天，只有美术馆一个地方能停旅游车，需步行30分钟，为减少游客步行时间，我社将协助安排游客乘坐公交或者摆渡车，游览结束后再坐摆渡车回美术馆站点乘车，费用自理，不便之处敬请谅解！
+                2.中轴（天安门，故宫一线）当天，只有美术馆一个地方能停旅游车，需步行30分钟，为减少游客步行时间，我社将协助安排游客乘坐公交或者摆渡车，游览结束后再坐摆渡车回美术馆站点乘车，费用20元/人，费用自理，不便之处敬请谅解！
+                <w:br/>
+                3.毛主席纪念堂政策性关闭或限流预约不上请外观，进入毛主席纪念堂不得穿无袖上衣，不得穿拖鞋，必须随身携带身份证。这天走路较多请穿舒适鞋子和轻便服装。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：北京布丁酒店、尚美优、7天优品、格林豪泰、如家、华驿、海友或不低于同等标准酒店</w:t>
+              <w:t xml:space="preserve">经济型参考酒店：玉龙庭酒店、东方远洋、99优选、7天优品、布丁酒店、格林豪泰、尚美优连锁或不低于同等标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 升旗仪式-八达岭长城-奥林匹克公园
                 <w:br/>
-                清晨：打包早餐，前往观看【升旗仪式】看着升起的五星红旗，心里总是有一种难以言表的澎湃感。（如限流预约
-[...1 lines deleted...]
-                不上，此项目取消，不作其他赔偿），乘车前往游览【八达岭长城】（约2.5小时）——“不到长城非好汉”，八达岭长城史称天下九塞之一，是万里长城的精华和杰出代表。登上八达岭长城，可以看到脚下的长城依山就势，蜿蜒起伏，如一条不见首尾的巨龙在绵绵山岭上翻滚爬动，气势磅礴，雄伟壮观。
+                清晨：打包早餐，前往观看【升旗仪式】看着升起的五星红旗，心里总是有一种难以言表的澎湃感。（如限流预约不上，此项目取消，不作其他赔偿），乘车前往游览【八达岭长城】（约2.5小时）——“不到长城非好汉”，八达岭长城史称天下九塞之一，是万里长城的精华和杰出代表。登上八达岭长城，可以看到脚下的长城依山就势，蜿蜒起伏，如一条不见首尾的巨龙在绵绵山岭上翻滚爬动，气势磅礴，雄伟壮观。
                 <w:br/>
                 下午：  游览【奥林匹克公园】（约1小时）位于北京市朝阳区，是北京2008年奥运会的主要举办地，这里有众多的奥运会比赛场馆，和一座规模庞大的奥林匹克森林公园，是北京市旅游的地标性区域。游览奥林匹克公园近观2008年奥运主会场【鸟巢】和水蓝色梦幻游泳馆【水立方】外景，您可下车拍照留念。
                 <w:br/>
-                特色项目推荐：【收费680元大礼包项目之奥运观光车+民俗记忆馆】：
+                <w:br/>
+                特色项目推荐套餐：【收费680元大礼包项目之奥运观光车+民俗记忆馆】：
                 <w:br/>
                 乘坐价值100【奥运观光车】深度游览奥林匹克公园近观2008年奥运主会场【鸟巢】和水蓝色梦幻游泳馆【水立方】外景，您可下车拍照留念。
                 <w:br/>
                 【北京民俗记忆馆】领略老天桥的非遗传承，欣赏天桥艺人的精湛绝技，现场感受各代绝活传人的独特演出。
                 <w:br/>
+                <w:br/>
                 【温馨提示】：
                 <w:br/>
                 1.因长城距市区距离较远，游览长城当天叫早时间和早餐需安排打包早，可能会比其它几天早，请做好早起准备。 
                 <w:br/>
-                2.八达岭长城您可以选择徒步登长城或乘长城滑道/缆车游长城，长城缆车/滑道自理150元/人，不属于推荐自费项目。请您根据个人身体情况，量力而为，注意人身安全和财产安全。
+                2.八达岭长城您可以选择徒步登长城或乘长城滑道/缆车游长城，长城缆车/滑道自理140元/人，不属于推荐自费项目。请您根据个人身体情况，量力而为，注意人身安全和财产安全。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：北京布丁酒店、尚美优、7天优品、格林豪泰、如家、华驿、海友或不低于同等标准酒店</w:t>
+              <w:t xml:space="preserve">经济型参考酒店：玉龙庭酒店、东方远洋、99优选、7天优品、布丁酒店、格林豪泰、尚美优连锁或不低于同等标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 首都博物馆-颐和园-什刹海风景区
                 <w:br/>
                 上午：参观【首都博物馆】首都博物馆坐落于长安街西延长线上，其青铜鼎造型的现代建筑本身就是一件展品。馆内以北京通史陈列与老北京民俗展为核心，用百万件文物讲述三千年古都的沧桑与风情。从燕都蓟城的青铜器，到元明清的皇家珍宝，再到胡同里的市井烟火，这里如同一部立体的史书，是快速且深度了解北京文化精髓的最佳起点。（首都博物馆由客人自由参观，为免费开放景点，因政策性关闭或预约人数限制不能入内参观则改为外观，且不作任何赔偿）
                 <w:br/>
-                前往【北京京城壹号特产汇展中心】（约60分钟）通过再现老北京明清风情街及古皇城场景，让您全方位了
-[...15 lines deleted...]
-                特色项目推荐【收费680元大礼包项目之人力黄包车+走进老北京四合院+纪晓岚故居】：
+                下午：前往游览【颐和园】（游览约2小时）慈禧颐养之地碧波荡漾的昆明湖是颐和园的眼睛，湖面上来往的游船让整个画面都灵动了起来。这里曾是慈禧太后的颐养之地，也是“三山五园”之一。万寿寺东路为方丈院，西路为行宫院，慈禧就曾住在这里。所以也称做慈禧行宫，乾隆曾三次在这里为其母祝寿。前往游览【什刹海景区】，什刹海被称为“老北京最美的地方”【什刹海】逛【老北京胡同】感受老北京的胡同文化，看看老北京代表身份，地位的门墩。
+                <w:br/>
+                <w:br/>
+                特色项目推荐套餐【收费680元大礼包项目之人力黄包车+走进老北京四合院+纪晓岚故居】：
                 <w:br/>
                 乘坐【人力黄包车+走进老北京四合院】游览冯小刚导演电影《老炮》实景拍摄地【什刹海风景区】（约1小时），“游什刹海，看老北京”，这里有北京保存最完整的胡同，您能体验皇城根儿文化，还能参观北京最闻名的的酒吧街。
                 <w:br/>
                 参观【纪晓岚故居】，一座古色古香四合院，完整保留了清代学者纪晓岚的生活场景与珍贵文物，通过书房、手稿和文史展陈，生动呈现其学术成就与淡雅闲适的文人生活意趣。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">参考酒店：北京布丁酒店、尚美优、7天优品、格林豪泰、如家、华驿、海友或不低于同等标准酒店</w:t>
+              <w:t xml:space="preserve">经济型参考酒店：玉龙庭酒店、东方远洋、99优选、7天优品、布丁酒店、格林豪泰、尚美优连锁或不低于同等标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                天坛公园-前门大街-广州
-[...1 lines deleted...]
-                上午：早餐后，参观【天坛公园】（约1小时，首道门票），六百载敬天之地。丹陛桥如通天之径，回音壁藏声学玄妙，九龙古柏盘踞成林。正值初夏，绿荫渐浓，古柏林间光影斑驳，草木的清苦气息随风弥散。当斜阳落于皇穹宇的蓝瓦金顶，肃穆的祭坛在夏日的暖光中愈显深邃。前往【百年老字号同仁堂】（游览时间：60分钟）探访电视剧《大宅门》中老药铺，学习非物质文化遗产之中药文化。
+                天坛公园-非遗文化同仁堂-前门大街-北京-广州
+                <w:br/>
+                上午：早餐后，参观【天坛公园】（约1小时，首道门票），六百载敬天之地。丹陛桥如通天之径，回音壁藏声学玄妙，九龙古柏盘踞成林。祈年殿前，近年屡成外事接待的经典定格——蓝瓦金顶之下，大国礼仪的镜头曾多次对准这里。前往【百年老字号同仁堂】（游览时间：40分钟）探访电视剧《大宅门》中老药铺，学习非物质文化遗产之中药文化。（温馨提示：本场所为非遗文化展示体验点，非旅行社安排的购物场所。参观过程中如设有商品销售区域，均为场所自主经营项目。游客若有消费需求，应根据自身情况理性选择、自愿购买，相关消费责任由游客自行承担。）
                 <w:br/>
                 下午：前往游览【前门大街】老北京胡同，听真正的老北京故事，感受真正的老北京民俗文化。北京重点打造的历史风貌保护区，它保留了原汁原味的老北京风情，80多家中华老字号汇聚于此，古色古香的五牌楼，风格各异的古建筑，构成了一幅独特的古都风情画，游览【大栅栏】感受真正的老北京民俗文化。
                 <w:br/>
                 根据航班时间乘车前往机场，乘坐飞机返回温馨的家，结束快乐的北京之旅！
+                <w:br/>
+                （以上行程为参考行程，导游会根据实际情况调整行程顺序，但不影响原标准及游览景点，敬请谅解）
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、因航空公司或天气等不可抗力因素，飞机延误或航班取消导致的酒店无法入住，房费已产生无法退还；延住酒店、交通等费用问题，需客人自理。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1099,69 +1096,69 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：往返程经济舱机票。（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经开出，不得更改、不得签转、不得退票）。进出港口、航班时间等以航司出票为准。
+                1、交通：往返程经济舱机票（不含税）。（团队机票将统一出票，如遇政府或航空公司政策性调整燃油税费，在未出票的情况下将进行多退少补，敬请谅解。机票一经开出，不得更改、不得签转、不得退票）。进出港口、航班时间等以航司出票为准。
                 <w:br/>
                 2、用车：根据实际人数全程当地选用11—55座空调旅游车，保证一人一正座。
                 <w:br/>
                 3、住宿：全程入住经济型酒店标准双人间；酒店不提供自然单间，出现单男单女，请补房差，如入住当晚房间有问题，请及时通知导游处理，过后不作处理！【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但未在行程内列明的其他酒店时不另行通知，敬请谅解；经济型酒店基本以打包早餐为主（一般是简易早餐馒头/面包、矿泉水，因南北方口味差异，若您对赠送的早餐不习惯，可自行购买其他早餐。客人放弃使用恕无费用退还，敬请谅解！
                 <w:br/>
                 4、门票：含景点首道门票,园中园门票需自理，不属于自费推荐项目。门票已按折扣成本价核算，老年、教师、军官等证件不再重复享受优惠!
                 <w:br/>
                 5、用餐：全程含餐4正4早，正餐餐标20/人餐；正餐围桌10人1桌，人数增减时，菜量相应增减，但维持餐标不变；此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备；
                 <w:br/>
                 6、导游：当地持全国导游资格证书的专业导游服务，不派全陪。
                 <w:br/>
                 7、小童:2-11周岁（未满12周岁）的执行小孩收费：此收费含往返机票、当地旅游车位、半价门票、半价餐费、半价早餐。全程不占床位。
                 <w:br/>
                 婴儿：2周岁以下（不含2周岁）的含车位，婴儿机票；不含餐位、床位及景点等其他费用。
                 <w:br/>
-                8、购物：北京同仁堂+北京特产店（自愿购买为原则）备注：景区/酒店/餐厅展示商品不属于购物，请悉知！
-[...1 lines deleted...]
-                9、必消产品，需报名时交680元成人、580元儿童活动费用跟报名时现付，如客人不参加此活动，建议选购其它旅游产品！
+                8、购物：纯玩0购物，温馨提示：行程中同仁堂为非遗文化展示体验点，非旅行社安排的购物场所。参观过程中如设有商品销售区域，均为场所自主经营项目。游客若有消费需求，应根据自身情况理性选择、自愿购买，请索要正规发票保证您的合法权益。
+                <w:br/>
+                9、惠玩套餐，需报名时交680元成人、580元儿童活动费用跟报名时现付，如客人不参加此活动，建议选购其它旅游产品！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1174,315 +1171,55 @@
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定的支付费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
+                <w:br/>
+                6、不含机建燃油税240元/成人，60元/小童
+                <w:br/>
+                7、不含自费套餐680元/成人  580元/儿童
               </w:t>
-            </w:r>
-[...262 lines deleted...]
-              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1580,71 +1317,71 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">【千元礼包、折扣献礼】：价值1080元大礼包</w:t>
+              <w:t xml:space="preserve">惠玩套餐（报名收取）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★年中献礼回馈价：680元/成人  580元/儿童
                 <w:br/>
-                活动费用跟报名时现付；特别说明：如客人不参加此活动，建议选购其它旅游产品！
+                （报名即视为认同此自理费用，为能统一安排游玩，请报名时一并交付，大小同价，无相应门票差价退减）
                 <w:br/>
                 价值380元的【奥运表演】，各种大型的奥运表演项目，亲临现场感受震撼的视觉和听觉盛宴。
                 <w:br/>
                 价值100元的【奥运观光车深度游】，畅行奥林匹克公园，感受奥运气息。
                 <w:br/>
                 价值180元的【人力黄包车、老北京四合院人家】，穿行老北京胡同，感受皇城根儿文化。
                 <w:br/>
                 价值150元的【北海休闲游】，领略乾隆御赐“燕京八景”之一琼岛春荫的魅力，感受古代帝王养生休闲的别样情怀。
                 <w:br/>
                 价值50元的【纪晓岚故居】参观古色古香的清代名人故居四合院。
                 <w:br/>
                 价值120元的【北京民俗记忆馆】领略老天桥的非遗传承，现场感受各代绝活传人的独特演出。
                 <w:br/>
                 升级一餐价值100元的【全聚德烤鸭餐】北京最著名的北京老字号，满足您的味蕾。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
@@ -2027,51 +1764,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-09</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2215,79 +1952,50 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
-    <w:uiPriority w:val="99"/>
-[...27 lines deleted...]
-    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>