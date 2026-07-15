--- v0 (2026-04-30)
+++ v1 (2026-07-15)
@@ -1554,85 +1554,85 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡【马来西亚锡器工艺DIY】</w:t>
-[...33 lines deleted...]
-              <w:t xml:space="preserve">60 分钟</w:t>
+              <w:t xml:space="preserve">吉隆坡【马来西亚南洋珍宝馆】</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">沉香、金珍珠、砗磲，宝石、珊瑚制品</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">90 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1765,92 +1765,88 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">CITY WALK马来情缘</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                #马六甲网红龙船游览马六甲海峡
-[...5 lines deleted...]
-                #提升一餐南洋风味餐/或含一个团餐。
+                玩转马六甲古城风情，漫游吉隆坡金三角地标，特色海鲜火锅一网打尽!
+                <w:br/>
+                马六甲游船河+三轮车+海上清真寺(含门票)+吉隆坡单轨火车游金三角+观看118大楼外观+品南洋海鲜火锅
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 580.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 650.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -2207,51 +2203,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-30</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>