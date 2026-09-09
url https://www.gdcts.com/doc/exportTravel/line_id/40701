--- v1 (2026-07-15)
+++ v2 (2026-09-09)
@@ -343,53 +343,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                去程：广州-新加坡SQ 853  02:20- 06:40
-[...1 lines deleted...]
-                回程：新加坡-广州SQ 852  20:50-01:05+1（以出团通知书为准）
+                去程：广州-新加坡SQ 853 01:20-05:30
+                <w:br/>
+                回程：新加坡-广州SQ 852 20:00-00:15+1（以出团通知书为准）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -643,51 +643,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 新加坡-新山-马六甲
                 <w:br/>
-                早餐后游览最美的【滨海湾花园】（不含门票），这座占地101公顷的超级花园以10亿元造价成为新加坡最新的地标建筑。这座生机勃勃、活力四射的花园将展示最优秀的热带园艺和园林艺术，拥有大量的热带花卉、色叶植物，是繁华都市中的一片绿洲，拥有如绿野仙踪童话般的花园和湖泊，而花穹与云雾林两个展馆就位于巨大的滨海湾花园之间。园区共分成三个花园：滨海南花园、滨海东花园，以及衔接二者的滨海中花园。其中最大的滨海南花园，占地54公顷园中建有多棵巨大的超级树，十分引人注目，带您走进“阿凡达的世界”。随后参观【仁济堂】或同类型商店（约1小时）及【珠宝店】或同类型商店（约45分钟）。
+                早餐后游览最美的【滨海湾花园】（不含门票），这座占地101公顷的超级花园以10亿元造价成为新加坡最新的地标建筑。这座生机勃勃、活力四射的花园将展示最优秀的热带园艺和园林艺术，拥有大量的热带花卉、色叶植物，是繁华都市中的一片绿洲，拥有如绿野仙踪童话般的花园和湖泊，而花穹与云雾林两个展馆就位于巨大的滨海湾花园之间。园区共分成三个花园：滨海南花园、滨海东花园，以及衔接二者的滨海中花园。其中最大的滨海南花园，占地54公顷园中建有多棵巨大的超级树，十分引人注目，带您走进“阿凡达的世界”。随后参观【仁济堂】或同类型商店（约60分钟）及【珠宝店】或同类型商店（约60分钟）。
                 <w:br/>
                 随后驱车前往马来西亚历史古城---马六甲。到达后进行市区观光：郑和下西洋所留下的遗迹：车游【三宝山】【三宝庙】，游览富有葡萄牙风格的【圣保罗山】【圣保罗教堂】，后观看【马六甲海峡水上清真寺】拍照。
                 <w:br/>
                 【荷兰红屋】在马六甲的脉动中心，耸立着一座赫然显眼的红色建筑——荷兰红屋。这座建筑不仅作为马来西亚历史的缩影，也成为马六甲的标志性地标，每年吸引着成千上万名来自世界各地的游客前来游览和留影纪念。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：早餐外用     午餐：中式团餐     晚餐：肉骨茶   </w:t>
             </w:r>
           </w:p>
@@ -725,53 +725,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 吉隆坡-吉隆坡市区游
                 <w:br/>
                 早餐后先到位于市中心进行吉隆坡市区观光（游览约45分钟）：参观【国家皇宫】(外观)，【独立广场】、【高等法院】(外观)，【国家英雄纪念碑】、双塔楼【吉隆坡石油双峰塔】（不进内）、【十号胡同】、【鬼仔巷】
                 <w:br/>
-                【锡器DIY】/巧克力DIY:如遇锡器DIY馆关闭则改为巧克力DIY
-[...1 lines deleted...]
-                【马来西亚土特产中心】
+                【马来西亚土特产中心】、【红蓝宝免税中心】或【南洋珍宝苑】
                 <w:br/>
                 后前往市中心的【莎罗马行人桥】打卡拍照。莎罗马行人天桥以九重葛为主要设计概念，桥身上亦安装四千颗LED灯泡，可发出不同颜色的灯光，在夜晚将随着节日，呈现不同的图案。部分行人天桥的屋顶是利用玻璃片间隔，白天阳光照射至桥身时，其外表将如水晶般闪烁，独特的外型，已成为吉隆坡市中心的新地标。
                 <w:br/>
                 【十号胡同+鬼仔巷】
                 <w:br/>
                 吉隆坡唐人街内的【鬼仔巷】打卡。这里是最近的网红打卡地点之一，放眼望去满满的都是旧时光的壁画；【十号胡同】位于Lot10购物广场的地下，类似大食代的美食广场。十号胡同是由蔡澜先生题字并推荐的，里面都是知名老字号的分店集合，比如何荣记，金莲记等等
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：椰浆饭     晚餐：自理   </w:t>
@@ -1045,51 +1043,51 @@
                 <w:br/>
                 七堡酒店(Kip·Hotel)或同级
                 <w:br/>
                 吉隆坡焦赖丝丽酒店（Silka）或同级
                 <w:br/>
                 宜必思尚品吉隆坡白沙罗酒店（lbis Styles）或同级
                 <w:br/>
                 吉隆坡克幕生活健康酒店（Komune Living &amp;Wellness ）或同级
                 <w:br/>
                 吉隆坡斯特格酒店(STEG）或同级
                 <w:br/>
                 马六甲以下参考酒店或同级（4星级酒店）：
                 <w:br/>
                 里维埃拉马六甲套房(Riviera suites）或同级
                 <w:br/>
                 马六甲国际贸易中心酒店(MITC·Hotel)或同级
                 <w:br/>
                 马六甲天鹅花园酒店（Swan Garden Hotel Melaka）或同级
                 <w:br/>
                 3、用餐：全程含7正4早餐，正餐新加坡段是6菜1汤不含酒水，马来西亚段是8菜1汤不含酒水；小孩不占床不含早，如航空公司时间临时调整，我社有权根据实际航班时间安排用餐，不做任何赔偿，所有餐食如自动放弃，款项恕不退还；
                 <w:br/>
                 4、用车：境外旅游巴士，保证一人一正座。	
                 <w:br/>
                 5、门票：行程内景点第一道门票，不含园中园。
                 <w:br/>
-                6、购物：新加坡段：2个（仁济堂；珠宝），马来西亚段 ：3个（土产；乳胶；锡器）自愿消费。
+                6、购物：新加坡段：2个（仁济堂；珠宝），马来西亚段 ：3个（土产；乳胶；珍宝苑或红蓝宝免税中心）自愿消费。
                 <w:br/>
                 7、导游：当地中文导游及全程领队陪同服务。
                 <w:br/>
                 8、签证：新加坡免签+马来西亚免签。
                 <w:br/>
                 9、全程服务费：580元/人，随团费一同收取；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1554,51 +1552,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">吉隆坡【马来西亚南洋珍宝馆】</w:t>
+              <w:t xml:space="preserve">吉隆坡【红蓝宝免税中心】或【马来西亚南洋珍宝馆】</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">沉香、金珍珠、砗磲，宝石、珊瑚制品</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
@@ -2203,51 +2201,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-16</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>