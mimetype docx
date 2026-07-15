--- v0 (2026-04-24)
+++ v1 (2026-07-15)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【走进楚地·诗画神恩】湖北恩施神农架双高6日游行程单</w:t>
+        <w:t xml:space="preserve">【走进楚地·诗画神恩】湖北双高6日游行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">恩施土家族苗族自治州-神农架林区</w:t>
+              <w:t xml:space="preserve">宜昌市-恩施土家族苗族自治州-神农架林区-岳阳市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -388,57 +388,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                诗画洞庭·野美神农·仙居恩施·名人古都双高6日游
-                <w:br/>
                 神仙秘境的北纬30度--恩施大峡谷+神农架+鹤峰屏山峡谷
                 <w:br/>
                 名人古都诗传天下--荆州古城+洞庭湖+昭君村+土家女儿城
                 <w:br/>
-                全程优选当地网评豪华型酒店+一晚华美达酒店 | 品质无忧、纯玩0购物
+                全程优选当地网评豪华型酒店+一晚四钻华美达酒店 | 品质无忧、纯玩0购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -555,188 +553,190 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-岳阳-洞庭湖-宜昌
-[...1 lines deleted...]
-                指定时间自行于广州南站/广州白云站集合乘高铁前往岳阳（车程约3.5小时）。抵达后游览八百里【洞庭湖】风光带（游览时间约1小时），欣赏我国第二大淡水湖，号称“八百里洞庭湖”;洞庭湖的意思就是神仙洞府，可见其风光之绮丽迷人，洞庭湖浩瀚迂回，山峦突兀，其最大的特点便是湖外有湖，湖中有山，渔帆点点，芦叶青青，水天一色，鸥鹭翔飞；碧波万顷的洞庭湖不愧为“天下第一水”，游览【汴河街】是以岳阳楼文化、洞庭文化、巴陵文化为基础精心打造的一条特色仿古商业街。汴河街建筑设计古朴典雅，是国内仿古建筑面积最大的传统风貌商业街，历史上该地区称之为汴河区，仿古街因此而得此名。
+                广州-岳阳-【洞庭湖】【汴河街】-宜昌
+                <w:br/>
+                指定时间自行于广州南站/广州白云站/清远集合乘高铁前往岳阳（车程约3.5小时）。抵达后游览八百里【洞庭湖】风光带（游览时间约1小时），欣赏我国第二大淡水湖，号称“八百里洞庭湖”;洞庭湖的意思就是神仙洞府，可见其风光之绮丽迷人，洞庭湖浩瀚迂回，山峦突兀，其最大的特点便是湖外有湖，湖中有山，渔帆点点，芦叶青青，水天一色，鸥鹭翔飞；碧波万顷的洞庭湖不愧为“天下第一水”，游览【汴河街】是以岳阳楼文化、洞庭文化、巴陵文化为基础精心打造的一条特色仿古商业街。汴河街建筑设计古朴典雅，是国内仿古建筑面积最大的传统风貌商业街，历史上该地区称之为汴河区，仿古街因此而得此名。
                 <w:br/>
                 后乘车前往宜昌（车程约3小时），特别推荐【长江夜游】（自愿自理180元/人），乘船在宜昌伍家岗水域调头上行，沿途欣赏依山傍水的美丽宜昌 独具滨江园林特色的城市风貌，感受城市与山水交融、江风轻抚的惬意和畅快！游轮经夷陵古城城标【天然塔】；现代科技与艺术和谐统一的【夷陵长江大桥】；一峰独高、可俯瞰全城的【磨基山】；气势宏伟、威震三江的【镇江阁】；乘船经过万里长江第一坝【葛洲坝】亲历感受水涨船高，体会“经此一门，心甲天下”的豪情...... 最后，21点美好时光停留在黄柏河码头，后返回酒店入住。
                 <w:br/>
-                参考车次：广州南-岳阳东 G1002(09:05-12:21)或G1004(09:17-12:33），具体以出票车次为准！
-                <w:br/>
+                参考时间： 广州/清远——岳阳；去程7-10点之间，以实际出票为准！
+                <w:br/>
+                <w:br/>
+                第一天行程的温馨提示：
                 <w:br/>
                 *1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。 
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 交通：高铁，大巴
                 <w:br/>
                 景点：洞庭湖，汴河街
                 <w:br/>
                 自费项：【长江夜游】（自愿自理180元/人）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">宜昌参考酒店：吾家大酒店、华洋星光酒店、宜锦美怡酒店、民生大酒店、四季禧悦酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 昭君故里-最美水上公路-神农顶
                 <w:br/>
-                早餐后，前往四大美人之一的昭君故里游览【昭君村景区】（车程2小时，游览时间不少于1.5小时 ，必销套餐含景交）：此地因西汉时诞生了一代名妃王昭君而得名。村中有粉黛林、佳丽岛、浣纱处、彩石滩等20余处胜迹。王家崖云雾缭绕，香溪河九曲八弯，娘娘泉古朴典雅， 梳妆台花荫满地，昭君像亭亭玉立，抚琴台琴韵悦耳。昭君村多美女的千古传说，引得八方游客纷至沓来，游客瞻仰于斯，乐而忘返。
+                早餐后，前往四大美人之一的昭君故里游览【昭君村景区】（车程2小时，游览时间不少于1.5小时 ，套餐含景交）：此地因西汉时诞生了一代名妃王昭君而得名。村中有粉黛林、佳丽岛、浣纱处、彩石滩等20余处胜迹。王家崖云雾缭绕，香溪河九曲八弯，娘娘泉古朴典雅， 梳妆台花荫满地，昭君像亭亭玉立，抚琴台琴韵悦耳。昭君村多美女的千古传说，引得八方游客纷至沓来，游客瞻仰于斯，乐而忘返。
                 <w:br/>
                 后车观网红打卡景点，具有“中国最美水上公路”之称的—【古昭公路】它是中国第一条最美生态环保水上公路，也是连接起长江三峡、神农架、武当山的黄金线路。为避免开山毁林，保护生态环境，古昭公路就架建在峡谷溪流中，宛如绿波中的一条黑龙，盘桓蜿蜒在香溪河上。十余公里长的路就建在水面之上，如长虹卧波般，惊艳奇绝于峡谷之中。
                 <w:br/>
-                前往【神农顶】景区（车程约2小时，游览约4小时，门票已含，必销套餐含景交）：神农架核心保护区、神农架核心景区；（板壁岩）石林、高山草甸、箭竹、杜鹃林交融的画面，让你犹如置身另一个世界；（小龙潭）了解野生动物救护，观看金丝猴等野生动物；（迷人淌）茫茫高山箭竹林海，巍巍壮观；（瞭望塔）远眺华中第一峰神农顶；（神农谷）神奇无二的峡谷石林、神农一绝、叹为观止；（金猴溪）原始森林、金猴飞瀑共同缔造出一个真正的天然氧吧。后入住神农架木鱼镇酒店。注：如遇下雪天气，神农顶景区只能游览部分景点或其它景点！
+                前往【神农顶】景区（车程约2小时，游览约4小时，门票已含，套餐含景交）：神农架核心保护区、神农架核心景区；（板壁岩）石林、高山草甸、箭竹、杜鹃林交融的画面，让你犹如置身另一个世界；（小龙潭）了解野生动物救护，观看金丝猴等野生动物；（迷人淌）茫茫高山箭竹林海，巍巍壮观；（瞭望塔）远眺华中第一峰神农顶；（神农谷）神奇无二的峡谷石林、神农一绝、叹为观止；（金猴溪）原始森林、金猴飞瀑共同缔造出一个真正的天然氧吧。后入住神农架木鱼镇酒店。注：如遇下雪天气，神农顶景区只能游览部分景点或其它景点！
                 <w:br/>
                 交通：大巴
                 <w:br/>
-                景点：昭君村，神农顶
+                景点：昭君故里，最美水上公路，神农顶
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">神农架木鱼镇参考酒店：神农架木鱼大酒店、荣逸精致酒店、盛景怡家大酒店、心怡酒店、爱豪酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -776,51 +776,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">恩施参考酒店：星呈酒店、M酒店、维也纳酒店、半湾大酒店、朗曼大酒店酒店、硒茶小镇LOFT酒店、新凤居酒店、怡游假日酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -862,181 +862,183 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">恩施参考酒店：星呈酒店、M酒店、维也纳酒店、半湾大酒店、朗曼大酒店酒店、硒茶小镇LOFT酒店、新凤居酒店、怡游假日酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 恩施大峡谷（云龙地缝）-宜昌
                 <w:br/>
-                早餐后，乘车前往被专家誉为与美国科罗拉多大峡谷难分伯仲【恩施大峡谷】（云龙河地缝景区）换乘地面缆车游览【大峡谷云龙地缝】（车程约1.5小时，游玩约2小时，含门票，必销套餐含地面缆车）行走悬崖绝壁，河流急湍、悬瀑飞溅，景观环境壮观优越。地缝两侧绝壁陡峭，一道道瀑布飞泻直下，缝底云龙河潺潺淌过，水质清澈见底，缝壁茂密的灌木相互掩映，斑斑阳光洒入缝中，以险、俊、奇、幽的自然景象、峰丛、峡谷栈道、千层岩、绝壁等！（小蛮腰观光垂直电梯30元自愿自理）。中餐安排【土家吊锅宴】；后返回宜昌，入住酒店。
+                早餐后，乘车前往被专家誉为与美国科罗拉多大峡谷难分伯仲【恩施大峡谷】（云龙河地缝景区）换乘地面缆车游览【大峡谷云龙地缝】（车程约1.5小时，游玩约2小时，含门票，套餐含地面缆车）行走悬崖绝壁，河流急湍、悬瀑飞溅，景观环境壮观优越。地缝两侧绝壁陡峭，一道道瀑布飞泻直下，缝底云龙河潺潺淌过，水质清澈见底，缝壁茂密的灌木相互掩映，斑斑阳光洒入缝中，以险、俊、奇、幽的自然景象、峰丛、峡谷栈道、千层岩、绝壁等！（小蛮腰观光垂直电梯30元自愿自理）。中餐安排【土家吊锅宴】；后返回宜昌，入住酒店。
                 <w:br/>
                 交通：大巴
                 <w:br/>
                 景点：云龙地缝
                 <w:br/>
+                自费项：【云龙地缝】（小蛮腰观光垂直电梯30元/人，自愿自理）
+                <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">无</w:t>
+              <w:t xml:space="preserve">宜昌参考酒店：吾家大酒店、华洋星光酒店、宜锦美怡酒店、民生大酒店、四季禧悦酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                宜昌-荆州古城-岳阳-广州
+                宜昌-荆州古城-岳阳-广州/清远
                 <w:br/>
                 早餐后，乘车前往三国文化名城——荆州（车程约1.5小时），步行游览【荆州古城】（游览约40分钟，不含电瓶车自理40元/人、可自愿选择购票乘坐；注：不上城墙，如上城墙自理35元/人，自愿购票）：其又名江陵城，
                 <w:br/>
                 是中国历史文化名城之一。有保存较完好的荆州古城墙，城内东西直径3.75公里，南北直径1.2公里，面积4.5平方公里，城墙周长10.5公里，高8.83米，共六座城门，每座城门上均建有城楼。荆州古城墙始建于春秋战国时期，曾是楚国的官船码头和渚宫，后成为江陵县治所，出现了最初城廓。经过三百五十多年的风雨，现存的古城墙大部分为明末清初建筑。现耸立在人们眼前的雄伟砖城，为明清两代所修造。砖城逶迤挺拔、完整而又坚固，是我国府城中保存最为完好的古城垣。中餐后车返岳阳乘高铁返回广州南站/白云站，抵达后自行散团，结束愉快的旅程！
                 <w:br/>
-                参考车次：岳阳东-广州南 G533（16:53-20:22）或G841（17:25-21:01），具体车次以出票为准！
+                参考时间： 岳阳——广州/清远；回程17-19点之间，以实际出票为准！
                 <w:br/>
                 交通：大巴，高铁
                 <w:br/>
                 景点：荆州古城
                 <w:br/>
-                自费项：荆州古城电瓶车40/人，登城墙35/人
+                自费项：【荆州古城】电瓶车40/人，登城墙35/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1100,51 +1102,51 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：含广州南/白云站—岳阳往返高铁二等座位，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。车次时间以确认件为准，我社保留行程根据具体高铁车次时间前后调整的权利，景点、标准不变！
+                1、交通：含广州南/白云站/清远—岳阳往返高铁二等座位，请所有出游旅客必须携带本人有效身份证，无证者所造成损失由旅客自行承担。车次时间以确认件为准，我社保留行程根据具体高铁车次时间前后调整的权利，景点、标准不变！
                 <w:br/>
                 2、住宿：入住当地豪华酒店+1晚华美达酒店，每人一床位如出现单男或单女参团出现无法安排拼住时，需补单人房差500元/人、或减房差300元/人（酒店均无三人房）。
                 <w:br/>
                 （如遇节假日或用房紧张或政策等原因酒店被征用，我社将换用同等级别酒店，但不赔偿任何损失；当地条件有限，山区小城勿与广东珠三角区域相比，敬请谅解）。
                 <w:br/>
                 宜昌参考酒店：吾家大酒店、华洋星光酒店、宜锦美怡酒店、民生大酒店、四季禧悦酒店或同级
                 <w:br/>
                 神农架木鱼镇参考酒店：神农架木鱼大酒店、荣逸精致酒店、盛景怡家大酒店、心怡酒店、爱豪酒店或同级
                 <w:br/>
                 恩施参考酒店：星呈酒店、M酒店、维也纳酒店、半湾大酒店、朗曼大酒店酒店、硒茶小镇LOFT酒店、新凤居酒店、怡游假日酒店或同级
                 <w:br/>
                 宜昌升级一晚国际品牌酒店：夷陵华美达酒店或同级
                 <w:br/>
                 3、用餐：全程含餐5早5正餐，酒店含早，餐标30元/人/餐，品尝当地地道美食40元/人/餐：神农架野菌宴、土家吊锅宴、摔碗酒（十人一桌，九菜一汤，人数增减时，菜量相应增减，维持餐标不变，不含酒水，餐不用不退）。
                 <w:br/>
                 4、用车：全程空调旅游车（1人1正座，按尊老爱幼和晕车优先的原则乘坐，请尽量携带中小行李箱）
                 <w:br/>
                 5、门票：含景点首道门票（及行程所含交通费用），自身娱乐项目自理。
                 <w:br/>
                 6、购物：纯玩不进店；但行程中途经的很多场所（如：景区、酒店、餐厅、火车站等）内部都设有购物性场所，此类均不属于旅行社安排。
                 <w:br/>
                 7、导游：国内优秀持证导游服务
                 <w:br/>
                 8、保险：旅行社责任保险，建议购买旅游人身意外险！
                 <w:br/>
@@ -1186,63 +1188,71 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
                 6、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。（此项可根据线路调整）
                 <w:br/>
-                费用不含：
-[...1 lines deleted...]
-                、报名必消: 299 元/人（费用请交给当地地接导游，自费价格小孩1.2以上与成人同价）
+                1、报名必要景交套餐: 299 元/人（费用请交给当地地接导游，自费价格小孩1.2以上与成人同价）
                 <w:br/>
                 （包含恩施大峡谷地面缆车+神农顶自然保护区环保车+昭君村电瓶车+鹤峰屏山峡谷小木船+车导综合服务费=299元/人）（如屏山未开放则改为游览狮子关，退门票差价78元/人）
                 <w:br/>
                 注：如因天气原因或人力不可抗拒等因素造成无法游览以上景点，我社不退任何费用；如因个人自身原因放弃游览以上景点我社不退任何费用！
                 <w:br/>
                 2、当地导游友情推荐自费项目（自愿消费）：
                 <w:br/>
                 大峡谷云龙河地缝小蛮腰观光垂直电梯30元/人、屏山悬浮拍照30元/人、长江夜游180元/人、荆州古城上城墙35元/人、荆州古城电瓶车40元/人
                 <w:br/>
                 注：旅游者与旅行社双方协商一致可选择参加的自费项目，所有报价均为包括导游司机服务费、车辆燃油费、门票费构成，以上均为参考自费推荐，实际自费项目由导游当地根据团队实际情况合理推荐，不强制消费。
+                <w:br/>
+                3、景点内园中园门票及行程中注明门票自理的景点。
+                <w:br/>
+                4、因不可抗力因素所引致的额外费用；因旅游者违约、自身过错、自身疾病导致的人身财产损失而额外支付的费用。
+                <w:br/>
+                5、个人旅游人身意外险 (建议旅游者购买)。
+                <w:br/>
+                6、个人消费（如酒水、饮料，酒店内洗衣、电话等未提到的其它服务）。
+                <w:br/>
+                7、景区内设立的商店、路店，不属本行程安排的购物店范畴，属当地所有旅游车普遍性正常现象，可自由选择，报名前须知！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1464,50 +1474,125 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">报名必要景交套餐</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                报名必要景交套餐: 299 元/人（费用请交给当地地接导游，自费价格小孩1.2以上与成人同价）
+                <w:br/>
+                （包含恩施大峡谷地面缆车+神农顶自然保护区环保车+昭君村电瓶车+鹤峰屏山峡谷小木船+车导综合服务费=299元/人）（如屏山未开放则改为游览狮子关，退门票差价78元/人）
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 299.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1828,51 +1913,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-16</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>