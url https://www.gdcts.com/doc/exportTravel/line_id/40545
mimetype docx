--- v0 (2026-04-25)
+++ v1 (2026-07-16)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【惠州巽寮湾3天】三岛联游丨巽寮湾快艇出海丨南粤海疆·天后宫祈福丨豪叹帝王蟹海鲜宴 龙虾鲍鱼餐行程单</w:t>
+        <w:t xml:space="preserve">【惠州巽寮湾3天】飞驰人生 巽寮湾快艇出海丨三岛联游 南粤海疆 天后宫祈福行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -345,114 +345,112 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 上下车信息
                 <w:br/>
-                出发点：07:30海珠广场地铁站E出口（广州宾馆门口） 
-[...1 lines deleted...]
-                        08:00体育西地铁站B出口（天河城南门中国银行门口）
+                出发点：07:30海珠广场地铁站F出口（华厦大酒店门口） 
+                <w:br/>
+                        08:30番禺广场地铁站E出口（基盛万科口中国银行门口）
                 <w:br/>
                 下车点：原上车点
                 <w:br/>
                 我社将按实际人数安排合适车型，并安排巴士座位，上车请对号入座；车牌号、座位号以及导游陪同联系方式将在出行前一天晚餐20：00点前以短信形式通知，敬请留意；如您在出行前一天晚上20：00尚未收到短信，请速来电咨询。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                入住巽寮湾海边酒店 打卡天赐白金堤
+                入住巽寮湾景区内酒店 打卡天赐白金堤
                 <w:br/>
                 5分钟步行到海鲜市场、新晋网红双鱼岛沙滩
                 <w:br/>
-                食足4餐 酒店早餐 龙虾鲍鱼海鲜餐 帝王蟹海鲜宴
+                食足7餐 酒店早餐*2 简易正餐*5
                 <w:br/>
                 漫步洁白沙滩 闲逛渔业市场 天后宫祈福
                 <w:br/>
                 飞驰人生 巽寮湾快艇出海50分钟 环游乌龟岛 海鸥岛 登美人岛打卡拍照
-                <w:br/>
-                优惠升级：1、每期前10名免费升级海景房！
                 <w:br/>
                 娱乐升级：
                 <w:br/>
                 1、人数最多2组增加麻将任打！（若遇人数相同，先报先得）
                 <w:br/>
                 2、全团共享大厅KTV~歌王争霸赛
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
@@ -577,246 +575,234 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 集中地-午餐-快艇出海-巽寮湾酒店-晚餐
                 <w:br/>
-                含：午餐  住：巽寮湾四鼎酒店/金惠豪酒店/半山半海酒店或同级
-[...11 lines deleted...]
-                晚餐-自理。
+                早上于指定地点集中出发，乘坐旅游巴士前往【巽寮湾】（车程约3小时）到达后享用午餐-简易正餐。
+                <w:br/>
+                餐后前往码头（步行约10分钟）快艇出海（体验时长约50分钟）来巽寮湾乘船出海，领略大海的宽阔更是必不可少。在巽寮湾享受大海之旅的快艇体验，环游乌龟岛，海鸥岛，还可以登美人岛打卡拍照。让你一享巽寮湾的美景“亲近大海、感受海风的气息”。一览无余海上美景，让阳光轻洒在你脸上，让海风吹拂您的长发。（快艇出海为赠送项目，如遇天气等不可抗力因素/个人原因不能出海，我社不作退款或赔偿）随后返回酒店办理入住。巽寮湾【巽寮湾伴山伴海酒店或同级】办理入住，入住后自由活动。可自由唱享KTV~人数最多2组可畅玩麻将！避过了人山人海的假期，趁着现在赶赴一场大海约会。来这里，看着大海慢慢的发呆吧。酒店依山傍海，风景秀丽，可尽情享受阳光沐浴，拥抱无际蓝天~。这里是一个神奇的地方！手机不管怎么拍都是海边大片！晚餐-简易正餐
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：简易正餐     晚餐：简易正餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巽寮湾四鼎酒店/金惠豪酒店/半山半海酒店或同级</w:t>
+              <w:t xml:space="preserve">巽寮湾四鼎酒店/金惠豪酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店简易自助早餐-全天自由活动
-[...3 lines deleted...]
-                早上睡到自然醒，享用酒店简易早餐，随后全天自由活动。
+                酒店简易早餐-全天自由活动
+                <w:br/>
+                早上睡到自然醒，享用酒店简易早餐，午/晚餐-简易正餐
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：简易早餐     午餐：简易正餐     晚餐：简易正餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巽寮湾四鼎酒店/金惠豪酒店/半山半海酒店或同级</w:t>
+              <w:t xml:space="preserve">巽寮湾四鼎酒店/金惠豪酒店或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                酒店简易自助早餐-午餐-回程
-[...1 lines deleted...]
-                早上睡到自然醒，享用酒店简易早餐，帝王蟹海鲜宴（10-12人/桌）
+                酒店简易早餐-午餐-回程
+                <w:br/>
+                早上睡到自然醒，享用酒店简易早餐，午餐-简易正餐
                 <w:br/>
                 随后结束愉快行程，乘车返回温馨的家！
                 <w:br/>
                 【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：简易早餐     午餐：简易正餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -861,76 +847,84 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                成人：369元/人（5月1/3日加收100元/人）（占床、含车位、2正2早、导游服务、快艇出海）
-[...1 lines deleted...]
-                1.2m以上儿童/成人：299元/人（不占床、含车位、2正2早、导游服务、快艇出海）
+                出发日期：7月12/14/16/18/20/22/24/26/28/30日
+                <w:br/>
+                8月1/3/5/7/9/11/13/15/17/19/21/23/25/27/29日
+                <w:br/>
+                <w:br/>
+                价格
+                <w:br/>
+                成人：349元/人（7月18/24日；8月1/7/15/21日出发加收50元/人）（占床、含车位、5正2早、导游服务、快艇出海）
+                <w:br/>
+                1.2m以上儿童/成人：299元/人（不占床、含车位、5正2早、导游服务、快艇出海）
                 <w:br/>
                 单车位小童：199元/人（含车位）
                 <w:br/>
                 房差说明
                 <w:br/>
                 三人房：无（单出成人按成人价格报名，自动放弃床位）
                 <w:br/>
-                单房差：150元/人
+                单房差：200元/人18/24日250元/人
                 <w:br/>
                 减房差：无
                 <w:br/>
                 如报名儿童身高与实到儿童身高不符，超高费用客人自理
                 <w:br/>
                 <w:br/>
+                <w:br/>
                 【费用包含】
                 <w:br/>
                 1、交通：按实际参团人数安排空调旅游巴士，每人1正座；
                 <w:br/>
-                2、用餐：含2正2早（正餐为包含套餐，不用均无费用退）；
+                2、用餐：含5正2早（正餐为包含套餐，不用均无费用退）；
                 <w:br/>
                 3、门票：行程所含景点首道大门票（园内园景点门票自理）；
                 <w:br/>
-                4、住宿：巽寮湾四鼎酒店/金惠豪酒店/半山半海酒店/红树湾畔酒店/海公园/海尚湾畔/凤池岛或同级（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人必需补房差）；
+                4、住宿：巽寮湾四鼎酒店/金惠豪酒店或同级（具体房型按酒店安排为准，酒店不设三人房，不可加床，不设退房差，单成人必需补房差）；
                 <w:br/>
                 5、服务：含全程优秀导游服务；
                 <w:br/>
                 6、购物：纯玩无购物
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -1187,51 +1181,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>