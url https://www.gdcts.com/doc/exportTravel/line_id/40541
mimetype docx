--- v0 (2026-07-16)
+++ v1 (2026-09-10)
@@ -342,112 +342,112 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...3 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                纽约 | 费城 |华盛顿 | 尼亚加拉大瀑布 | 盐湖城 |黄石国家公园 | 大提顿国家公园 | 纪念碑谷 | 拱门国家公园 | 峡谷地国家公园 | 大峡谷国家公园 | 羚羊彩穴 | 66号公路 | 拉斯维加斯 | 洛杉矶
-[...4 lines deleted...]
-                【品牌酒店】BOOKING 平均 8.0 高评分国际品牌连锁酒店
+                纽约 | 费城 |华盛顿 | 尼亚加拉大瀑布 | 盐湖城 |黄石国家公园 | 大提顿国家公园 | 纪念碑谷 | 拱门国家公园 | 峡谷地国家公园 | 大峡谷国家公园 | 羚羊彩穴 | 66号公路 | 拉斯维加斯 | 洛杉矶
+                <w:br/>
+                <w:br/>
+                【100%真纯玩】0自费 0购物 真纯玩
+                <w:br/>
+                【品牌酒店】BOOKING 平均 8.0 高评分国际品牌连锁酒店
                 <w:br/>
                 【游船瀑布】游船近观尼亚加拉大瀑布
                 <w:br/>
                 【自然奇景】黄石国家公园等8大奇景
                 <w:br/>
                 【摄影天堂】上演光影魔法的羚羊彩穴
+                <w:br/>
+                【深度纽约】升级两整天纽约深度游
+                <w:br/>
+                【升级增游】世界四大博物馆之一：大都会艺术博物馆
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -648,53 +648,67 @@
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 深圳-香港✈纽约
                 <w:br/>
                 客人于指定时间地点在深圳集合，前往香港，乘机飞往美国东部城市——纽约。
                 <w:br/>
                 【纽约】位于美国大西洋海岸的东北部，纽约州东南部，是美国最大城市及最大港，也是世界第一大经济中心，被人们誉为世界之都。一个多世纪以来，纽约市一直是世界上最重要的商业和金融中心。纽约市是一座全球化的大都市，并直接影响着全球的媒体、政治、教育、娱乐以及时尚界。
                 <w:br/>
-                抵达后，送往新泽西酒店休息，结束当天行程。
-[...1 lines deleted...]
-                交通：参考航班：CX830   HKGJFK  0905 1310
+                【自由女神像】（不上岛）（约1小时）此为1876年美国独立建国一百周年时，是由法国作为友好所赠与的纪念礼物，代表着自由以及民主。而所在之自由岛也因此而出名，自由女神身穿古罗马战袍，头戴皇冠，头冠上的七道光代表七大洲，右手高举火炬，左手则抱着「美国独立宣言」，而在女神的战袍下，脚踝上遗留着已被挣脱的锁链，意味着民主及自由时代来临。堪称是美国最著名的地标之一。*安排搭乘自由女神游船，近观自由女神像
+                <w:br/>
+                【华尔街】（约20分钟）以及证券交易中心，您还可于高耸的现代建筑中发现建于1697年的三一教堂，高达26公尺的尖塔、玫瑰色砂岩的外观，感觉十分显眼！
+                <w:br/>
+                【三一教堂】位于华尔街的Trinity Church（三一教堂）不仅是纽约最古老的教堂之一，也是这座城市历史与文化的见证者。
+                <w:br/>
+                【The Oculus】（约10分钟）纽约世贸遗址的巨型地标：The Oculus，历经12载重现在世人面前，它变身一座形如和平鸽双翅的建筑，也像一个天使守护着这个值得纪念的地方，实际上他兼有车站与商场的功能。现成为纽约十大最上镜地标之一。
+                <w:br/>
+                【布鲁克林大桥】乘车前往布鲁克林大桥，如体力可以，可选步行穿越布鲁克林大桥（约30-40分钟），探索【DUMBO 区】这个名字来自 1970s–1980s，当时布鲁克林正在城市更新，这一带还比较工业化。当地艺术家和社区希望用一个“不太吸引人、难推销”的名字，避免房地产开发商迅速涌入，从而保持街区的艺术氛围 —— 结果没想到后来反而成了纽约最贵、最潮的区域之一。
+                <w:br/>
+                【时代广场】（约15分钟）又称为“世界十字路口”，位于曼哈顿市的心脏地带，附近聚集了近四十家百老汇歌舞秀剧院，加上多间大型电影院，每天都吸引逾万人前来欣赏，是繁盛的娱乐及购物中心。
+                <w:br/>
+                【百老汇大道】为纽约市重要的南北向道路。由于此路两旁分布着为数众多的剧院，是美国戏剧和音乐剧的重要发扬地，因此成为了音乐剧的代名词。
+                <w:br/>
+                随后，送往新泽西酒店休息，结束当天行程。
+                <w:br/>
+                交通：参考航班：CX844  HKGJFK  0225 0600
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -724,71 +738,65 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                纽约-自由女神游船-华尔街-联合国总部大厦-洛克菲勒广场-第五大道-时代广场-百老汇大道-哈德逊广场
-[...3 lines deleted...]
-                【华尔街】（约20分钟）以及证券交易中心，您还可于高耸的现代建筑中发现建于1697年的三一教堂，高达26公尺的尖塔、玫瑰色砂岩的外观，感觉十分显眼！
+                纽约-联合国总部大厦-大都会艺术博物馆-中央公园-哈德逊广场
                 <w:br/>
                 【联合国总部大厦】（外观约20分钟）是联合国总部的所在地，是世界上唯一的一块“国际领土”。联合国总部大楼始建于1947年，1949年10月24日奠基，于1952年落成。大楼是由包括梁启超之子建筑家梁思成在内的世界10位建筑师共同讨论设计的。
                 <w:br/>
-                【第五大道】（第五大道及洛克菲勒广场共约30分钟）世界知名的流行地标之一。道路两旁聚集着高级精品名店、这里的建筑物都是纽约曼哈顿的菁华，每一个店家或大楼都以旗舰店的方式呈现，具有指标性的效应。
-[...11 lines deleted...]
-                随后，送往新泽西酒店休息，结束当天行程。
+                【洛克斐勒广场】是20世纪最伟大的都市计划之一，除了傲人的高度以外，这座由19栋建筑围塑出来的活动区域，对于公共空间的运用也开启了城市规划的新风貌，完整的商场与办公大楼让中城继华尔街之后，成为纽约第二个市中心。而位于下层广场上那座横躺的金黄色神祇─希腊英雄普罗米休斯雕塑，是洛克斐勒中心的著名标志。
+                <w:br/>
+                【大都会艺术博物馆】（约90分钟）（逢周三闭馆）它是美国最大的艺术博物馆，也是世界著名博物馆。它是与英国伦敦的大英博物馆、法国巴黎的卢浮宫、俄罗斯圣彼得堡的艾尔米塔什博物馆齐名的世界四大博物馆之一，并与和其同在纽约的联合国总部一起，构成了人类（或者叫做世界）过去跟未来的两大交汇点。
+                <w:br/>
+                【中央公园】（约15分钟）号称《纽约后花园》，位置在纽约市中心，介于第五十九街和第一百一十街间，隔百老汇街与赫德逊河平行绵延，是曼哈顿岛上唯一的大公园，长两哩半，宽约半哩，呈长方形，有八百四十英亩峰峦起伏的丘陵，幅员绵瓦的草地和枝茂叶盛的森林。看似天然的公园，其景观实际上经过精心营造：内有数个人工湖、漫长的步行径、两个滑冰场、一个野生动物保护区、多处草地供各种体育爱好者使用，以及儿童游乐场。
+                <w:br/>
+                【第五大道】（约30分钟）世界知名的流行地标之一。道路两旁聚集着高级精品名店、这里的建筑物都是纽约曼哈顿的菁华，每一个店家或大楼都以旗舰店的方式呈现，具有指标性的效应。
+                <w:br/>
+                【哈德逊广场】（约30分钟）美国史上最大房地产开发项目之一，将曼哈顿上西区的前铁路车场改造成一个全新的社区。这有一座形如蜂巢的雕塑型建筑【Vessel】（外观）--美国纽约“大坚果”，也有人称它为“大松果”或者“马蜂窝”，是新型公共景观项目，呈圆形环绕，共16层、2465级台阶。
+                <w:br/>
+                随后，前往酒店，结束行程。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -826,109 +834,111 @@
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 纽约-费城-独立宫-自由钟-雷丁市场-华盛顿-白宫-杰弗逊纪念堂-韩战、越战纪念碑-林肯纪念堂-国会山庄
                 <w:br/>
                 【费城】费城是美国最老、最具历史意义的城市之一，1790-1800年，在华盛顿建市前曾是美国的首都，因此在美国史上有非常重要的地位。
                 <w:br/>
                 【独立宫】独立宫是美国著名历史纪念建筑，1774年9月和1775年5月在此召开第一次和第二次美洲大陆会议。1776年7月2日，13个英属美洲殖民地代表组成的大陆会议在此举行，7月4日通过了由杰弗逊起草的《独立宣言》，宣布北美殖民地脱离英国，建立“自由独立的合众国”。独立宫是美国独立的象征。
                 <w:br/>
-                【自由钟】自由钟在美国历史占有非常重要的地位。使用于：美国第一次宣读独立宣言。它象征自由与独立。
+                【自由钟】自由钟在美国历史占有非常重要的地位使用于：美国第一次宣读独立宣言。它象征自由与独立。
                 <w:br/>
                 （独立宫+自由钟参观共约30分钟）
                 <w:br/>
                 【雷丁市场】在这里可以品尝到地道的费城美食。芝士牛排Cheese Steak就是费城美食的代名词。看厨师烹饪Cheese Steak，就像一场热火朝天的秀。
                 <w:br/>
                 【华盛顿】华盛顿•哥伦比亚特区（Washington, District of Columbia）是美国首都华盛顿DC的全称，它是世界最有影响力的城市。也是世界银行、国际货币基金组织、美洲国家组织等国际组织总部的所在地，它拥有美国最丰富的文化旅游资源，大大小小的博物馆、纪念地和标志性建筑每天都要迎接来自世界各地的观光游客。
                 <w:br/>
                 【白宫】（外观约20分钟）也称为白屋，是美国总统的官邸和办公室。
                 <w:br/>
-                【杰弗逊纪念堂】（约30分钟）坐落于美国华盛顿，是为纪念美国第三任总统托马斯·杰弗逊而建的纪念堂，1938年在罗斯福主持下开工，至1943年落成。其是一座白色大理石圆顶建筑。每年四月，纪念馆旁的潮汐湖畔樱花盛开，配上湖中纪念馆的倒影，景色十分秀丽。
-[...1 lines deleted...]
-                【韩战、越战纪念碑】韩战退伍军人和越战退伍军人纪念碑。
+                【零公里纪念碑】（约5分钟）美国的零公里纪念碑是在1919年由一个优秀的道路倡导者--约翰逊博士受到古罗马八叶金盘的启示提出的，他说“在我看来，现在是让政府确定一个美国公路系统的起始点的时候了，应该用一个里程碑标志出这个点，全美的以及整个西半球的所有公路都将视其为起点”。
+                <w:br/>
+                【杰弗逊纪念堂】（约30分钟）坐落于美国华盛顿，是为纪念美国第三任总统托马斯·杰斐逊而建的纪念堂，1938年在罗斯福主持下开工，至1943年落成。其是一座白色大理石圆顶建筑。每年四月，纪念馆旁的潮汐湖畔樱花盛开，配上湖中纪念馆的倒影，景色十分秀丽。
+                <w:br/>
+                【韩战、越战纪念碑】国家二次世界大战纪念碑、韩战退伍军人和越战退伍军人纪念碑。
                 <w:br/>
                 【林肯纪念堂】在希腊神殿式白色建筑风格的纪念堂南侧房间内，还雕刻着盖兹堡著名的演说的名句"为民所有、所民所治、为民所享"，前方为仿照印度泰姬玛哈陵所建造，长达690公尺的映像池，附近则是圆顶希腊式的。
                 <w:br/>
                 （韩战、越战纪念碑+林肯纪念堂参观共约30分钟）
                 <w:br/>
                 【国会山庄】（外观约20分钟）国会山庄外墙全部使用白色大理石，通体洁白，给人们一种神圣、纯洁的感受，美国人把它当作是民有、民治、民享政权的象征。
                 <w:br/>
-                随后，送往酒店休息，结束当天行程。
+                游毕，送往酒店休息，结束当天行程。
                 <w:br/>
                 交通：空调旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">华盛顿</w:t>
+              <w:t xml:space="preserve">华盛顿地区</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1482,51 +1492,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">拉斯维加斯  如果拉斯维加斯碰上周末或大型展会，则可能会住拉斯维加斯周边小镇</w:t>
+              <w:t xml:space="preserve">拉斯维加斯地区， 如果拉斯维加斯碰上周末或大型展会，则可能会住拉斯维加斯周边小镇</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D12</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1614,51 +1624,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D13</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 洛杉矶✈香港
                 <w:br/>
                 当天飞返香港，跨越国际日期变更线，夜宿航班上。
                 <w:br/>
-                交通：参考航班： CX881  LAXHKG 0125 0645+1
+                交通：参考航班：CX881  LAXHKG 0025 0645+1
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1691,50 +1701,60 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D14</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 香港-深圳
                 <w:br/>
                 抵达香港后乘车返回深圳，抵达关口后散团，结束此次行程。
+                <w:br/>
+                特别说明：
+                <w:br/>
+                1. 旅行社将根据最终确认的航班时间、首末站城市对行程游览顺序一并调整，最终以出团说明会或出团前（集合地）派发的行程表为准。
+                <w:br/>
+                2. 行程中标注内陆段航班号及时间仅供参考，实际起飞及抵达时间以出票为准，内陆段经常发生时间变动，如因此产生行程上的调整，我们会提前通知客人。如遇到不可抗力造成航班更改时间或取消，旅行社在尽力协助解决的前提下，有权利按航班的调整缩减和更改行程。
+                <w:br/>
+                3. 在不减少原行程正餐总数的情况下，午晚餐的安排情况，会根据内陆段航班时间变化和当天行程具体情况而有所调整。
+                <w:br/>
+                4. 行程中出发时间为参考，导游在不减少景点的前提下，可能根据路况及当时实际情况对景点顺序及出发时间进行合理调整。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1812,57 +1832,55 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1	全程机票经济舱票价、机场税（费）及燃油附加费； 
                 <w:br/>
                 2	行程所列酒店住宿（2人1间，具有独立卫生间，空调）；
                 <w:br/>
                 注：因北美城市分布松散，且地广人稀，酒店风格与国内相反。大部分酒店普通楼层较低，平面广，多为2-3层楼高酒店，请提前知晓。
                 <w:br/>
                 3	早餐：酒店内及酒店外早餐相结合，拉斯维加斯为酒店外早餐
                 <w:br/>
                 正餐：含行程所列正餐，其中1个特色餐：洛杉矶IN&amp;OUT美式汉堡
                 <w:br/>
                 注：美国的中餐厅在规模和口味上与国内相比有很大的差距，中餐厅规模都比较小，环境不如国内，饭菜口味为了适应当地的饮食习惯都已经比较西化，而且由于当地原材料和调料不够齐全，口味不纯正，故希望游客能够理解。另北美地区当地中餐厅，口味多偏清淡，内地喜爱重口味（咸、辣）可建议自备一些辣酱、榨菜（注意必须有真空包装方可）
                 <w:br/>
                 4	行程所列游览期间空调旅行车，保证一人一正座；
                 <w:br/>
-                5	行程所列景点第一门票（注：乘船游览自由女神，不上岛；黄石国家公园；大提顿国家公园，拱门国家公园、峡谷地国家公园、羚羊彩穴、科罗拉多大峡谷南峡）
+                5	行程所列景点第一门票（注：乘船游览自由女神，不上岛；大都会艺术博物馆；黄石国家公园；大提顿国家公园，拱门国家公园、峡谷地国家公园、羚羊彩穴、科罗拉多大峡谷南峡）
                 <w:br/>
                 6	专业领队、司机（含司导服务费）
                 <w:br/>
                 7	价值30万中国人寿旅游意外保险
-                <w:br/>
-                8	赠送深圳往返香港机场交通，不乘坐不退费用！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1871,51 +1889,50 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1	本次行程签证费用；
                 <w:br/>
                 2	护照费、EVUS美签电子登记费用（CNY300）、申请签证中准备相关材料所需的制作、手续费，如未成年人所需的公证书、认证费
                 <w:br/>
                 3	国内段往返地面交通；
-                <w:br/>
                 <w:br/>
                 5	额外游览用车超时费（导游和司机每天正常工作时间不超过9小时，如超时需加收超时费）；
                 <w:br/>
                 6	行程中所列游览活动之外项目所需的费用；
                 <w:br/>
                 7	单间差(分房以同性别客人住一房为原则，如需住单人间，报名时应提出申请，并补交单间差（如因客人在团上调整与他人拼住，费用不退！）；如报名时为夫妻、母子/父女（子、女需占床）、兄弟姐妹需住一间房请提前告知，在不影响整团出现单人间的情况下予以安排同住，否则以我社安排分房为准；
                 <w:br/>
                 注：12岁以下不占床小童减团费CNY2500/人，占床小童按成人价收取。
                 <w:br/>
                 8	在机场内转机、候机及在飞机上时间及自由活动期间用餐由客人自理。(在美国内陆的航班不提供免费的飞机餐)；
                 <w:br/>
                 9	出入境行李的海关税、全程行李搬运费、保管费以及行李托运费（目前美国国际段有一件免费行李托运(仅供参考)；而美国内陆段均无免费行李托运，内陆段行李托运费为USD40-65/件 (仅供参考，实际情况以当地机场航司柜台要求为准)；国际段及内陆段行李重量不得超过50磅/件，长宽高尺寸最大不得超过157厘米/件，超过部分另外征收超重费；行李的实际收费请以航空公司柜台收费为准。以上为航空公司行李费的最新政策，如有政策变更，请以航空公司柜台收费为准。）；
                 <w:br/>
                 10	客人个人消费及其他私人性开支。例如交通工具上非免费餐饮费、洗衣、理发、电话、饮料、烟酒、付费电视、行李搬运、邮寄、购物、行程列明以外的用餐或宴请等；自由活动期间交通费；
                 <w:br/>
                 11	因个人原因滞留产生的一切费用；
                 <w:br/>
                 12	因气候或飞机、车辆、船只等交通工具发生故障导致时间延误或行程变更引起的经济损失和责任以及行李在航班托运期间的造成损坏的经济损失和责任。特别提醒：因以上不可抗力因素而额外产生费用的，均需要客人自行承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
@@ -1960,51 +1977,99 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">本产品供应商为：广州风花雪月国际旅行社有限公司，许可证号：L-GD-CJ00331，此团 10人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州风花雪月国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州风花雪月国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。</w:t>
+              <w:t xml:space="preserve">
+                18岁以下未成年人参团必备文件
+                <w:br/>
+                1. 未成年人独自参团旅游
+                <w:br/>
+                  父母双方签写的“不随行父母同意函”
+                <w:br/>
+                  出生证复印件
+                <w:br/>
+                2. 未成年人与父或母其中一方参团旅游
+                <w:br/>
+                  父或母其中一方签写的“不随行父母同意函”
+                <w:br/>
+                  出生证复印件
+                <w:br/>
+                3. 未成年人与父或母其中一方参团旅游，父母离异但同时拥有抚养权
+                <w:br/>
+                  未随行的父或母签写的“不随行父母同意函”
+                <w:br/>
+                  父母离婚判决书或协议书复印件
+                <w:br/>
+                4. 未成年人与父或母其中一方参团旅游，父母离异，只其中一方拥有抚养权
+                <w:br/>
+                  父或母其中一方签写的“不随行父母同意函”（若有）
+                <w:br/>
+                  父母离婚判决书或协议书复印件
+                <w:br/>
+                5. 未成年人与法定监护人或领养父母参团旅游
+                <w:br/>
+                  领养文件
+                <w:br/>
+                  户口本的复印件
+                <w:br/>
+                65 岁以上老年人参团必备文件
+                <w:br/>
+                1. 年满65以上老年人
+                <w:br/>
+                  务必购买境外救援险：建议安联，美亚等保险
+                <w:br/>
+                2. 年满80岁以上老年人
+                <w:br/>
+                  务必购买境外救援险：建议安联，美亚等保险
+                <w:br/>
+                  医院近一个月内健康证明
+                <w:br/>
+                  必须有50岁以下年轻人陪同
+                <w:br/>
+                本产品供应商为:广州风花雪月国际旅行社有限公司，许可证号:L-GD-CJ00331，此团 10人成团，为保证游客如期出发司组织出发(拼团出发)，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州风花雪月国际旅行社有限公司委待业务，地接社的相关信息、委派的导游姓名和电话，以及县体车次时间、最终行程(游览顺序)及入住酒店的县体名称等此表示同意。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -2013,50 +2078,115 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1 客人落实行程时，需交纳报名费CNY10000/人，以便占位
                 <w:br/>
                 2 行程开始前35日取消，不产生损失；（如果涉及签证费，按照实际产生费用收取）
                 <w:br/>
                 3 行程开始前34日至16日取消，支付旅游费用总额60%的违约金；
                 <w:br/>
                 4 行程开始前15日内取消，支付旅游费用总额100%的违约金；
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                关于脱团	1.旅游法第十六条规定：出境旅游者不得在境外非法滞留，随团出境的旅游者不得擅自分团、脱团（同样适用自备签证的参团游客）。游客在境外有任何形式的脱团我社都将收取200至1000美金不等的罚金，并写书面说明，拒不交罚金且脱团的游客将视为主动解除与旅行社签定的旅游合同，我社将取消此游客后面行程的一切食宿等安排。游客在境外有任何形式的滞留不归，我社都将第一时间通报中国和目的地国司法机构，客人将被列入中国和目的地国移民局的出入境黑名单里。
+                <w:br/>
+                	2.此次旅行是跟团游，不是自由行，旅行社需要全程对游客的安全事宜负责，请大家不要参加由境外第三方组织的游览活动，因为我们无法确认这些活动是否是正规经营，是否有购买商业保险，是否在出现紧急情况时能给予全力协助，回国后还有连带问题的是否可以连带解决等等。如游客参加了由境外第三方组织的活动，我社将收取200美金/人的违约金，并写书面说明，拒绝缴纳违约金和写书面说明的游客将视为主动解除与旅行社签定的旅游合同，我社将取消此游客后面行程的一切食宿等安排。
+                <w:br/>
+                我们建议大家参加报名时拿到的行程里面公示的自费活动，因为一旦有需要协助的，地接社组团社导游领队都会全部给予您全力的协助，并且我们所推荐的自费活动全部为正规的营业单位。一次美好的旅程，首先是建立在安全安心的基础上，旅行是放松，绝对不是冒险 ！
+                <w:br/>
+                	3.分团、脱团：客人应按合同约定全程随团游览，若客人自行分团、脱团，所交费用不予退还，客人对此表示同意。
+                <w:br/>
+                护照管理	在美国/加拿大期间妥善保存好自己的护照，因为在外购物、刷卡和办理登机手续等等都要用到护照。
+                <w:br/>
+                物品管理	客人应妥善保管自己的行李物品（特别是现金、有价证券以及贵重物品等）。
+                <w:br/>
+                出团通知	如合作社擅自更改《出团通知》，与我社不同，由此产生的一切问题由合作社承担。
+                <w:br/>
+                摄影点	行程中提及的摄影亮点仅根据相关资料整理后提供参考，受天气、日照等自然环境因素影响存在较大的不确定性，敬请留意。
+                <w:br/>
+                意见表	意见表用于评估领队、导游及当地接待的服务质量，为保证客人的有效权益，请务必如实填写！
+                <w:br/>
+                敬请游客遵守我国及旅游目的地国家的相关法律、法规、社会公德、风俗习惯、宗教 禁忌，不得参与任何违反以上项目的活动
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2097,51 +2227,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>