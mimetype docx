--- v0 (2026-04-22)
+++ v1 (2026-08-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【全景南太行】河南双飞6天丨白马寺丨洛邑古城丨老君山丨林州太行大峡谷丨红旗区丨万仙山（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">【赏秋·全景南太行】河南双飞6天丨白马寺丨仙境老君山（金顶航拍）丨林州太行大峡谷丨红旗渠丨万仙山挂壁公路丨太行山传奇（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-20260506Y2</w:t>
+              <w:t xml:space="preserve">DFY-20260910Y2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">运城市-河南省</w:t>
+              <w:t xml:space="preserve">山西省-河南省</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -345,110 +345,112 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 【去程】广州 → 临汾｜CZ8903（16：45-19：30）或 广州 → 运城｜CZ3921（16：55-19：30）
                 <w:br/>
-                【回程】临汾 → 广州｜CZ8904（20：25-23：00）或 运城 → 广州｜CZ3922（20：20-22：50））
+                【回程】临汾 → 广州｜CZ8904（20：25-23：00）或 运城 → 广州｜CZ3922（20：20-22：50）
                 <w:br/>
                 （参考航班，实际以出票为准，航班时间可能调整为去程早机去，回程中午机机，旅行社有权根据航班时间调整游览顺序）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★【致敬红色岁月 礼赞太行精神】走进时代精神的丰碑——【红旗渠】仰望“人工天河”的壮丽工程，观看《红旗渠》纪录片片段，聆听老建设者亲述历史！
                 <w:br/>
-                ★【中华影视村】路从崖中凿，存在云里藏路——【万仙山郭亮村】穿行郭亮洞挂壁公路，车轮紧贴千仞悬崖，站在千米红岩观景台，看太行如龙奔涌向远方，这是一条用钢钎与血肉写下的山河史诗！
+                ★【中华影视村】路从崖中凿，存在云里藏路——【万仙山郭亮村】穿行郭亮洞挂壁公路，站在千米红岩观景台，看太行如龙奔涌向远方，这是一条用钢钎与血肉写下的山河史诗！
                 <w:br/>
                 ★【挂壁公路】世界上最险峻的公路——【挂壁公路】人类智慧与大自然鬼斧神工的完美融合，赞叹愚公移山的精神！
                 <w:br/>
                 ★【远赴人间惊鸿宴】邂逅多彩仙境，共赏春日盛宴——【老君山】盎然的春意在峰峦间奏响华美乐章，航拍视角看金顶浮于云海之上，宛如天宫落凡尘！
                 <w:br/>
-                ★【佛教东传第一站】白天礼佛祖庭——【白马寺】，晚上梦回神都盛唐——【洛邑古城】，白天在中国第一古刹祈福纳祥，晚上到洛阳古城穿越十三朝古都，这趟河南行，值了！
-[...1 lines deleted...]
-                ★【北方山水画廊】河南人私藏的“空中画廊”——【太行大峡谷】百里峡谷，千仞赤壁，云海翻涌，来了才懂什么叫“站在悬崖边，心却飞上了天”！
+                ★【佛教东传第一站】中国第一古刹——【白马寺】每年秋季，院中银杏满树金黄，错过再等一年！
+                <w:br/>
+                ★【北方山水画廊】百里峡谷——【太行大峡谷】千仞赤壁，云海翻涌，来了才懂什么叫“站在悬崖边，心却飞上了天”！
+                <w:br/>
+                ★【黄河之秋】黄河流域罕见的峡谷型景区——【黄河三峡】（赠送游船+桃花岛索道）海陆空全景赏秋，船游万里黄河第一峡，看层林尽染，乘索道飞跃黄河上空，俯瞰“黄河秋色千里画”，徒步桃花岛，入桃花仙境！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -670,51 +672,51 @@
                 临汾/运城-林州
                 <w:br/>
                 早餐后，车赴林州，参观【红旗渠】（约4小时），是一个人工修建的灌渠名称，被称为“人工天河”的红旗渠是20世纪60年代，安阳林县人克服艰难条件，从太行山腰修建的引漳入林工程，被誉为“世界第八大奇迹”。全国爱国主义教育基地，全国廉政教育基地，全国红色旅游经典景点，游览分水枢纽工程——分水苑：浮雕、壁画、纪念碑、分水闸、相馆展厅、了解红旗渠背景。小三峡络丝潭。著名的咽喉工程——青年洞：一线天、双索关、步云桥、山碑、青年洞、十水言。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【红旗渠】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标30元/人     晚餐：特色餐山药宴   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标30元/人     晚餐：团餐餐标30元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">林州：美豪怡致、陌上轻雅或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -750,51 +752,51 @@
                 林州-太行大峡谷-林州
                 <w:br/>
                 早餐后，游览【太行大峡谷】（约5小时，景区内无法安排中餐，为保证充足游览时间，请自备干粮，敬请谅解），参观【桃花谷】欣赏幽静的黄龙潭，感受母潭的恬静，登步云栈道，观赏子潭的活泼灵动，游览【太行天路】纵观太行大峡谷风景最胜处，感受“步随景移，景随步异”的山水画卷。参观【王相岩景区】漫步千米森林浴廊，欣赏悬流251米的宝泉瀑布。晚餐后入住酒店！
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【太行大峡谷】【太行天路】【王相岩景区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：团餐餐标30元/人   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：团餐 餐标30元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">林州：美豪怡致、陌上轻雅或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -807,91 +809,91 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 林州-万仙山-洛阳
                 <w:br/>
-                早餐后，车赴辉县（约1.5小时），游国家地质公园，太行明珠—【万仙山郭亮村】(游览约4小时)。由中华影视村郭亮村、清幽山乡南坪、人间仙境罗姐寨三个分景区组成，总面积64平方公里，海拔高达1672米。森林覆盖率达95%以上，空气清新，环境优美，是南太行风光的典型代表。通往郭亮村的路上便可见到令人惊叹的【绝壁长廊】车行其中，一边是石壁，一边是悬崖，惊险万分，重重险路，便可见到景色宜人的郭亮村，和那立于山顶的崖上人家，充满了浓郁的乡土风情，这里拍摄过《清凉寺的钟声》《倒霉大叔的婚事》《举起手来》等四十多部影视剧，被誉为“中国第一影视村”。特别赠送观看真人抗战大剧《太行山传奇》（赠送项目，不产生无任何费用可退）。全剧以“鬼子大扫荡”、“伏击战”、“军民大融合”、“全歼日寇”等故事篇章展开叙事，依托太行山脉天然地貌构建360度立体战场，运用动态爆破系统、1:1复刻战机、智能威亚等尖端技术，真实还原空袭轰炸、山地攻坚、白刃搏杀等炮光火影，山裂石崩的铁血战争场景。带你重回抗战峥嵘岁月。车赴洛阳（约2.5小时），打卡【洛邑古城】被称为中原渡口，是体验洛阳文化的绝佳之地！
+                早餐后，车赴辉县（约1.5小时），游国家地质公园，太行明珠—【万仙山郭亮村】(游览约4小时)。由中华影视村郭亮村、清幽山乡南坪、人间仙境罗姐寨三个分景区组成，总面积64平方公里，海拔高达1672米。森林覆盖率达95%以上，空气清新，环境优美，是南太行风光的典型代表。通往郭亮村的路上便可见到令人惊叹的【绝壁长廊】车行其中，一边是石壁，一边是悬崖，惊险万分，重重险路，便可见到景色宜人的郭亮村，和那立于山顶的崖上人家，充满了浓郁的乡土风情，这里拍摄过《清凉寺的钟声》《倒霉大叔的婚事》《举起手来》等四十多部影视剧，被誉为“中国第一影视村”。特别赠送观看真人抗战大剧《太行山传奇》（赠送项目，不产生无任何费用可退）。全剧以“鬼子大扫荡”、“伏击战”、“军民大融合”、“全歼日寇”等故事篇章展开叙事，依托太行山脉天然地貌构建360度立体战场，运用动态爆破系统、1:1复刻战机、智能威亚等尖端技术，真实还原空袭轰炸、山地攻坚、白刃搏杀等炮光火影，山裂石崩的铁血战争场景。带你重回抗战峥嵘岁月。车赴洛阳（约2.5小时），打卡【洛邑古城】被称为中原渡口，是体验洛阳文化的绝佳之地。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【万仙山郭亮村】【洛邑古城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐餐标30元/人     晚餐：不含晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">洛阳：西苑文旅、太学府或同级</w:t>
+              <w:t xml:space="preserve">洛阳：西苑文旅、古都御景或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -899,155 +901,155 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 洛阳-老君山-洛阳
                 <w:br/>
                 早餐后，车赴栾川（约1.5小时），参观国家AAAAA景区，八百里伏牛山主峰【老君山景区】（参观约5小时，景区内无法安排团餐，当天中餐自理，敬请谅解），老君山古号景室山。海拔2217米，山势雄伟，群峰竞秀，峰林洞涧，千姿百态。“天连五岳全雄晋，地接九州巍伏牛”。山顶道观历史悠久，道教文化源远流长，与武当山并称为“南北二顶”。【十里画屏】世界规模最大的花岗岩滑脱峰林地貌，这里既有山峰的刚，也有云雾的柔，让人惊心动魄，久久不能忘怀，是老君山的知名景观之一。【金顶道观群】走完十里画屏就到达金碧辉煌，大气磅薄的金顶，因其建成之时，金光耀目、恢宏无比，所以被称之为“金殿”。【特别赠送金顶航拍】
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、老君山参观期间，大部分台阶，切记观景不走路，走路不观景！
                 <w:br/>
                 2、中灵大索道或者云景索道（两个索道交替运行）！
                 <w:br/>
                 3、峰林索道往返80元/人，游览根据自己的身体情况自由选择！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【老君山景区】
+                景点：【老君山景区】【赠送金顶航拍】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含午餐     晚餐：团餐餐标30元/人   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">洛阳：西苑文旅、太学府或同级</w:t>
+              <w:t xml:space="preserve">洛阳：西苑文旅、古都御景或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 洛阳-机场-广州
                 <w:br/>
-                早餐后，参观【白马寺】（约1小时），这是世界唯一拥有中国、印度、缅甸、泰国四国风格佛殿的国际化寺院，佛教东传第一站，是中国第一古刹，世界伽蓝，也是佛教传入中国后兴建的第一座官办寺院，有中国佛教的“祖庭”和“释源”之称，寺内保存了大量元代夹纻干漆造像如三世佛、二天将、十八罗汉等，弥足珍贵。中餐品尝【媚娘宫廷宴】参与【牡丹花下，厨神争霸活动】，根据航班时间送团前往机场乘机返广州，结束愉快旅程！
+                早餐后，参观【白马寺】（约1小时），这是世界唯一拥有中国、印度、缅甸、泰国四国风格佛殿的国际化寺院，佛教东传第一站，是中国第一古刹，世界伽蓝，也是佛教传入中国后兴建的第一座官办寺院，有中国佛教的“祖庭”和“释源”之称，寺内保存了大量元代夹纻干漆造像如三世佛、二天将、十八罗汉等，弥足珍贵。车赴济源，游览【黄河三峡景区】（赠送缆车+游船，赠送项目不去不退），乘坐缆车进入世外桃源，蓬莱仙岛——【桃花岛】；后乘船赏孤山峡、八里峡、龙凤峡，沿途景点：关公读春秋，猪八戒背媳妇儿，鲧像峰，万佛崖等，总面积1262平方公里（其中水面296平方公里），属于体现黄河历史文化和自然风光的大型山岳湖泊型风景区。根据航班时间送团前往机场乘机返广州，结束愉快旅程！
                 <w:br/>
                 <w:br/>
                  特别提示：
                 <w:br/>
                 在不减少景点的情况下，导游有权根据景区客流量以及道路交通情况调整该产品所含景点的游览前后顺序，实际景点数目不会减少，敬请游客理解和配合！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
-                景点：【白马寺】
+                景点：【白马寺】【黄河三峡景区】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐媚娘牡丹宴     晚餐：不含晚餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐武皇媚娘宴     晚餐：不含晚餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">不含</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1401,51 +1403,55 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">自愿消费景交</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">老君山二索峰林索道80   南平景区大环线景交60    白马寺耳麦10      红旗渠游船30</w:t>
+              <w:t xml:space="preserve">
+                自费项目：
+                <w:br/>
+                老君山二索峰林索道80   南平景区大环线景交60    白马寺耳麦10      红旗渠游船30
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">60 分钟</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -1794,51 +1800,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-22</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>