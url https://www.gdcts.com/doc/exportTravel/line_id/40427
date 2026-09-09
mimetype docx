--- v1 (2026-07-16)
+++ v2 (2026-09-09)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【欧洲循环巴士游】「荷比德法」循环线-法国+德国+荷兰+比利时+卢森堡 7 天 6 晚  *经典红线行程单</w:t>
+        <w:t xml:space="preserve">红线「西欧经典」• 7 天循环行程 | 德国/荷兰/比利时/法国/卢森堡行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">巴黎起止 | 逢周六发团</w:t>
+        <w:t xml:space="preserve">法兰克福起止 | 逢周一发团</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,93 +98,93 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU20260415007</w:t>
+              <w:t xml:space="preserve">EU20260722004</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴黎</w:t>
+              <w:t xml:space="preserve">法兰克福</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
@@ -401,66 +401,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...14 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="5800" w:type="dxa"/>
@@ -576,468 +561,427 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴黎
-[...40 lines deleted...]
-                ●【*Citywalk 温馨提示】,对体力有一定的要求，建议穿轻松舒适的运动鞋和宽松的衣服；如受天气影响或或交通管制、罢工等其他不可抗力因素导致此次活动不能正常进行，我们将保留临时取消此次活动的权利。所有景点均不入内。
+                【每周一】 法兰克福 Frankfurt→波恩 Bonn→科隆 Cologne→阿姆斯特丹 Amsterdam (500 公里)
+                <w:br/>
+                集合时间：早上八点半
+                <w:br/>
+                集合地点：法兰克福市中心中央火车站
+                <w:br/>
+                Frankfurt am Central Station（Frankfurt a.m. Hauptbahnhof）
+                <w:br/>
+                位置：正门入口 Main Entrance
+                <w:br/>
+                地址：Am Hauptbahnhof，60329 Frankfurt am Main
+                <w:br/>
+                （集合后，不游览法兰克福，直接启程前往布拉格）
+                <w:br/>
+                请务必提早十五分钟前到集合地点，逾时不候，团费恕不退还；务请于指示之位置等候，导游将亲自前来引领上车，切勿自行四处找车。
+                <w:br/>
+                <w:br/>
+                早上起程前往前西德首都波恩，抵步后浏览波恩景点：贝多芬故居、波恩大学；游罢转赴科隆，游览著名科隆大教堂、购物大街； 午后驱车离开科隆直驶荷兰。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴黎或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">阿姆斯特丹或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴黎
-[...7 lines deleted...]
-                ●【巴黎市区】,余下时间团友可自由活动，喜爱购物的团友可前往大型百货公司选购时尚的手袋时装及法国香水。(晚上有兴趣前往观赏精彩华丽歌舞表演或品尝法国大餐的团友，领队乐意为您额外安排)。
+                【每周二】 阿姆斯特丹 Amsterdam→风车村 Zaanse Schans→阿姆斯特丹 Amsterdam (50 公里)
+                <w:br/>
+                早上起程前往近郊最具特色的风车村，参观象征荷兰的风车、传统的木屐厂、芝士厂，介绍木屐及芝士的制造过程；午餐后游览阿姆斯特丹市内名胜：水坝广场、皇宫、英雄纪念碑，再乘玻璃观光船穿梭在运河上，欣赏两岸充满十七世纪的景色，阿姆斯特丹有钻石之都美誉，其打磨技术精巧细致举世闻名，参观钻石厂当然是不容错过的节目；晚膳后入住酒店。阿姆斯特丹红灯区繁华热闹，可自费前往大开眼界。
+                <w:br/>
+                （荷兰花展 Keukenhof 期间，增游一年一度荷兰花展，资料可查阅：www.keukenhof.com）
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">巴黎或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">阿姆斯特丹或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                巴黎-(大巴约 144 公里)-兰斯-(大巴约 232 公里)-卢森堡
-[...7 lines deleted...]
-                ●【卢森堡-宪法广场】外观,位于卢森堡旧市区，广场上的英雄纪念碑于 1923 年完工，是为了纪念一战中所阵亡的卢森堡士兵，二战被毁后重建，因此纪念碑就具有了双重意义。从广场往对岸远眺，可以看见阿道夫大桥以及许多的优美建筑物，是观看大峡谷﹑桥梁﹑城堡组合的绝佳地点。
+                【每周三】 阿姆斯特丹 Amsterdam→布鲁塞尔 Brussels→巴黎 Paris (500 公里)
+                <w:br/>
+                早上起程前往比利时首都布鲁塞尔，首先游览原子球塔，再到市内游览歌德式市政厅、大广场、撒尿小童铜像； 午后驱车前往法国，过境后直驱浪漫妍媚的迷人花都巴黎。抵步晚膳后返到下榻之酒店。
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">卢森堡或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">巴黎或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                卢森堡-(大巴约 50 公里)-特里尔-(大巴约 130 公里)-科布伦茨-(大巴约 66 公里)-吕德斯海姆-(大巴约 68 公里)-法兰克福
-[...7 lines deleted...]
-                ●【法兰克福】,抵达德国最大金融城市法兰克福，游览市中心的罗马贝格广场及象征自由民主的圣保罗教堂。法兰克福正式全名为美因河畔法兰克福，被誉为“美茵河畔的耶路撒冷”、“德国最大的书柜”。它不仅是德国乃至欧洲的重要工商业、金融和交通中心，同时又是一座文化名城。这里也是世界文豪歌德的故乡。
+                【每周四】 巴黎 Paris→凡尔赛 Versailles→巴黎 Paris (60 公里)
+                <w:br/>
+                早上起程展开巴黎市内名胜游览节目，宏伟庄严而又代表着法国民族精神之凯旋门、繁华热闹的香榭丽舍大道、昔日大革命时代断头台所在地的协和广场、拿破仑之墓及伤残军人之家，并途经两个世纪才建成之圣母院和屹立在塞纳河畔的「巴黎巨人」艾菲尔铁塔。下午前往巴黎市郊参观在十七世纪名噪一时的著名皇宫「凡尔赛宫」，这座由法国皇帝路易十四所建造的皇宫，伟大富丽，其中园圃殿阁穷奢极侈，是当时
+                <w:br/>
+                法国贵族、学者群集为皇帝点缀豪华，歌舞升平的所在地，皇宫内装饰金碧辉煌，并留下许多珍贵文物，最著名的镜厅发生过多次欧洲重大历史事件。游罢返回巴黎，晚膳后返回酒店休息。(巴黎夜景灿烂夺目，团友晚膳后欲欣赏巴黎夜景，领队定当乐意额外安排)。
+                <w:br/>
+                （因景点凡尔赛实行严格的门票实名登记和人流管制，避免现场无法购票，建议并请客人自行提前登录官方网站进行登录购买！https://billetterie.chateauversailles.fr/palace-ticket-visite-chateau-css5-chateauversailles-lgen-pg51-ei755927.html  购买门票时间段：14：00 - 14：30 均可! ）
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">法兰克福或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">巴黎或邻近城市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                法兰克福-(大巴约 173 公里)-波恩-(大巴约 35 公里)-科隆-(大巴约 261 公里)-阿姆斯特丹
-[...9 lines deleted...]
-                ●【科隆大教堂】外观,科隆市的标志性建筑物，高度居德国第二世界第三，规模是欧洲北部最大的教堂。以轻盈、雅致著称于世，是世界三大哥特式教堂之一，被列为世界文化遗产。教堂内部拥有着中世纪德国教堂中最大的圣坛，甚至圣坛上的十字架也是欧洲大型雕塑中的珍品。与巴黎圣母院大教堂和罗马圣彼得大教堂并称为欧洲三大宗教建筑。
+                【每周五】 巴黎 Paris
+                <w:br/>
+                早上起程前往码头，自费搭乘观光船游览塞纳河，饱览左右两岸美丽风光，为旅游巴黎不容错过的节目。 午餐后参观举世著名的罗浮宫博物馆，观赏镇宫三宝，包括：达文西的名画《蒙罗丽莎》、雕像维纳斯女神、胜利女神； 游览完毕后送往巴黎购物心脏地带，余下时间团友可自由活动，喜爱购物的团友可前往大型百货公司选购时尚的手袋时装及法国香水。 （晚上有兴趣前往夜总会观赏精彩华丽歌舞表演或品尝法国大餐的团友，领队乐意为您安排）。 
+                <w:br/>
+                <w:br/>
+                （因景点罗浮宫实行严格的门票实名登记和人流管制，避免现场无法购票，建议并请客人自行提前登录官方网站进行登录购买！https://www.ticketlouvre.fr/louvre/b2c/index.cfm/calendar/eventCode/MusWeb 购买门票时间段：13：00 - 14：00 均可！）
                 <w:br/>
                 交通：旅游大巴
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">阿姆斯特丹或邻近城市三至四星级酒店</w:t>
+              <w:t xml:space="preserve">巴黎或邻近都市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1849,51 +1793,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>