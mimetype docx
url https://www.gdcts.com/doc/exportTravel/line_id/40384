--- v0 (2026-05-31)
+++ v1 (2026-09-18)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【全景•大美陕西】双飞6天 | 兵马俑 | 回民街 | 大秦帝国| 大唐不夜城 | 西岳华山 | 西安博物院 | 壶口瀑布 | 枣园 |杨家岭（纯玩）行程单</w:t>
+        <w:t xml:space="preserve">【全景 特惠陕西】双飞6天 | 兵马俑 | 回民街 |大唐不夜城 | 西岳华山 | 西安博物院 | 壶口瀑布 | 华清宫 | 枣园 |杨家岭（纯玩）行程单</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">DFY-2026006A3(安康往返6天）</w:t>
+              <w:t xml:space="preserve">DFY-20261001(运城往返6天）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -168,51 +168,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安市-安康市</w:t>
+              <w:t xml:space="preserve">山西省-运城市-西安市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -345,110 +345,112 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 以下时间仅供参考，以实际名单出票为准
                 <w:br/>
-                【去程】广州 → 安康｜CZ6463（07:10-09:30）
-[...1 lines deleted...]
-                【回程】安康 → 广州｜CZ6464（10:15-12:30）
+                【去程】广州-运城CZ3921/1700-1930
+                <w:br/>
+                【回程】运城-广州CZ3922/2020-2305
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★ 【世界第八大奇迹】沉睡两千年的地下军团——【秦始皇陵兵马俑】8000陶佣栩栩如生，仿佛听见大秦战鼓自地心轰鸣，铁骑踏碎六国山河！此生若未亲临，怎敢言懂中国之魂？
-[...9 lines deleted...]
-                ★ 【陕北好江南】自力更生的精神原乡——【南泥湾】昔日荒山变稻浪“到处是庄稼，遍地是牛羊”。
+                ★ 【特色赠送】赠送项目如遇政策或天气或其他人力不可抗因素临时取消或客人自身原因不参观，费用不退，敬请谅解！
+                <w:br/>
+                ★【非遗技艺·安塞腰鼓】邀请非遗传承人现场教学，手把手教您打一段豪迈的安塞腰鼓！
+                <w:br/>
+                ★【洛川苹果采摘·金秋甜蜜礼】 秋日果园，果香四溢。亲手摘下国家地理标志产品——洛川苹果，脆甜多汁，现摘现尝！
+                <w:br/>
+                ★【贴心安排】华山防滑登山手套+每人每日2瓶矿泉水！
+                <w:br/>
+                ★【舒心旅行】全程四星酒店住宿，尽享舒心旅程！
+                <w:br/>
+                ★【品质保证】团团配备“百宝箱”提供个性化服务，让游客体验无微不至的旅程！
+                <w:br/>
+                ★【行程简表】以下行程可能会因大交通、天气、路况等原因做相应调整，景点不会减少，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -565,501 +567,499 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-安康-西安
-[...5 lines deleted...]
-                1、西安博物院逢周二闭馆，免费不免票，需提前预约。如遇闭馆或预约不成功，则改为参观：西安事变纪念馆/陕历博分馆之秦汉馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
+                广州-运城
+                <w:br/>
+                根据航班时间，于指定的地点集中前往广州白云机场集中，送团人将为您办理登机手续！搭乘航班飞赴临汾/运城，后入住酒店休息。
                 <w:br/>
                 交通：飞机/汽车
-                <w:br/>
-                景点：【西安博物院】【钟鼓楼广场+北院门仿古步行街】【大唐不夜城】
                 <w:br/>
                 到达城市：运城市
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：不含     午餐：特色餐长安大排档     晚餐：不含餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安：港务区智选假日、高新南智选假日或同级</w:t>
+              <w:t xml:space="preserve">早餐：不含餐     午餐：不含餐     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">运城；美豪怡致、美巢雅韵、菲力王子、维也纳</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-延安
-[...1 lines deleted...]
-                酒店享用自助早餐，车赴延安（约3.5小时），游览【枣园】（约1小时），毛泽东同志和老一辈无产阶级革命家，在这里领导和指挥了抗日战争和解放战争，培育了永放光芒的“延安精神”。游览【杨家岭】（约1小时），中共中央在这里领导和开展了轰轰烈烈的大生产运动和延安整风运动。特邀安塞老艺人与您同台互动被称为“天下第一鼓”的【腰鼓表演】，齐唱时代的信仰--陕北红歌唱不衰！打卡重现北宋延州历史风貌的【金延安圣地河谷】由万达集团打造的大型红色主题情景式街区，重现北宋延州历史风貌，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
+                运城-华山
+                <w:br/>
+                酒店享用自助早餐，车赴华山（车程约3小时），问鼎“奇险天下第一山”【西岳华山】（约5小时，视客人体力），华山是著名的武侠小说作家金庸作品中虚拟的江湖故事，描绘了江湖英雄置身于奇险峻峭的华山，比试武功高下，谈论武学之道，排列武术伯仲，创造了一个神秘、诡奇、险绝的剑侠世界。华山的著名景区景点多达210余处，有凌空架设的长空栈道，三面临空的鹞子翻身，以及在峭壁绝崖上凿出的千尺幢、百尺峡、老君犁沟等，华岳仙掌被列为关中八景之首，晚宿华山！
+                <w:br/>
+                【温馨提示】
+                <w:br/>
+                1、行程不含【华山索道及景区换乘车】因游客体力不同，请根据自身情况，合理选择登山方式：
+                <w:br/>
+                （1）北峰往返索道及进山车（可欣赏智取华山路及金庸先生笔下华山论剑）【旺季】190 元/成人；
+                <w:br/>
+                （2）西峰索道上北峰索道下及进山车（全程不走回头路，自由环线游华山）【旺季】280 元/成人；
+                <w:br/>
+                （3）西峰往返索道及进山车（轻松饱览“太华极顶”，华山美景尽在眼前）【旺季】360 元/成人；
+                <w:br/>
+                2、因职业自身的身体承受能力，导游只带客人乘索道登上华山，简单讲解并交代注意事项后，游客在山上自由活动，导游在山下约定的时间、地点等候集合，不陪爬山！
+                <w:br/>
+                3、因华山上无法安排正餐，请游客提前准备些干粮或小食品，自行安排中餐！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【枣园】【杨家岭】【金延安圣地河谷】
+                景点：【西岳华山】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐，餐标30元/人     晚餐：不含餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">延安：金岳酒店、泗海酒店、欢顺酒店、御澜华廷或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：特色餐英雄宴   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、华悦里</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                延安-壶口-华山
-[...1 lines deleted...]
-                酒店享用自助早餐，车赴壶口（约2小时），途中路过延安精神的发源地南泥湾短暂停留，于【南泥湾党徽广场】拍照留念（约30分钟），南泥湾精神是延安精神的重要构成‘自己动手、丰衣足食’，激励着我们一代又一代的中华儿女。参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。车赴华山（约3小时），晚餐后入住酒店！
+                华山-临潼-西安
+                <w:br/>
+                酒店享用自助早餐，车赴临潼（约1.5小时），参观“世界第八大奇迹”【秦始皇帝陵博物院】（约2.5小时）。景区包含兵马俑1、2、3号坑，兵马俑坑的规模宏大，三个坑共约有2万多平方米，坑内共计有陶俑马近八千件，木制战车一百余乘和青铜兵器4万余件。根据考古判断，这几座从葬坑象征着始皇生前的宿卫军守卫着陵园，而三座坑是按兵法布阵的，其中三号坑是总指挥部统帅三军。游览【华清宫】（约2小时）这里遗留有比较完整的周、秦、汉、唐、明、清历代文化遗址、园林景观、古建筑及古树名木等文物资源。尤以唐明皇与杨贵妃缠绵的爱情故事而蜚声天下。车赴西安（车程约1小时）夜游【大唐不夜城】（约2小时），整条街以大唐群英谱，贞观之治，武后行从，霓裳羽衣，雁塔题目，开元盛世等大型文化群雕贯穿其中，还有专门为这条街打造的璀璨绚烂的景观灯，结合周围恢弘大气的精致仿唐建筑群宛如梦回盛唐。
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、兵马俑电瓶车不含，单程 5 元/人，乘坐约 5 分钟，如不坐电瓶车需要步行 10 分钟左右；非必须产生项目，请根据自身情况选择。
+                <w:br/>
+                2、兵马俑景区内设有景区购物场所，可自由进出，属景区自身行为，非我社安排，请您谨慎消费！
+                <w:br/>
+                3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
+                <w:br/>
+                4、西安博物院逢周二闭馆，免费不免票，需提前预约。如遇闭馆或预约不成功，则改为参观：西安事变纪念馆/临潼博物馆，以实际预约为准，旅行社不另作赔偿，敬请谅解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【南泥湾党徽广场】【壶口瀑布】
+                景点：【秦始皇帝陵博物院】【华清宫】【大唐不夜城】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐迎亲宴     晚餐：团餐，餐标30元/人   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、华悦里或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐秦王宴     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">西安：高新南智选、浐灞智选、AI住未来酒店、季枫酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                华山一天游
-[...15 lines deleted...]
-                3、因华山上无法安排正餐，请游客提前准备些干粮或小食品，自行安排中餐！
+                西安-延安
+                <w:br/>
+                酒店享用自助早餐，参观【西安博物院】（约1.5小时），又名“小雁塔”，馆内珍藏丰富，各类文物琳琅满目，每一件都讲述着古都西安的辉煌过往。青铜器的厚重、陶俑的生动、瓷器的温润、金银器的华丽、书画的墨香……无不散发着古文化的独特魅力。
+                <w:br/>
+                。漫步于【钟鼓楼广场+北院门仿古步行街】（约1小时），在具有民族特色的回民小吃街自费品尝美食：【网红蛋菜夹馍】、没有翅膀却能带你味蕾飞翔的【羊肉泡馍】、回坊必打卡的【花奶奶酸梅汤】、念念不忘必有回响的【石家包子】等等，车赴延安（约4小时）打卡重现北宋延州历史风貌的【金延安圣地河谷】由万达集团打造的大型红色主题情景式街区，重现北宋延州历史风貌，穿越时空走进当年无数热血青年向往的老延安，领略黄土文化，感受古老延安！
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【西岳华山】
+                景点：【西安博物院】【钟鼓楼广场+北院门仿古步行街】【金延安圣地河谷】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：特色餐 英雄宴   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">华山：麗致酒店、雅斯特酒店、华悦里或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：不含餐   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">延安：金岳酒店、泽鑫、弘泽、御澜华廷</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                华山-临潼-安康
-[...9 lines deleted...]
-                3、为保证讲解质量，兵马俑景区规定必须统一由景区讲解员进行讲解，讲解员为景区统一调配，如遇旺季人多讲解员不够或团队人数较少，可能会出现拼团讲解的情况，敬请谅解。
+                延安-壶口
+                <w:br/>
+                酒店享用自助早餐，车赴延安（约2小时），游览【枣园】（约1小时），毛泽东同志和老一辈无产阶级革命家，在这里领导和指挥了抗日战争和解放战争，培育了永放光芒的“延安精神”。游览【杨家岭】（约1小时），中共中央在这里领导和开展了轰轰烈烈的大生产运动和延安整风运动。特邀安塞老艺人与您同台互动被称为“天下第一鼓”的【腰鼓表演】，齐唱时代的信仰--陕北红歌唱不衰！车赴壶口（车程约2小时）途中路过延安精神的发源地南泥湾短暂停留，于【南泥湾党徽广场】拍照留念（约30分钟），南泥湾精神是延安精神的重要构成‘自己动手、丰衣足食’，激励着我们一代又一代的中华儿女。晚宿壶口。
                 <w:br/>
                 交通：汽车
                 <w:br/>
-                景点：【秦始皇帝陵博物院】【鼓楼街】
+                景点：【枣园】【杨家岭】【南泥湾党徽广场】
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐秦王宴     晚餐：不含餐   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">安康：宜尚酒店或同级</w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：团餐， 餐标30元/人     晚餐：团餐， 餐标30元/人   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">壶口：知青文苑、学苑宾馆、黄河故事、七月轩</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                安康-广州
-[...1 lines deleted...]
-                酒店早餐后，送团前往机场，根据航班时间送团乘机返广州，结束愉快旅程！
+                运城-广州
+                <w:br/>
+                酒店享用自助早餐，参观世界上唯一的金色瀑布【黄河壶口瀑布】（约2小时），黄河巨流至此，两岸苍山挟持，约束在狭窄的石谷中，山鸣谷应，声震数里，领略“天下黄河一壶收”的汹涌澎湃。特别安排【苹果采摘】（项目提示：入园费已含，采摘买苹果费用自理，如遇苹果未成熟不能入园，则改为壶口酥梨采摘或赠送每人2个苹果，无费用退还，敬请谅解），根据航班时间送团乘机返广州，结束愉快旅程！
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：不含餐     晚餐：不含餐   </w:t>
+              <w:t xml:space="preserve">早餐：酒店自助早餐     午餐：特色餐黄河鱼庄     晚餐：不含餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1108,51 +1108,51 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.大交通：含往返机票经济舱（机票一经开出，不得更改、不得签转、不得退票）
                 <w:br/>
                 2.住宿：全程入住豪华酒店标准双人房。每成人每晚一个床位，若出现单男单女， 没有三人间或者加床，客人需补单房差入住双标间，如参考酒店不能入住的情况下，调整入住不低于以上行程中参考备选酒店的质量标准。
                 <w:br/>
-                3.用餐：含5早6正，正餐餐标30元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
+                3.用餐：含5早5正，正餐餐标30元/人/正，行程内所有正餐均为团队用餐，若游客放弃用餐，恕不另行退费，请游客谅解。人数增减时，菜量相应增减，但维持餐标不变！餐饮风味、用餐条件与当地饮食有一定的差异，大家应有心理准备。
                 <w:br/>
                 4.门票：含行程中景点首道大门票，不含园中园门票。因个人原因自愿放弃景点参观，将不退还门票费用；在不影响旅游景点的情况下，我司有权对进出港口和旅游景点顺序进行调整，恕不另行通知（长者和学生优惠请携带相关有效证件与当地导游协商退现，门店不办理退门票费用）！
                 <w:br/>
                 5.导游：当地持证专业中文导游！
                 <w:br/>
                 6.交通：陕西省当地旅游空调大巴，9-55座旅游车，根据人数安排车型。
                 <w:br/>
                 7.儿童：半价餐、占车位、导游服务费、 含半价早餐，不占床，含半价门票,超高需当地补门票差价。
                 <w:br/>
                 8.其他：每天每人赠送一瓶矿泉水！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1483,93 +1483,93 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">景区交通+耳麦</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                山水景观必消环保车费用（当地现付给导游）
-[...6 lines deleted...]
-                杨家岭耳麦10      枣园耳麦10     兵马俑电瓶车5+耳麦20    西安博物院耳麦30
+                山水景观环保车费用（当地现付给导游）
+                <w:br/>
+                壶口瀑布电瓶车16+华山索道及往返景交车（详见行程第二天备注的温馨提示：190/280/360，以上方式三选一）
+                <w:br/>
+                <w:br/>
+                杨家岭+杨家岭耳麦30元     兵马俑电瓶车+耳麦25     西安博物院耳麦30  华清宫耳麦20    
+                <w:br/>
+                备注：以上项目非必须，可根据自身体力自愿自费，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 190.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 376.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1778,51 +1778,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-18</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>