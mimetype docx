--- v0 (2026-05-31)
+++ v1 (2026-08-29)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【河南•陕西爸妈乐•西进郑出】河南郑州陕西西安双飞7天丨清明上河园丨少林寺丨龙门石窟丨洛邑古城丨壶口瀑布丨兵马俑丨大唐不夜城丨华清宫丨西安千古情演出丨西安城墙行程单</w:t>
+        <w:t xml:space="preserve">【河南爸妈乐】河南郑州双飞6天丨清明上河园丨万仙山丨郭亮村丨红旗渠丨云台山丨洛邑古城丨白马寺丨少林寺丨龙门石窟丨不超13人精品团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">专为长者定制，0购物0自费0车销0附加费，西安进郑州出</w:t>
+        <w:t xml:space="preserve">专为长者定制，0购物0自费演绎0车销0附加费</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -182,96 +182,96 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">目的地</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郑州市-西安市</w:t>
+              <w:t xml:space="preserve">郑州市</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">7</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -357,122 +357,126 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-西安MU6955/06:50；CZ3201/07:10；ZH9221/9:55；HU7838/12:30；MU2312/12:15；MU2326/12:40、MU2302/13:30
-[...1 lines deleted...]
-                郑州-广州HU7288/19:30、CZ3959/19:40、ZH8371/20:45、CZ6594/21:00、HU7286/21:30、最终航班以实际出票为准
+                广州-郑州GJ8583/06:25、CZ8533/07:55、PN6454/09:35、ZH8372/08:10、HU7283/11:30等
+                <w:br/>
+                郑州-广州HU7284/14:55、HU7288/19:30、HU7286/21:30、ZH8371/20:45、CZ6594/21:00、ZH8379/22:40等；不得指定航班，最终航班以实际出票为准
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★品质保证：0购物0自费演绎推荐0隐形消费
-[...11 lines deleted...]
-                ★贴心安排：准备血压仪，每天测量血压；精心挑选服务型管家导游，全程陪同客人游览；为爸妈多拍照纪念照
+                ★品质保证：每团不超13人纯玩精品团
+                <w:br/>
+                ★专为咱爸妈贴心设计 六大主题·带爸妈看遍半部河南史
+                <w:br/>
+                红色记忆--走进“人工天河”.红旗渠，“硬核奇迹”.青年洞
+                <w:br/>
+                探秘“世界第九奇迹”--郭亮挂壁公路，探访影视村.郭亮村
+                <w:br/>
+                山水画卷--云台山，丹霞奇观“红石奇峡”，诗意登高.主峰朱萸峰
+                <w:br/>
+                功夫传奇--少林寺，圆心中武侠梦，感受千年古刹的禅意与厚重；祖庭寻根--“第一古刹”白马寺
+                <w:br/>
+                石刻瑰宝--龙门石窟，瞻仰世界文化遗产.卢舍那大佛
+                <w:br/>
+                梦回大宋--“一朝步入画卷，一日梦回千年”清明上河园，沉浸式体验
+                <w:br/>
+                ★贴心服务：2人即配持证导游兼司机服务，5人起即享“一车一导”服务  
                 <w:br/>
                 ★超值赠送：
                 <w:br/>
-                ①55周岁以上赠送爱逍遥定制保温杯
-[...5 lines deleted...]
-                ④专门为爸妈携带百宝箱”（晕车贴、创可贴、湿巾、牙签、驱蚊水、风油精等）
+                ①赠送爱逍遥定制保温杯
+                <w:br/>
+                ②24小时专车接送机服务 接机0等待
+                <w:br/>
+                ③专门为爸妈携带百宝箱”（晕车贴、创可贴、湿巾、牙签、驱蚊水、风油精等）
+                <w:br/>
+                ④24小时管家在线服务、每天测量血压，为爸妈保驾护航
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -593,682 +597,586 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 广州-郑州（飞行时间约2小时）
                 <w:br/>
                 于指定时间自行前往广州白云机场（具体时间/位置出团前1-2天告知，建议提前120分钟抵达机场），由工作人员为您协助办理乘机手续后。
                 <w:br/>
-                乘飞机赴古都西安，精心安排爱逍遥接机人员在机场提前等候我们尊贵的VIP游客，落地不等待，即接即走。
+                乘飞机赴郑州，精心安排爱逍遥接机人员在机场提前等候我们尊贵的VIP游客，落地不等待，即接即走。
                 <w:br/>
                 备注：接机迟到，迟到25分钟以上（突发事件人力不可抗拒除外），补偿100元/人；以客人到达大厅时间为准，开始计算。
                 <w:br/>
                 <w:br/>
                 温馨提示
                 <w:br/>
                 1.请至少提前2小时抵达出发机场，自行办理登机手续；请一定留意起飞机场时间；
                 <w:br/>
-                2.抵达西安后工作人员会在机场/火车站迎接，请每位游客保证手机畅通
-[...5 lines deleted...]
-                你还可以前往“柏树林”里的《青曲社》欣赏地方戏、陕派相声、脱口秀等节目！或者结伴同行的亲友相约于“南大街粉巷”里的《德福巷“咖啡茶馆”一条街》，这里“安静、热闹、中式、西式”各类型茶馆一应俱全，选择一家您喜欢的坐下吧，感受下古都丰富的夜生活。
+                2.抵达郑州后工作人员会在机场/火车站迎接，请每位游客保证手机畅通
+                <w:br/>
+                3.今日无统一行程安排，建议您在预订时选择早班出发的航班，抵达后自由活动，次日行程导游会在今晚21:00之前联系您，请注意电话保持畅通，如未收到电话或短信，请联系报名旅行社； 
+                <w:br/>
+                4.自由活动期间请务必注意人身及财产安全，有任何问题请第一时间联系导游或工作人员。
                 <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
                 3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
                 <w:br/>
                 4、需要自行办理住店手续，交纳住店押金（具体以酒店收取为准，房间无任何损坏等问题情况下退房时押金会给予全部退还）
                 <w:br/>
-                5、航班参考：广州-西安MU6955/06:50；CZ3201/07:10；ZH9221/9:55；HU7838/12:30；MU2312/12:15；MU2326/12:40、MU2302/13:30，不得指定航班，最终航班以实际出票为准。
-[...1 lines deleted...]
-                6、西安酒店参考（网评3钻）：H酒店（西安万寿路幸福林带北地铁站店）/西安广成商旅公寓酒店(大明宫西地铁站店)/金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）或不低于以上标准酒店
+                5、航班参考：广州-郑州AQ1183/06:20、GJ8583/06:25、CZ8533/07:55、PN6454/09:35、ZH8372/08:10、HU7283/11:30、ZH8380/19:25，不得指定航班，最终航班以实际出票为准。
+                <w:br/>
+                6、郑州酒店参考（网评3钻）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/铂见酒店/海天假日/锦海酒店/润禧悦居/漫星酒店/郑州星宿或不低于以上标准网评3钻酒店。
                 <w:br/>
                 交通：飞机+接机一趟
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">西安酒店参考（网评3钻）：H酒店（西安万寿路幸福林带北地铁站店）/西安广成商旅公寓酒店(大明宫西地铁站店)/金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">郑州酒店参考（网评3钻）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/铂见酒店/海天假日/锦海酒店/润禧悦居/漫星酒店/郑州星宿或不低于以上标准网评3钻酒店。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安一地
-[...30 lines deleted...]
-                7、赠送秦始皇兵马俑博物馆+华清宫耳麦（可使用，不可带走）
+                郑州--红旗渠（车程约3.5小时）--万仙山（车程约2小时）--郭亮村
+                <w:br/>
+                今日主题：
+                <w:br/>
+                “人工天河” 的红色奇迹
+                <w:br/>
+                早餐后，乘车前往打卡【红旗渠】（参观约120分钟），位于河南安阳林州市。是上世纪六十年代林县人民为战胜干旱，十万民众战太行，依靠简单工具，历时十年修建的大型引水工程，被称为 “人工天河”，铸就自力更生、艰苦创业、团结协作、无私奉献的红旗渠精神。游览青年洞风景区，这里山高路险，红旗渠悬挂在巍峨雄险的太行山悬崖绝壁之上，更使你领略到“人工天河”的无尽诗意，鹰嘴山、摩崖石刻、青年洞等景点。
+                <w:br/>
+                <w:br/>
+                行走太行挂壁公路，探访崖上古村
+                <w:br/>
+                游览完毕后前往【万仙山景区】（参观约180分钟），坐落于河南新乡辉县南太行腹地，分为郭亮、南坪两大片区，集雄奇红岩绝壁、人工奇迹挂壁公路、峡谷飞瀑于一体，是影视写生、避暑徒步的经典目的地。乘坐景区交通上山，游览地标绝壁长廊【郭亮挂壁公路】，上世纪 70 年代郭亮村十三位村民，仅凭铁锤钢钎，历时五年，在百米悬崖峭壁凿通 1250 米隧道，35 个天窗俯瞰万丈峡谷，堪称太行人工奇迹。随后游览【郭亮影视村】，石头古村落，是电影《举起手来》取景地，打卡崖上人家观景台、郭亮天池，远眺太行群山风光携程。之后换乘景区车前往南坪片区，徒步丹分沟，峡谷溪水潺潺，林荫清凉，一路观赏黑龙潭瀑布、日月星石，红岩碧水，尽享太行峡谷的灵秀山水。
+                <w:br/>
+                晚餐后入住酒店休息。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、关于景区门票：行程包含60岁以上长者景区首道大门票；60岁以下需补门票差价：红旗渠80元/人+万仙山62元/人；
+                <w:br/>
+                2、不含景区交通：万仙山电瓶车45元/人次，现付导游代买或提前交付报名点均可。
+                <w:br/>
+                3、今晚入住辉县酒店（网评3钻）参考：仟那美宿/辉县汉庭酒店/五龙山花园酒店/华隆丽都风尚酒店/星悦智慧/星途酒店或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：兵马俑、华清宫、西安千古情演出、大唐不夜城+大雁塔北广场
-[...1 lines deleted...]
-                自费项：兵马俑博物馆景区电瓶车（5元/人）、华清宫景区电瓶车（20元/人），骊山往返索道（60元/人），费用均不含，选择性消费
+                景点：红旗渠、万仙山、郭亮村（挂壁公路）
+                <w:br/>
+                自费项：60岁以下需补门票差价：红旗渠80元/人+万仙山62元/人；不含景区交通：万仙山电瓶车45元/人次，现付导游代买或提前交付报名点均可
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">西安酒店参考（网评3钻）：H酒店（西安万寿路幸福林带北地铁站店）/西安广成商旅公寓酒店(大明宫西地铁站店)/金源精品酒店（西安三桥大庆路店）/兰花桦酒店（西安火车站五路口地铁站店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">辉县酒店参考（网评3钻）：仟那美宿/辉县汉庭酒店/五龙山花园酒店/华隆丽都风尚酒店/星悦智慧/星途酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                西安-壶口（车程约4小时）
-[...14 lines deleted...]
-                2、今日车程较长，建议自备零食干粮。
+                酒店--云台山（车程约1.5小时）--洛邑古城（车程约2.5小时）
+                <w:br/>
+                今日安排主题：
+                <w:br/>
+                太行山水画卷，世界地质公园
+                <w:br/>
+                早餐后，乘车前往游览【云台山】（参观约120分钟，不含景区交通，费用参考景区挂牌价），位于河南焦作修武县，太行山脉南麓，以丹霞峡谷、飞瀑流潭著称，集奇峡、秀水、峻峰于一体，是中原知名山水避暑胜地。游览精华【红石峡】，又称华夏第一奇峡，12 亿年形成的红色石英砂岩峡谷，丹崖碧水，潭瀑相连，单向环线徒步，观赏一线天、白龙瀑等景观，出口抵达子房湖携程。随后前往小寨沟片区，包含潭瀑峡、泉瀑峡、猕猴谷；之后乘坐景区交通穿越叠彩洞，抵达主峰茱萸峰，这里是王维写下 “独在异乡为异客，每逢佳节倍思亲” 的登高之处，登顶俯瞰太行群山。
+                <w:br/>
+                <w:br/>
+                古邑灯火，梦回神都《洛邑古城》
+                <w:br/>
+                下午参观洛阳著名网红打卡地标【洛邑古城】，洛邑古城将科技创新与传统文化相结合，着力打造非遗活态传承基地，引入200余项非物质文化遗产项目。同时，这里还有丰富多彩的活动，如文峰祈福《国风华颂》表演等。
+                <w:br/>
+                备注：洛邑古城，属于小吃街类型，有很多售卖小吃的场所，可自由自费品尝美食；属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。（因市中心交通特殊性，司机根据情况就近停车。）
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、关于景区门票：行程包含60岁以上长者景区首道大门票；60岁以下需补门票差价：云台山120元/人；
+                <w:br/>
+                2、不含景区交通：云台山景交车60元/人次，现付导游代买或提前交付报名点均可。
+                <w:br/>
+                3、今晚入住洛阳酒店（网评3钻）参考：如家华驿精选/中州国际/凯华/白玉兰/维也纳/凯里亚德/喆啡酒店/丽朵/新青年国际酒店/蓝水湾/蓝途 /申泰或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：西安明城墙、永兴坊、钟鼓楼广场、回民街
+                景点：云台山（含红石峡）、洛邑古城
+                <w:br/>
+                自费项：60岁以下需补门票差价：云台山120元/人；不含景区交通：云台山景交车60元/人次，现付导游代买或提前交付报名点均可。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">壶口升级指定酒店： 知情文苑窑洞特色酒店</w:t>
+              <w:t xml:space="preserve">洛阳酒店参考（网评3钻）：如家华驿精选/中州国际/凯华/白玉兰/维也纳/凯里亚德/喆啡酒店/丽朵/新青年国际酒店/蓝水湾/蓝途 /申泰或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                壶口--洛阳（车程约4.5小时）
-[...14 lines deleted...]
-                今晚入住洛阳酒店参考：伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或不低于以上标准网评3钻酒店（花会间会住洛阳周边）
+                丽景门古街--龙门石窟（车程约50分钟）--白马寺（车程约50分钟）
+                <w:br/>
+                今日主题安排：
+                <w:br/>
+                不到丽景门，枉来洛阳城  
+                <w:br/>
+                早餐后，前往参观【丽景门十字街古街】，走进明清古街，残暴的阳光普洒在这遍眼都是的绿瓦红墙之间，那突兀横出的飞檐，那高高飘荡的商铺招牌旗号，那川流不息的行人，那一张张淡泊惬意的笑容，无一不反衬出老洛阳人的自得其乐。
+                <w:br/>
+                <w:br/>
+                走进千年前的艺术宝库《龙门石窟》
+                <w:br/>
+                游览参观世界文化遗产、中国石刻艺术宝库【龙门石窟】（参观约120分钟，不含景区交通/耳麦讲解，费用参考景区挂牌价），龙门石窟与“敦煌莫高窟、大同云冈石窟、天水麦积山石窟”共称为中国四大石窟！龙门石窟开凿起于北魏孝文帝年间，连续大规模营造长达400余年，南北长达1公里，今存有窟龛2345个，造像10万余尊，碑刻题记2800余品。其中的卢舍那大佛，高17.14米，堪称龙门石窟造像艺术之典范的-奉先寺；
+                <w:br/>
+                下午游览有着1900年历史的“佛教第一古刹”，“释源”，“祖庭”之称的【白马寺】（游览时间1小时，不含电瓶车/耳麦讲解，费用参考景区挂牌价）。体会“祖庭十古”，这里是佛教进入中国的第一站，也是由白马寺开始佛教开始在东南亚各国遍地开花。
+                <w:br/>
+                后乘车前往——登封，晚上入住登封。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、关于景区门票：行程包含60岁以上长者景区首道大门票；60岁以下需补门票差价：龙门石窟90元/人+白马寺35元/人；
+                <w:br/>
+                2、不含景区小交通，选择性消费：
+                <w:br/>
+                龙门石窟电瓶车20元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
+                <w:br/>
+                白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
+                <w:br/>
+                3、今晚入住登封酒店（网评3钻）参考：星图/中梁/仟那美宿/如家商旅酒店/兰欧/柏曼/丽枫/星程/喜中喜/锦上星/铼驿/禅月/丽呈睿轩/嵩福源/悦享/武都酒店/嵩皇体育小镇酒店或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：壶口瀑布、丽景门、洛邑古城
-[...1 lines deleted...]
-                自费项：不含壶口必乘电瓶车40元往返，现付导游
+                景点：丽景门十字街、龙门石窟、白马寺
+                <w:br/>
+                自费项：60岁以下需补门票差价：龙门石窟90元/人+白马寺35元/人；龙门石窟电瓶车20元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）、白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">洛阳参考：伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或不低于以上标准网评3钻酒店（花会间会住洛阳周边）</w:t>
+              <w:t xml:space="preserve">登封酒店（网评3钻）参考：星图/中梁/仟那美宿/如家商旅酒店/兰欧/柏曼/丽枫/星程/喜中喜/锦上星/铼驿/禅月/丽呈睿轩/嵩福源/悦享/武都酒店/嵩皇体育小镇酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洛阳-登封（车程约1.5小时）
-[...16 lines deleted...]
-                乘车约1.5小时抵达中国功夫之乡--登封，入住酒店。
+                酒店--少林寺（车程约30分钟）--清明上河园（车程约3小时）
+                <w:br/>
+                今日主题安排：
+                <w:br/>
+                禅宗祖庭、世界级武术圣地、中国功夫发源地：走进禅宗祖庭/天下第一名剎《少林寺》游览“千年古刹”中华武术发源地【少林寺】（游览约120分钟，不含电瓶车/耳麦讲解，费用参考景区挂牌价），观赏由少林弟子担纲,专为贵宾量身定做的精彩的[少林武术表演]（随缘，景区不定时表演）；
+                <w:br/>
+                <w:br/>
+                清明上河图—宋文化主题公园（国风NPC巡游+几十场经典剧目演出+非遗展演）
+                <w:br/>
+                游览北宋大型民俗主题公园5A级旅游景区---【清明上河园】（游览3-4小时），根据北宋画家张择端的国宝级北宋民俗画《清明上河图》以1:1的比例建造而成，观包拯迎宾、杨志卖刀、汴河大战、王员外招婿、水傀儡、女子马球、斗鸡、大宋科举、梁山好汉劫囚车、包拯巡河、气功喷火、民间咋杀等一系列北宋民俗表演，所有工作人员均着宋装，让游客“一朝步入画卷、一日梦回千年”。
+                <w:br/>
+                特别安排宋文化特色实景演出：《大宋民俗绝活》《王员外招婿》《岳飞枪挑小梁王》
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
-[...1 lines deleted...]
-                2、白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
+                1、关于景区门票：行程包含60岁以上长者景区首道大门票；60岁以下需补门票差价：少林80元/人+清明上河园120元/人；
+                <w:br/>
+                2、不含景区小交通，选择性消费：少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
+                <w:br/>
+                3、今晚入住郑州酒店（网评3钻）参考：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/铂见酒店/海天假日/锦海酒店/润禧悦居/漫星酒店/郑州星宿或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：洛阳牡丹园（3-4月赠送）、白马寺、龙门石窟
-[...1 lines deleted...]
-                自费项：龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择），白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
+                景点：少林寺、清明上河园
+                <w:br/>
+                自费项：60岁以下需补门票差价：少林80元/人+清明上河园120元/人；不含景区小交通，选择性消费：少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：洛阳水席菜     晚餐：√   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">登封参考酒店：仟那美宿酒店(登封嵩山风景名胜区店)/登封锌驿酒店(中岳景区店)/如家商旅酒店(登封嵩山风景区店)/登封中梁大酒店(登封少林大道店)或不低于以上标准网评3钻酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：X   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">郑州参考酒店（网评4钻）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/铂见酒店/海天假日/锦海酒店/润禧悦居/漫星酒店/郑州星宿或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                洛阳-郑州（车程约2小时）
-[...93 lines deleted...]
-              <w:t xml:space="preserve">
                 郑州-广州（飞行约2小时40分钟）
                 <w:br/>
-                早餐后，前往游览【河南博物院】（周一闭馆，如遇游客流量大或其他特殊情况，无法预约到门票，更换为省博分院郑州博物馆或开封博物馆），占地10余万平方米，建筑面积7.8万平方米。 截至2022年1月，河南博物院有馆藏文物17万余件(套)，尤以史前文物、商周青铜器、历代陶瓷器、玉器及石刻最具特色。精品文物数量多、种类全、品位高、价值大，是见证中华文明发展轨迹，展示中国历史发展脉络的文化艺术宝库。红褐色峡谷立于两岸，抬头一线天，低头幽深的潭水，简直人间仙境。
-[...5 lines deleted...]
-                晚上根据航班时间约定送机，结束全部旅程。
+                早餐后，今日全天自由活动，12点前记得退房哦。而后根据航班时间约定送往郑州机场，结束全部旅程。
                 <w:br/>
                 <w:br/>
                 备注：
                 <w:br/>
                 1、因航空公司或天气的原因，飞机延误或取消航班导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
                 3、送团司机会提前一天联系您，飞机提前3小时送，请您注意留意手机短信或电话。
                 <w:br/>
                 4、如因景区通知关闭、景区限流或不可抗力原因无法游览此景点，导游有权协商更换景点或调整行程顺序
                 <w:br/>
-                5、航班信息：郑州-广州HU7288/19:30、CZ3959/19:40、ZH8371/20:45、CZ6594/21:00、HU7286/21:30，不得指定航班，最终航班以实际出票为准。3月底涉及换季后航班待定
-[...5 lines deleted...]
-                景点：河南博物院、亳都新象
+                5、航班信息：郑州-广州PN6543/06:10、AQ1184/14:40、HU7284/14:55、HU7288/19:30、HU7286/21:30、ZH8371/20:45、CZ6594/21:00、ZH8379/22:40、GJ8584/23:00，不得指定航班，最终航班以实际出票为准。3
+                <w:br/>
+                6、郑州送机一般指从郑州酒店起送，如其他地方接送需补足接送差价，请知悉。
+                <w:br/>
+                交通：送机一趟+飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -1332,91 +1240,79 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、交通：广州—西安/郑州-广州往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
+                1、交通：广州—郑州往返程机票经济舱、机场建设费、燃油税（不含临时上调的机场税费）；
                 <w:br/>
                 如遇航空公司航班取消或者计划调整等特殊情况，我司有权利调整航班，最终航班以届时出票信息为准。因航班不稳定，如有出到计划外或者加班机航班，出票前另行通知，如出计划内航班不另行通知，团队出发前24小时通知航班信息。
                 <w:br/>
-                2、住宿：全程当地高档标准建设双人间（网评3钻）。不提供自然单间，郑州/西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地高档标准建设双人间（网评3钻，详细酒店参考行程描述）。不提供自然单间，郑州/西安大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：6早6正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                3、用餐：5早5正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；
                 <w:br/>
-                38座旅游车：14人起 安排38座正规旅游用车
-[...13 lines deleted...]
-                60-65岁：294元/人
+                5、导游：安排当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；2-4人不提供专职导游服务，由正规持证导游兼司机进行服务。5人起一车一导服务。
+                <w:br/>
+                6、门票：含60周岁以上景区首道大门票（自费景点门票除外，外籍护照不适用）；不含景点小门票/小交通，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款，优惠证件以景区实际政策为准。
+                <w:br/>
+                60岁以下客人不含门票费用，请按年龄段自补门票，参考如下：587元/人（红旗渠80+万仙山62+云台山120+龙门90+白马寺35+少林80+清明上河园120）
                 <w:br/>
                 温馨提示：五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）。
                 <w:br/>
                 此行程为综合优惠包价产品，若持学生证、 军官证、长者证、记者证、残疾证、教师证等有效证件，我司不再进行任何差额退减 优惠，敬请注意！客人对此无异议。
                 <w:br/>
-                7、儿童：2-11周岁1.2米以下包含：往返机票、半价正餐、车位、导游服务；不含：床位以及床位早、景点门票、西安千古情，耳麦、产生费用请自付景区或酒店。
+                7、儿童：2-11周岁1.2米以下包含：往返机票、半价正餐、车位、导游服务；不含：床位以及床位早、景点门票、耳麦、产生费用请自付景区或酒店。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
-                1）西安各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
-[...1 lines deleted...]
-                2）友情提示：秦始皇兵马俑博物馆景区/华清宫景区内设有玉展馆，不属于旅行社协议行为，谨慎购买。
+                1）郑州/洛阳等地各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1432,75 +1328,67 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                7、12岁以下儿童不含：床位以及床位早、景点门票、西安千古情，耳麦、产生费用请自付景区或酒店。
-[...7 lines deleted...]
-                9、景交：（以下景交非必须，可根据自身情况，自愿选择）
+                7、12岁以下儿童不含：床位以及床位早、景点门票、耳麦、产生费用请自付景区或酒店。
+                <w:br/>
+                8、60岁以下客人门票不含，请按年龄段在当地或提前自补门票：
+                <w:br/>
+                587元/人（红旗渠80+万仙山62+云台山120+龙门90+白马寺35+少林80+清明上河园120）
+                <w:br/>
+                9、景交：（可根据自身情况，自愿选择）
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
-                壶口瀑布电瓶车40元/人（必须乘坐，请现付导游）；
-[...6 lines deleted...]
-                <w:br/>
                 以上均为景区里的小交通费用，不属于自费项目，客人知悉。
+                <w:br/>
+                10、不含万仙山电瓶车45元/人次 ，云台山景交车60元/人次 ，需乘坐，费用可现付导游代买或提前交付报名点。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1599,146 +1487,217 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">壶口瀑布电瓶车40元往返，必须乘坐</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">壶口瀑布电瓶车40元往返，必须乘坐，现付</w:t>
+              <w:t xml:space="preserve">60岁以下成人补首道大门票费用</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60岁以下补门票费用：587元/人（红旗渠80+万仙山62+云台山120+龙门90+白马寺35+少林80+清明上河园120）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 40.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 587.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">景区电瓶车/索道/耳麦等，选择性消费项目</w:t>
+              <w:t xml:space="preserve">万仙山/云台山景区交通车费用，需自理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">万仙山电瓶车45元/人次 ，云台山景交车60元/人次 ，可现付导游代买或提前交付报名点</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 105.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">其他景区小交通/讲解等费用，选择性消费</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）；
+                龙门石窟电瓶车20元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
+                <w:br/>
+                白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
-                白马寺电瓶车往返10元/人（自愿选择），白马寺耳麦10元/人 （自愿选择）
-[...1 lines deleted...]
-                兵马俑景区设有电瓶车5元/人、骊山景区交通20元自理+骊山索道60元自理，选择性消费
+                清明上河园园区其他二次消费项目，费用参考景区当天实际挂牌价，消费自愿原则
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1802,215 +1761,210 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 3人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团5人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西安地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
                 <w:br/>
-                2、另身体有疾病不适合出行的请不要参团。老人小孩建议有家人陪同。
-[...1 lines deleted...]
-                3、汉服体验：若有损坏、污染、丢失衣服及配件，照价赔偿！
+                2、另身体有疾病不适合出行的请不要参团（如若有隐瞒出行所产生问题请自行承担）。老人小孩建议有家人陪同。18岁以下未成年人参团需由监护人陪同或授权委托书。超70岁老人需签免责协议书。75岁以上老人，因接待条件有限，需要60岁以下年轻成人家属陪同方可接待。
+                <w:br/>
+                3、倡导低碳环保，大多酒店不提供毛巾及一次性用品，建议自行携带；
                 <w:br/>
                 4、酒店需收取一定押金（按 照酒店不同标准，每间 100-300 元不等），需要游客在酒店前台自行支付，离店时房间设施无损坏则全额退还。若有损坏酒店物品、污染床品、设施、丢失房卡等，须游客照价赔偿酒店损失。
                 <w:br/>
                 4、如因不可抗力原因调整或者变更行程，如额外产生费用，需游客自理。
                 <w:br/>
                 5、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
-                6、游客在西安旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
+                6、游客在河南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 7、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 8、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 不可抗力说明：根据新《旅游法》第67条的规定，现做如下说明：
                 <w:br/>
                 1）根据第67条第一、第二、第四项规定，如因不可抗力因素不能避免的影响了旅游行程的，如：在旅游过程中，如遇恶劣天气影响飞机正常起飞、因台风船只无法航行、天灾（如台风、泥石流等等）、战争、罢工等人力不可抗拒的因素影响到正常的行程游览或目的地到达，滞留机场或某地，游客自愿同意旅行社在保证不降低行程标准的情况下对行程游览和住房顺序进行前后调整。造成景点不能游览的，旅行社退门票协议价。
                 <w:br/>
                 2）根据第67条第一、第二、第四项规定，如因不可抗力因素不能避免的影响了旅游行程的，游客不同意变更行程安排的，双方可以解除合同，但游客必须支付旅行社相关的机票、房费、车费、操作服务费用等的损失后，将余额退还游客。
                 <w:br/>
                 9、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 10、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 11、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 12、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在西安旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
-                13、游客在西安的自由活动时间为：当日景点游览结束后自由活动（旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间的安全责任由游客自负），在西安旅游期间，我社对小孩和老人游客不承担监护权。
+                13、游客在河南的自由活动时间为：当日景点游览结束后自由活动（旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间的安全责任由游客自负），在河南旅游期间，我社对小孩和老人游客不承担监护权。
                 <w:br/>
                 14、游客因个人原因临时自愿放弃游览、用餐、住宿等，费用一概不退；自费项目任何有效证件均不享受优惠活动；
                 <w:br/>
                 15、参团最低人数说明：此行程参团最低人数为3人（含），根据新《旅游法》第63条规定，未达到约定人数解除合同，组团社须征得游客的书面同意，旅行社退还收取的所有费用；
                 <w:br/>
                 16、退团说明
                 <w:br/>
                 1）由于旅行社责任造成退团的、游客私自退团的，不可抗力双方同意退团的等情况，所有的款项规定都有约定，但绝不包含行程内旅行社所赠送的旅游景点和项目安排的金额。
                 <w:br/>
                 2）根据新《旅游法》第63条规定，游客（包括旅游团队）与旅行社双方签订合同后，旅行社将视为可以向航空公司购买机票等大交通，游客单方违约的，将适用《旅游法》第63条规定。
                 <w:br/>
                 3）行程中发生的纠纷，游客不得以拒绝登(下)机(车、船)、入住酒店等行为拖延行程或者脱团，不得拉结其他游客阻止旅游行程的正常运行，否则，除承担给旅行社造成的实际损失外，还要承担旅游费用20-30%的违约金。
                 <w:br/>
                 16、游客健康状况说明
                 <w:br/>
                 1）本次长途旅行，时间长、温差大，报名前请仔细阅读相关注意事项。游客在充分了解旅途的辛苦和行程中医疗条件有限的前提下，确定自己的身体健康状况适合参加本次旅游活动后方可报名参团。
                 <w:br/>
                 2）游客的个人健康信息，参团时必须如实告知我社。如存下列情况，请勿参加旅游团：传染性疾病患者、心血管疾病患者、脑血管疾病患者、精神病患者。如果隐瞒病情后在旅游过程中进一步发作和伤亡，旅行社不承担任何责任。
                 <w:br/>
                 3）因个人既有病史和身体残障在旅游行程中引起的疾病进一步发作和伤亡，旅行社不承担任何责任。
                 <w:br/>
                 4）游客有民族风俗习惯和宗教信仰请提前告知我社。
                 <w:br/>
-                <w:br/>
-[...4 lines deleted...]
-                国家最高人民法院失信人查询网站如下：http://zxgk.court.gov.cn/， 客人报团前可到此网站进行查询！
+                17、解决纠纷的方式
+                <w:br/>
+                1）根据《旅游法》第92条的规定，一旦游客与旅游经营者发生纠纷，双方都本着协商的态度进行解决，大事化小，小事化了。
+                <w:br/>
+                2）意见单：意见单是评定旅游接待质量的重要依据，行程结束后导游会提供游客质量评价表，此表将作为我公司考核接待质量的依据，作为接待质量的凭证。请客观、如实填写意见、建议或表扬。如有接待质量问题或争议请在当地提出以便我社及时处理。有争议的，双方协商解决，协商未果，可向有关部门提出投诉。恕不接受虚填假填或不填以及逾期投诉而产生的后续争议。敬请理解支持和配合！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2051,51 +2005,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-01</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>