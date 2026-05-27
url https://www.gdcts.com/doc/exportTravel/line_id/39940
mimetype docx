--- v0 (2026-04-12)
+++ v1 (2026-05-27)
@@ -1112,50 +1112,161 @@
                 <w:br/>
                 2.单房差￥1280元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 3.如战争、台风、罢工等一切不可抗拒因素所引致的额外费用；
                 <w:br/>
                 4.涉及人力不可抗力因素产生的额外费用(游客购物为个人自主行为，一切责任自行负责，与旅行社无关)。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:t xml:space="preserve">服务标准</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="8200" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="lineServer"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">服务标准</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">团费</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">非中国籍护照另外加收500元/人</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="remark"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1164,95 +1275,95 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                <w:br/>
                 参考酒店（首尔周边·携程四钻）：
                 <w:br/>
                 首尔周边五花特二酒店：里维埃拉仁川机场酒店(Incheon Rivera Airport Hotel)、永宗岛国际酒店(International Hotel Youngjong)、仁川红宝石旅游酒店乌尔米多(Wolmido Ruby Hotel)、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、西方格雷司酒店(Western Grace Hotel Incheon)、特里尼城市套房酒店(The Triny Urban Suites)或同级别酒店；
                 <w:br/>
                 釜山周边五花特二酒店：下断层酒店、北港酒店、光洙酒店或同级
                 <w:br/>
                 备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
                 <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B..参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
                 4.住：酒店安排每人每天一床位（同性别客人安排入住一间房（夫妻除外），如出现自然单间，会安排与同性导游或工作人员同住，敬请注意！若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补单房差。
                 <w:br/>
                 1.酒店星级评定标准与国内酒店星级评定标准略有差别,行程中所住酒店星级均按当地酒店评定标准.
                 <w:br/>
                 5.按照酒店惯例，每标间可接待两大人带一个1.2 米以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个 1.2 米以下儿童参团，建议补单房差住一标间，以免给其他游客休息造成不便.
                 <w:br/>
                 5.托运行李：每人一件免费托运行李，每件23公斤，手提行李7公斤。
                 <w:br/>
                 6. 特别提醒：A.在旅游行程中的自由活动时间，团友请选择自己能够控制风险的活动项目，并在自己能够控制风险的范围内活动。
                 <w:br/>
                 B.境外自由活动期间，如客人私下参加非我司安排的所有活动（特别是户外和水上活动安全、购物的品质、非法食用野生动物等等），所产生的任何后果与纠纷，由客人自负，敬请注意！
                 <w:br/>
                 C.旅途中所有自费购物项目，均以自愿为原则，不涉及我公司利益。（因当地购物市场并不规范，货品真假不能保证，敬请留意！）当地导游在旅游车上销售当地旅游纪念品，客人可根据自身需求自愿购买；
                 <w:br/>
                 7.不接受孕妇报名，如有隐瞒，产生意外，旅行社不承担责任。
                 <w:br/>
                 8.特别说明：韩国免税店属于开放式商业场所，并非旅行社同意组织的定点购物店。所有消费行为均遵循客人个人意愿，购买与否由客人自行决定。针对因“认为是旅行社安排购物店”而产生的投诉，我社不接受此类诉求，望各位客人提前知晓。
                 <w:br/>
                 关于失信人，请勿报名！国家最高人民法院公布的失信人禁止乘坐飞机！请报名前一定自行查询是否为失信人（全国法院失信被执行人名单信息公布与查询网站如下： http://shixin.court.gov.cn/index.html) ，我司机位为全款买断，失信人如有隐瞒造成空占机位，即使没有出票，机票费已经产生，取消只退税，此损失由报名人自行承担！
-                <w:br/>
-[...1 lines deleted...]
-                本产品供应商为：珠海航空国际旅行社有限公司，许可证号：L-GD-CJ00071，联系电话（座机）。此团20人成团，为保证游客如期出发，我社将与其他旅行社共同委托珠海航空国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1562,51 +1673,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-12</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-28</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1750,50 +1861,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="lineServer">
+    <w:name w:val="lineServer"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>