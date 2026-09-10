--- v2 (2026-07-17)
+++ v3 (2026-09-10)
@@ -641,69 +641,71 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【首尔-釜山】青瓦台（外观）-景福宫+传统韩服体验-南山公园+N首尔塔（不登塔）-乘车前往釜山➙札嘎其市场
+                【首尔-釜山】青瓦台（外观）-景福宫+传统韩服体验-南山公园+N首尔塔（不登塔）-乘车KTX前往釜山➙札嘎其市场
                 <w:br/>
                 早餐后
                 <w:br/>
                 前往【青瓦台外观】（游览时间约20min）青瓦台，曾是韩国的总统府。2022年韩国总统府迁往国防部大楼后，这里成了首尔必游的旅游景点。
                 <w:br/>
                 前往【景福宫+传统韩服体验】注1 穿着韩服漫步景福宫古韵长廊，景福宫经过历史洪流数百年的冲洗，现为首尔国立民俗博物馆和韩国国立古宫博物院的所在地，向世人展示朝鲜历史的风采。
                 <w:br/>
                 参观【南山公园+N首尔塔（不登塔）】（游览时间约40min）N首尔塔也叫南山塔，位于海拔约240米的南山之巅，高200多米，是首尔的一大地标。在N首尔塔，数字化的观景台、屋顶露台、及各种餐厅等一应俱全，还可360度俯瞰首尔风光，不仅是韩国人约会的天堂，也是外国游客的旅游胜地；
                 <w:br/>
                 <w:br/>
-                随后乘车前往釜山（车程约4.5小时）
+                随后乘车KTX前往釜山（车程约2.5小时）注2。
                 <w:br/>
                 <w:br/>
                 前往【札嘎其市场】（游览时间约90min）釜山最大的扎嘎其海鲜市场紧依靠着港口，周围都是渔船，整个海鲜市场规模特别大，一楼都是海鲜摊位，活海鲜居多，许多鱼、虾、蟹都是没见到过，种类丰富.
                 <w:br/>
                 后入住酒店。
                 <w:br/>
-                注1 如遇景福宫休馆，则安排德寿宫参观，敬请注意。
+                注1：如遇景福宫休馆，则安排德寿宫参观，敬请注意。
+                <w:br/>
+                注2：如遇五一、国庆、周末或韩国重大节日等KTX无法满足团队情况下则改为大巴往返首尔-釜山，不另行通知，无费用可退。KTX时间按实际预定为准，不保证同一车厢。
                 <w:br/>
                 景点：青瓦台（外观）-景福宫+传统韩服体验-南山公园+N首尔塔（不登塔）-乘车前往釜山➙札嘎其市场
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含     午餐：人参鸡汤     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -735,67 +737,69 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                【釜山-首尔】海云台➙迎月路➙青沙浦➙天空胶囊列车➙甘川文化村➙乘车前往首尔
+                【釜山-首尔】海云台➙迎月路➙青沙浦➙天空胶囊列车➙甘川文化村➙乘车KTX前往首尔
                 <w:br/>
                 早餐后
                 <w:br/>
                 参观【海云台+迎月路】（游览时间约60min）一边看海一边赏樱的最佳答案，究极浪漫的选择，附近有不少很有设计感的咖啡厅，沿着樱花路慢慢走下，感受釜山的春日浪漫氛围
                 <w:br/>
                 前往【青沙浦】（游览时间约40min）这里每个角度都是取景点，越往深处走凤越大视野越好，碧蓝大海与天际交汇，一望无际，心旷神怡。部分步道下面还是透明玻璃，上下落差仿佛大海就在脚下
                 <w:br/>
                 前往【天空胶囊列车注1 】釜山必体验的项目之一，坐在彩色的胶囊车厢里，悬挂在海岸线上，脚下就是蔚蓝的大海，感觉自己瞬间穿越进了宫崎骏的动漫世界！
                 <w:br/>
                 前往【甘川文化村】（游览时间约60min）打卡如童话般的缤纷山城~走进小王子的彩色缤纷世界，被誉为“釜山的圣托里尼”，半山腰上色彩斑斓的小村落。 曾经是破落的贫民区，后来在釜山“胡同艺术工程”的推动下，成为知名的文化景点
                 <w:br/>
-                随后，乘车前往首尔（约4.5小时）
+                随后，乘车KTX前往首尔（约2.5小时）注2。
                 <w:br/>
                 后入住酒店。
                 <w:br/>
                 注1 旺季天空胶囊列车预约紧张，若预约不上，改黄金海岸列车。
+                <w:br/>
+                注2 如遇五一、国庆、周末或韩国重大节日等KTX无法满足团队情况下则改为大巴往返釜山-首尔，不另行通知，无费用可退。KTX时间按实际预定为准，不保证同一车厢。
                 <w:br/>
                 景点：海云台➙迎月路➙青沙浦➙天空胶囊列车➙甘川文化村➙乘车前往首尔
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：包含     午餐：釜山猪肉汤     晚餐：五香满足猪蹄   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1030,59 +1034,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.往返机票，现时机税及燃油附加费；韩国团队签证费用；
                 <w:br/>
-                2.澳门关闸到澳门机场旅游车（往返接送，仅限澳门出发）；
-[...7 lines deleted...]
-                6.中文讲解；境外司陪人员服务费RMB600元/人
+                2.住宿全程首尔周边网评四钻酒店 (以两人一房为标准，客人与领队是一个团队的整体，如出现单房差要补，根据旅游法规领队有权对房间安排做出适当调整，请谅解与遵从。)
+                <w:br/>
+                3.行程表所列的团队餐费（不含酒水）；（含早（根据情况安排酒店早或外用早）、正餐餐标韩元10000/人）
+                <w:br/>
+                4.行程表内所列的景点入场费及全程旅游观光巴士(根据团队人数安排 9-45 座空调旅游车，保证每人 1 正座)
+                <w:br/>
+                5.中文讲解；境外司陪人员服务费RMB600元/人
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1187,68 +1189,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">服务标准</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">团费</w:t>
+              <w:t xml:space="preserve">住宿</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">非中国籍护照另外加收500元/人</w:t>
+              <w:t xml:space="preserve">单房差￥1280元/人，不设自然单间；每标间可接待两大人带一个1.2 米以下儿童（不占床），如超高请实询差价补房差入住家庭房；具体费用根据所报团队情况而定；若一个大人带一个1.2 米以下儿童参团，请补单房差住一标间，以免给其他游客休息造成不便。</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1275,51 +1277,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1、此团12人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由珠海航空国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 <w:br/>
                 参考酒店（首尔周边·携程四钻）：
                 <w:br/>
                 首尔周边五花特二酒店：里维埃拉仁川机场酒店(Incheon Rivera Airport Hotel)、永宗岛国际酒店(International Hotel Youngjong)、仁川红宝石旅游酒店乌尔米多(Wolmido Ruby Hotel)、永宗仁川机场酒店(Incheon the Hotel Yeongjong)、仁川黄金海岸酒店(Gold Coast Hotel Incheon)、西方格雷司酒店(Western Grace Hotel Incheon)、特里尼城市套房酒店(The Triny Urban Suites)或同级别酒店；
                 <w:br/>
                 釜山周边五花特二酒店：下断层酒店、北港酒店、光洙酒店或同级
                 <w:br/>
                 备注：行程中首选使用以上酒店，如遇特殊情况不能按照以上指定酒店或备选酒店入住，在不降低标准情况下会选择同级别酒店或同标准的其他酒店，三人间有限，能安排加床服务尽量安排，不能安排则需补齐单房差，请知悉。行程中所写住首尔周边酒店，区域包括仁川，金浦，龙仁，京畿道等周边地区；
                 <w:br/>
                 <w:br/>
                 特别须知：
                 <w:br/>
                 1.特别注意：持外籍护照报名游客，必须自备前往目的地国家有效签证，并必须有再次入中国境内的有效签证。持港澳护照（包括DI身份证明书）报名的客人，出发当天必须自带有效期回乡证原件。如因个人原因造成无法进出境，一切责任由客人自负！
                 <w:br/>
                 2.游：A.我司可以根据当地实际情况，在保证行程景点游览的前提下，对景点游览的先后顺序作合理的调整。
                 <w:br/>
                 具体的行程游览顺序将根据航班安排的首末站城市最终确定,并且以在出团说明会或出团前（集合地）派发的行程表为准。（或上述信息将于出发前1天由组团社领队电话或短信通知。）
                 <w:br/>
                 B..参加出境团队，需保证全程随团活动，保证遵守当地法律法规，全程不得离团（行程中的自由活动时间除外）。
                 <w:br/>
                   根据《旅游法》第16条规定，包价出境旅游游客必须随团活动和出入国境，游客因自身原因擅自脱团，擅自脱团属违法行为，旅行社因此需要向旅游部门和驻外国领事馆报案处理，给旅行社产生不必要的人力服务成本等费用。 
                 <w:br/>
                 3.食：所搭乘航班根据不同航司安排是否供应。抵达旅游目的地的餐按行程所列餐次安排，早餐（早餐根据预定酒店安排酒店早餐或外用早餐），团餐标准10000韩元/人/正餐, 团队因个人原因未用餐、未进景点，一律不予退还或减免费用，敬请留意；如因餐厅接待能力等原因无法用餐，我司有权调换到同等餐标的餐厅用餐。
                 <w:br/>
@@ -1368,99 +1370,115 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 注1 如遇景福宫休馆，则安排德寿宫参观，敬请注意。
                 <w:br/>
-                注1 旺季天空胶囊列车预约紧张，若预约不上，改黄金海岸列车。
+                注2 旺季天空胶囊列车预约紧张，若预约不上，改黄金海岸列车。
+                <w:br/>
+                注3 如遇五一、国庆、周末或韩国重大节日等KTX无法满足团队情况下则改为大巴往返首尔-釜山/釜山-首尔，不另行通知，无费用可退。KTX时间按实际预定为准，不保证同一车厢。
                 <w:br/>
                 备注：以上行程时间安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下，进行游览顺序调整，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则：确定日期出游后不可更改或取消（除遇不可抗力因素），恕不退款！</w:t>
+              <w:t xml:space="preserve">
+                旅游者解除合同必要的费用扣除
+                <w:br/>
+                在行程开始前30日以内解除合同的，按照下列标准扣除必要的费用：
+                <w:br/>
+                行程开始前29日至15日，按照旅游费用总额的5%扣除；
+                <w:br/>
+                行程开始前14日至7日，按照旅游费用总额的20%扣除；
+                <w:br/>
+                行程开始前6日至4日，按照旅游费用总额的50%扣除；
+                <w:br/>
+                行程开始前3日至1日，按照旅游费用总额的60%扣除；
+                <w:br/>
+                行程开始当日，按照旅游费用总额的70%扣除。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
@@ -1673,51 +1691,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>