--- v0 (2026-03-26)
+++ v1 (2026-05-14)
@@ -29,51 +29,51 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【花开洛阳】河南郑州双高5天丨老君山丨洛邑古城丨牡丹园丨龙门石窟丨少林寺丨万岁山武侠城丨不超13人精品团行程单</w:t>
+        <w:t xml:space="preserve">【邂逅老君山】河南郑州双高5天丨老君山丨洛邑古城丨牡丹园丨龙门石窟丨少林寺丨万岁山武侠城丨不超13人精品团行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">0购物0自费0车销</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
@@ -410,51 +410,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★13人封顶精品小团，真纯玩零自费 0车销0购物店0自费演绎推荐0推餐升级
                 <w:br/>
                 ★仙山+古城，穿越盛唐：“第一仙山”-老君山 、洛邑古城-梦回长安
                 <w:br/>
-                ★经典三重奏：3-4月赠送参观《牡丹园》，赏“国色天香”、龙门石窟、少林寺
+                ★经典三重奏：牡丹博物馆、龙门石窟、少林寺
                 <w:br/>
                 ★武侠江湖：万岁山武侠城，沉浸式体验实景演出，圆你武侠梦
                 <w:br/>
                 ★品质保障：
                 <w:br/>
                 ① 专车接送 0等待·24小时专车 接送机/接送站
                 <w:br/>
                 ②随车配备携带“百宝箱”（晕车贴、创可贴、湿巾、驱蚊水等）一次性雨衣；
                 <w:br/>
                 随车配备雨伞、手机充电宝、自拍杆、数据线（仅供使用，不可带走）
                 <w:br/>
                 ③55周岁以上游客赠送爱逍遥定制保温杯
                 <w:br/>
                 ④2-3人安排导游兼司机（持证正规导游），4人起一车一导服务
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
@@ -716,51 +716,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 郑州-老君山（车程约3.5小时）-洛邑古城（车程约2.5小时）
                 <w:br/>
                 今日安排： 和老君山的云顶仙宫来一场邂逅吧！
                 <w:br/>
-                早餐后，参观国家AAAAA景区、世界地质公园【老君山】（参观约4-6小时），车赴洛阳栾川（车程约 4 小时）中午抵达后乘坐中灵索道（130元/人未含自理）开始登山。 抵达中天门之后登518级生财道或是乘坐（峰林索道80元/人未含自理），之后参观老君庙、南天门、玉皇顶、悬崖 栈道、北国石林、主峰马鬃岭、高空玻璃观景台、舍身崖、十里画屏，老君山金鼎等。观十里画屏之云海奇峰，赏老 君金顶之无双圣境.
+                早餐后，参观国家AAAAA景区、世界地质公园【老君山】（参观约4-6小时，老君山中灵大素道或者云景大索道《 两个索道交替运行》130元/人未含，必须消费），车赴洛阳栾川（车程约 4 小时），中午抵达后乘坐中灵索道开始登山。 抵达中天门之后登518级生财道或是乘坐峰林索道（80元人不含，游客根据自己的身体情况自由选择），之后参观老君庙、南天门、玉皇顶、悬崖 栈道、北国石林、主峰马鬃岭、高空玻璃观景台、舍身崖、十里画屏，老君山金鼎等。观十里画屏之云海奇峰，赏老 君金顶之无双圣境.
                 <w:br/>
                 中餐品尝：《栾川山水豆腐》
                 <w:br/>
                 看过这么多老街，洛阳的，却最有风味，这里有老洛阳的记忆，风格迥异的洛阳名吃
                 <w:br/>
                 参观【丽景门古街】（游览时间40分钟左右）走进明清古街，残暴的阳光普洒在这遍眼都是的绿瓦红墙之间，那突兀横出的飞檐，那高高飘荡的商铺招牌旗号，那川流不息的行人，那一张张淡泊惬意的笑容，无一不反衬出老洛阳人的自得其乐。
                 <w:br/>
                 参观洛阳著名网红打卡地标—【洛邑古城】，洛邑古城将科技创新与传统文化相结合，着力打造非遗活态传承基地，引入200余项非物质文化遗产项目。同时，这里还有丰富多彩的活动，如文峰祈福《国风华颂》表演等。
                 <w:br/>
                 【温馨提示】
                 <w:br/>
                 ①老君山景区参观期间，大部分台阶、切记观景不走路、走路不观景；
                 <w:br/>
                 ②老君山是秦岭余脉八百里伏牛山脉、网红打卡地；
                 <w:br/>
                 ③中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含）
                 <w:br/>
                 ④峰林小索道往返80元人，游客根据自己的身体情况自由选择；
                 <w:br/>
                 ⑤丽景门古街+洛邑古城，属于小吃街类型，有很多售卖小吃的场所，可自由自费品尝美食；属于开放性景点，主要以自由活动为主，司机、导游不陪同游览。（因市中心交通特殊性，司机根据情况就近停车。）
                 <w:br/>
                 今日不含晚餐，因安排丽景门十字街小吃街，今日晚餐建议游客可以在十字街选择美食。
                 <w:br/>
                 <w:br/>
                 住宿版本对应参考酒店：
@@ -825,90 +825,90 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                牡丹园--龙门石窟（车程约30分钟）--少林寺（车程约1.5小时）
-[...1 lines deleted...]
-                3-4月参观【洛阳牡丹园】（游览约90分钟）“庭前芍药妖无格，池上芙蕖静少情。唯有牡丹真国色，花开时节动京城”。什么艳丽的芍药，什么出淤泥而不染的芙蓉，都比不上牡丹的无双艳色，“国色朝酣酒，天香夜染衣”是它，名动京城的也只能是它。花开花落二十日，一城之人皆若狂。园内汇集国内外名优牡丹品种1021个，40余万株，汇天下牡丹精品、聚四季名卉于一园。
+                牡丹博物馆-龙门石窟（车程约30分钟）--少林寺（车程约1.5小时）
+                <w:br/>
+                参观【中国牡丹博物馆】（游览约90分钟，3-4月份牡丹园）“庭前芍药妖无格，池上芙蕖静少情。唯有牡丹真国色，花开时节动京城”。什么艳丽的芍药，什么出淤泥而不染的芙蓉，都比不上牡丹的无双艳色，“国色朝酣酒，天香夜染衣”是它，名动京城的也只能是它。花开花落二十日，一城之人皆若狂。园内汇集国内外名优牡丹品种1021个，40余万株，汇天下牡丹精品、聚四季名卉于一园。
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、其他月份牡丹园更换为【中国牡丹博物馆】国内唯一一个牡丹专题博物馆（其他月份牡丹园没花）；
                 <w:br/>
                 2、花期是根据历年预估，受气温气候雨水影响可能会有偏差，敬请谅解，花期有限，具体以景区开花为准，不接受关于个人觉得花开的不好等投诉；
                 <w:br/>
                 <w:br/>
                 走进千年前的艺术宝库-龙门石窟：
                 <w:br/>
-                游览参观世界文化遗产、中国石刻艺术宝库【龙门石窟】（参观约120分钟），龙门石窟与“敦煌莫高窟、大同云冈石窟、天水麦积山石窟”共称为中国四大石窟！龙门石窟开凿起于北魏孝文帝年间，连续大规模营造长达400余年，南北长达1公里，今存有窟龛2345个，造像10万余尊，碑刻题记2800余品。其中的卢舍那大佛，高17.14米，堪称龙门石窟造像艺术之典范的-奉先寺；
+                游览参观世界文化遗产、中国石刻艺术宝库【龙门石窟】（参观约120分钟，不含龙门石窟10元/人次（自愿选择）以及不含龙门石窟耳麦20元/人（自愿选择）），龙门石窟与“敦煌莫高窟、大同云冈石窟、天水麦积山石窟”共称为中国四大石窟！龙门石窟开凿起于北魏孝文帝年间，连续大规模营造长达400余年，南北长达1公里，今存有窟龛2345个，造像10万余尊，碑刻题记2800余品。其中的卢舍那大佛，高17.14米，堪称龙门石窟造像艺术之典范的-奉先寺；
                 <w:br/>
                 中餐：品尝《一代女皇钦点食谱—洛阳水席菜》
                 <w:br/>
                 《天下功夫出少林，圆您心中武侠梦》：走进禅宗祖庭/天下第一名剎-少林寺
                 <w:br/>
-                乘车约1.5小时抵达中国功夫之乡--登封，抵达少林寺后游览“千年古刹”中华武术发源地【少林寺】（游览约120分钟），观赏由少林弟子担纲,专为贵宾量身定做的精彩的[少林武术表演]（随缘，参观约30分钟），参观历经1400多年、现存240余座塔墓的佛教圣地[塔林]（参观约30分钟），晚餐后返回郑州入住酒店。
+                乘车约1.5小时抵达中国功夫之乡--登封，抵达少林寺后游览“千年古刹”中华武术发源地【少林寺】（游览约120分钟，不含少林寺电瓶车单程15元/人次（自愿选择），不含少林寺耳麦20元/人（自愿选择）），观赏由少林弟子担纲,专为贵宾量身定做的精彩的[少林武术表演]（随缘，参观约30分钟），参观历经1400多年、现存240余座塔墓的佛教圣地[塔林]（参观约30分钟），晚餐后返回郑州入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 景区小交通费用不含，不属于我司推荐的自费项目，请知悉：
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 <w:br/>
                 郑州酒店参考：
                 <w:br/>
                 网评3钻版郑州参考：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店
                 <w:br/>
                 网评4钻版郑州参考：郑州涵唐酒店火车站东广场店/美仑酒店/郑州欢之明丽呈酒店/郑州圣佳丽坤酒店/郑州智选假日农业路/红旗渠酒店/美豪丽致/郑州花园路正弘城智选假日酒店/ 希岸Deluxe酒店（郑州亳都新象文庙地铁站店）或不低于以上标准酒店
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：牡丹园、龙门石窟、少林寺
+                景点：牡丹园（3-4月）/牡丹博物馆（其他月份）、龙门石窟、少林寺
                 <w:br/>
                 自费项：龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）、少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：洛阳水席菜     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1157,63 +1157,65 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州/广州南-郑州/郑州东往返高铁二等座车票；
                 <w:br/>
                 如遇高铁车次取消或者计划调整等特殊情况，我司有权利调整车次，最终车次以届时出票信息为准。
                 <w:br/>
-                2、住宿：全程当地高档/豪华标准建设双人间（版本2选1）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程当地高档/豪华标准建设双人间（版本2选1，参考酒店备注在行程内，住宿先后顺序可根据实际情况调整）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：4早3正餐，早餐为酒店赠送（不用不退），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                3、用餐：4早3正餐，早餐为酒店赠送（不用不退，如有特殊用餐需备注），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
                 <w:br/>
                 4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；每团13人封顶（含小孩），10-13人安排19座正规旅游车；
                 <w:br/>
                 如10人以下，我社会根据人数安排车型，保证每人1正座，以实际安排为准；
                 <w:br/>
-                5、导游：当地优秀持证导游服务（不排除部分景区为景区讲解员讲解服务）；接送机场、火车站和自由活动无导游服务；4人起安排优秀正规持证导游+单独司机服务；3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。
-[...1 lines deleted...]
-                6、门票：含景区首道大门票（小交通及园中自费项目自理）；部份景区内设的购物商场，属于景区自行商业行为，不属于旅行社安排的购物商店，旅行社不承担相关责任，游客可自主选择。
+                5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪。
+                <w:br/>
+                注：不排除部分景区为景区讲解员讲解服务；接送机场、火车站和自由活动无导游服务；4人起安排优秀正规持证导游+单独司机服务；3人以下（含3人）不提供专职导游服务，由正规持证导游兼司机进行服务。
+                <w:br/>
+                6、门票：含景区首道大门票（自费景点门票除外）；不含景点小门票/小交通，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
                 <w:br/>
                 免票政策：所有门票，均可按照实际证件退费，绝不克扣。
                 <w:br/>
                 重点提示：【五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）】
                 <w:br/>
                 免票优惠我社按照旅行社优惠价格退费，如产生景区保险费用需要自理 。
                 <w:br/>
                 7、儿童：2-14岁（不含14周岁）1.2米以下包含半价高铁票/半价正餐/车位/导游服务费等；不含床位以及早餐、景点门票等；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 如不满6周岁儿童不占座可退高铁票740元/小；
                 <w:br/>
                 备注：
                 <w:br/>
                 关于高铁票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
                 <w:br/>
                 8、购物点：无
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 1）郑州/洛阳各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
@@ -1251,62 +1253,336 @@
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
                 5、航空公司临时增加的燃油附加费。
                 <w:br/>
                 6、不含广州市区到广州站/广州南站接送，高铁站集中，高铁站散团。
                 <w:br/>
                 7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
                 <w:br/>
-                8、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
+                8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
+                <w:br/>
+                9、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
                 景交：（以下景交非必须，可根据自身情况，自愿选择）
                 <w:br/>
                 龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）
                 <w:br/>
                 少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
                 <w:br/>
                 老君山一索130元/人（必乘，请现场自理）、老君山二索80（自愿选择）、电梯40元/人（自愿选择）
                 <w:br/>
                 以上均为景区里的小交通费用，不属于自费项目，客人知悉。
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">自费点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="own"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">老君山必乘索道，费用现场自理</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">老君山中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含，现付导游或自理，必须消费）；</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">其他景区电瓶车/索道/耳麦等，选择性消费项目</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                老君山峰林小索道往返80元人，游客根据自己的身体情况自由选择；
+                <w:br/>
+                龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）；
+                <w:br/>
+                少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）；
+                <w:br/>
+                选择性消费，最终价格参考景区挂牌价；
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="8200" w:type="dxa"/>
@@ -1335,107 +1611,103 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：广州民间假期国际旅行社有限公司，许可证号：L-GD-103425，质监电话：020-19966271941）。此团 4人成团，为保证游客如期出发，我社将与其他旅行社共同委托广州民间假期国际旅行社有限公司组织出发（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
-[...21 lines deleted...]
-                11、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
+                1、此团10人成团，拼团出发，如客人不接受拼团出发，请报名时以书面形式注明。此团由广州民间假期国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                <w:br/>
+                2、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的 情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选 用 2 个或以上的航班班次）。
+                <w:br/>
+                3、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名， 且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
+                <w:br/>
+                4、团队均提前5天或以上订购机票、酒店、车辆、门票等，如客人报名后退团（含 改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际 损失费用（机票、火车票、门票、酒店、车费分摊等，我社不提供机票报销单据，客 人可自行前往航空公司办理），特此说明。
+                <w:br/>
+                5、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行 程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、 天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩 短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退 还。
+                <w:br/>
+                6、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃 游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人 擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游 客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一 切行为责任游客自负。
+                <w:br/>
+                7、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性 原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅 游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须 知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会 造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造 成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
+                <w:br/>
+                8、西安地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
+                <w:br/>
+                9、购物：西安地区旅游发展较为成熟，包括大部分景区，公园，博物馆，纪念馆，展览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
+                <w:br/>
+                10、行程服务项目特别约定及说明： A.为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做 一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
                 1）传染性疾病患者，如传染性肝炎、活动期肺结核、伤寒等传染病人；
                 <w:br/>
                 2）心血管疾病患者，如严重高血压、心功能不全、心肌缺氧、心肌梗塞等病人；
                 <w:br/>
                 3）脑血管疾病患者，如脑栓塞、脑出血、脑肿瘤等病人；
                 <w:br/>
                 4）呼吸系统疾病患者，如肺气肿、肺心病等病人；
                 <w:br/>
                 5）精神病患者，如癫痫及各种精神病人；
                 <w:br/>
                 6）严重贫血病患者，如血红蛋白量水平在 50 克/升以下的病人；
                 <w:br/>
                 7）大中型手术的恢复期病患者；
                 <w:br/>
                 8）孕妇及行动不便者。
                 <w:br/>
                 B.未满 18 周岁及老年旅游者预订提示：
                 <w:br/>
                 1）未满 18 周岁的旅游者请由家属陪同参团，因服务能力所限，无法接待 18 周岁以 下旅游者单独报名出游，敬请谅解。
                 <w:br/>
                 2）70-75 周岁人群需提交三甲医院的体检报告且有65 岁以下家属陪同，需签署免责并购买对应的旅游意外保险方可出游。
                 <w:br/>
                 3）因服务能力所限，无法接待 75 周岁及以上、台胞及持护照客人报名出游，敬请谅解。
                 <w:br/>
-                12、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
-[...7 lines deleted...]
-                16、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件
+                11、失信人特别通知及提示：失信人意为“失信被执行人”，由国家最高人民法院发布。失信人不得乘坐飞机、火车卧铺、高铁及动车。请游客报团前一定要自行查询好是否为失信人！如游客属于失信人而报团时没有向旅行社提前说明，报名后旅行社为保留客人机票位置向航空公司支付了机票定金（或全款），失信人的机票费用将全额损失，只能退税，产生的所有损失由客人自行承担！国家最高人民法院失信人查询网站如下下： http://shixin.court.gov.cn/，客人报团前可到该网站进行查询！因客人失信人身份产生的实际损失（机票、房费、车费、导服费用等等）需要由客人承担。
+                <w:br/>
+                12、由于广州白云机场及西安机场受天气原因及航空（线）管制影响较大，如遇预订航班延误或取消，按航空公司及机场地勤人员安排航班为准，旅行社无法指定航班改签或递补。实际游玩行程安排以航空公司安排航班相应调整，如部分景点无法游玩或住宿相应调整，没差价退还，敬请留意。
+                <w:br/>
+                13、根据机票实名制和火车票实名制的有关规定，如游客所提供资料与有效登机证件资料不符，重出机票或火车票费用由客人自理，建议游客报名时提供所有参团人身份证复印件给销售人员用于作为有效登机资料购买机票，请游客携带有效的身份证件原件出游。
+                <w:br/>
+                14、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出， 否则无法给予处理。
+                <w:br/>
+                15、请游客（报名人及报名人代表之参团的全体同行人）请游客报名时认真阅读此行 程每一点，一经报名，双方签字或盖章之日起，即表明合同及行程签订人及同行人已 认真阅读此行程并同意相关约定条款，同意其作为《广东省国内旅游组团合同》、《报名表及补充约定》之附件。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1583,51 +1855,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -1771,50 +2043,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="own">
+    <w:name w:val="own"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>