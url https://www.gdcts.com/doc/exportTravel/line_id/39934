--- v1 (2026-05-14)
+++ v2 (2026-09-09)
@@ -29,65 +29,65 @@
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:pict>
           <v:shape type="#_x0000_t75" style="width:375pt; height:25pt; margin-left:0pt; margin-top:0pt; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:char; mso-position-vertical-relative:line;">
             <w10:wrap type="inline"/>
             <v:imagedata r:id="rId7" o:title=""/>
           </v:shape>
         </w:pict>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="pStyle"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
-        <w:t xml:space="preserve">【邂逅老君山】河南郑州双高5天丨老君山丨洛邑古城丨牡丹园丨龙门石窟丨少林寺丨万岁山武侠城丨不超13人精品团行程单</w:t>
+        <w:t xml:space="preserve">【秋色太行】河南郑州双高6天丨林州太行大峡谷丨云台山丨宝泉大峡谷丨八泉峡丨红旗渠丨太行一号公路丨石板岩小镇行程单</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">0购物0自费0车销</w:t>
+        <w:t xml:space="preserve">入住2晚网评五钻 享受3晚温泉酒店</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="1200" w:type="dxa"/>
         <w:gridCol w:w="2300" w:type="dxa"/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblStyle w:val="travel"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
@@ -98,51 +98,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">MJJQ-20260325HN2</w:t>
+              <w:t xml:space="preserve">MJJQ-20260909HN2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -227,51 +227,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">行程天数</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">5</w:t>
+              <w:t xml:space="preserve">6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">去程交通</w:t>
             </w:r>
           </w:p>
@@ -357,118 +357,114 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州/广州南-郑州/郑州东07:00-14:00之间车次
-[...1 lines deleted...]
-                郑州/郑州东-广州/广州南09:00-17:00之间车次，不指定车次，最终以实际出票为准。
+                广州南-郑州/郑州东07:00-10:00之间车次
+                <w:br/>
+                郑州/郑州东-广州南15:30后车次，不指定车次，最终以实际出票为准。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                ★13人封顶精品小团，真纯玩零自费 0车销0购物店0自费演绎推荐0推餐升级
-[...17 lines deleted...]
-                ④2-3人安排导游兼司机（持证正规导游），4人起一车一导服务
+                ★广东独立成团·全程一车一导·10人成团
+                <w:br/>
+                ★一网打尽太行精华：涵盖峡谷、红色文化、非遗民俗、水利奇迹四大主题
+                <w:br/>
+                ★甄选睡眠：2晚焦作网评5钻酒店+3晚（2024年开业网评4钻）海拔1300米温泉度假酒店
+                <w:br/>
+                ★贴心赠送：泡温泉+汗蒸体验一次
+                <w:br/>
+                ★网红打卡：太行自驾旅游公路核心景点.【太行虹霓村】+“太行天路”.【太行一号公路】+【石板岩小镇】
+                <w:br/>
+                ★玩转太行精华 峡谷 红叶秋色 人文水利：
+                <w:br/>
+                “太行第一雄峡”【八泉峡】+“情峡”【红豆峡】+人工天河【红旗渠】+太行水世界【宝泉大峡谷】+【云台山】+【太行大峡谷】
+                <w:br/>
+                ★全含餐：包含10正餐，无需额外自理正餐
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -585,530 +581,570 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州-郑州（高铁约6.5小时）
-[...3 lines deleted...]
-                备注：如接机/接站迟到，迟到25分钟以上（突发事件人力不可抗拒除外），补偿100元/人；以客人到达大厅时间为准，开始计算。
+                广州-郑州（高铁约6.5小时）-焦作（车程约1.5小时）
+                <w:br/>
+                于指定时间自行前往广州南高铁站（具体时间/位置出团前1-2天告知，建议至少提前60分钟抵达高铁站），自行乘坐高铁前往郑州。
+                <w:br/>
+                抵达后，导游接团后赴焦作（车程约1.5小时），晚餐后入住酒店。
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1：为确保工作人员能畅通联系到您，请确保抵达后手机保持开机状态，不要设置陌生人拒接哦。
                 <w:br/>
                 2：到达酒店后请根据时间自行安排活动，活动中请注意人身及财产安全；我公司导游会于21点前电话通知次日的集合时间（晚班机有可能延后通知）。
                 <w:br/>
-                3、本日接站无导游服务，司机会提前2小时以上联系您；任何情况有疑问，均可拔打24小时河南紧急联系人电话。
-[...19 lines deleted...]
-                <w:br/>
                 <w:br/>
                 报名须知：
                 <w:br/>
                 1、我司在不影响原行程游玩标准及景点游览的前提下，会根据航空公司机票或火车票出票的首末站城市最终确定具体的行程顺序，最终行程（游览顺序）在出团前派发的出团通知书行程表中告知。
                 <w:br/>
                 2、旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序作合理的调整，客人对此表示理解。
                 <w:br/>
-                3、如早机抵达客人自由活动，今日全天不含餐、旅游车及导游服务
-[...11 lines deleted...]
-                交通：飞机+接机一趟
+                3、高铁车次参考：广州南站-郑州/郑州东站07:00-10:00之间车次，不得指定车次时间，最终航班以实际出票为准。
+                <w:br/>
+                4、高铁票均为系统随机出票，故无法指定连座或指定同一车厢，敬请见谅！
+                <w:br/>
+                5、经铁路局规定自2020年8月1日起实行实名制电子票退/改票业务，若产生退/改票，需提供乘车人有效身份证原件方可办理退/改票，烦请乘车人本人前往退/改票点办理（退/改票点为广州南站、东站、火车站，其他售票点无法处理退票），请游客须知；
+                <w:br/>
+                6、高铁团的去程操作指引：游客自行前往广州南站，凭着身份证刷卡进站。
+                <w:br/>
+                交通：高铁+旅游车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">郑州参考（3钻版）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">焦作酒店参考（网评五钻）：焦作武陟万达锦华酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                郑州-老君山（车程约3.5小时）-洛邑古城（车程约2.5小时）
-[...32 lines deleted...]
-                网评4钻版：洛阳太学府/千那千寻/曼景酒店/润华君悦（牡丹广场店）/丽呈睿轩酒店（王城公园店）/枫叶智选酒店/吾朵丽呈（王府井店）/古都御景（隋唐应天门店）/滨河智选假日酒店或不低于以上标准酒店（花会间会住洛阳周边）
+                焦作→宝泉大峡谷（车程约1小时）→温泉酒店（车程约2.5小时）
+                <w:br/>
+                早餐后，国家5A级景区【宝泉大峡谷】（约3.5小时），位于河南新乡市辉县市薄壁镇境内，总面积110平方千米。宝泉旅游度假区由大峡谷和崖天下两大园区组成。大峡谷园区赤壁丹崖、沟壑纵横，宝泉湖水碧波荡漾、一望无际。区内特有嶂石岩陡崖断层地貌形成了太行山密集壮观的瀑布群，高峡平湖、潭瀑相连，秘境丛幽。双龙瀑、见龙瀑、玉女瀑、飞龙瀑、青苔瀑，五步一潭，十步一瀑，形态各异的瀑布组成的“中华千瀑谷”堪称太行奇观，被誉为“中原瀑布群”。旅游度假区森林覆盖率98%，平均海拔1150米，年平均气温18℃，是理想的观光、度假胜地。
+                <w:br/>
+                后乘车（约2.5小时）赴壶关温泉度假酒店，享受温泉+汗蒸惬意时光【赠送一次门票含温泉+汗蒸体验（若需二次体验，费用自理，价格参考酒店挂牌价）】
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、宝泉大峡谷仅包含60周岁以上长者景区首道大门票 ；60岁以下成人需补门票差价78元/人，现付导游或提前交付报名点均可。
+                <w:br/>
+                2、不含宝泉大峡谷景区交通（需乘坐）30元/人，可现付导游代买。
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：老君山、洛邑古城
-[...1 lines deleted...]
-                自费项：老君山中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含，现付导游或自理，必须消费）；峰林小索道往返80元人，游客根据自己的身体情况自由选择；
+                景点：宝泉大峡谷
+                <w:br/>
+                自费项：宝泉大峡谷60岁以下成人需补门票差价78元/人，现付导游或提前交付报名点均可；不含宝泉大峡谷景区交通30元/人，可现付导游代买。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：栾川山水豆腐     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">洛阳参考（3钻版）：洛阳伊水源酒店解放路店/如家华驿精选酒店/熙悦府/阡墨艺术酒店/申泰酒店/中州酒店/凯华大酒店或不低于以上标准酒店（花会间会住洛阳周边）</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">壶关酒店参考：常平温泉水乐园主题酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                牡丹博物馆-龙门石窟（车程约30分钟）--少林寺（车程约1.5小时）
-[...1 lines deleted...]
-                参观【中国牡丹博物馆】（游览约90分钟，3-4月份牡丹园）“庭前芍药妖无格，池上芙蕖静少情。唯有牡丹真国色，花开时节动京城”。什么艳丽的芍药，什么出淤泥而不染的芙蓉，都比不上牡丹的无双艳色，“国色朝酣酒，天香夜染衣”是它，名动京城的也只能是它。花开花落二十日，一城之人皆若狂。园内汇集国内外名优牡丹品种1021个，40余万株，汇天下牡丹精品、聚四季名卉于一园。
+                酒店→八泉峡（车程约1.5小时）→红豆峡（车程约30分钟）
+                <w:br/>
+                早餐后，游览国家AAAAA级景区【八泉峡】（约3.5小时），是国家森林公园、国家地质公园、中国十大最美峡谷，被称为“世界级极品旅游资源”、“太行第一雄峡”，位于山西省长治市，在太行山大峡谷中段，据2023年4月官网显示，面积24.11平方公里，海拔600余米至1400余米。原名“八道水”，八泉峡因峡谷中有八股泉水同出一地而得名。景区内有门楼景观、峡谷景观、索道景观和步道景观四大游览区域，有八泉峡大门、时空隧道、绝壁悬梯等36处景点。
+                <w:br/>
+                中餐后游览【红豆峡】（约1.5小时），峡内群峰伫立百里绵延，雄奇险幽集北方阳刚粗犷与南国阴柔和美于一体。由于生长着寓意相思的珍稀树种“红豆杉”，故被誉为“中国第一情峡”。
+                <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
-                1、其他月份牡丹园更换为【中国牡丹博物馆】国内唯一一个牡丹专题博物馆（其他月份牡丹园没花）；
-[...28 lines deleted...]
-                网评4钻版郑州参考：郑州涵唐酒店火车站东广场店/美仑酒店/郑州欢之明丽呈酒店/郑州圣佳丽坤酒店/郑州智选假日农业路/红旗渠酒店/美豪丽致/郑州花园路正弘城智选假日酒店/ 希岸Deluxe酒店（郑州亳都新象文庙地铁站店）或不低于以上标准酒店
+                1、以上景点仅包含60周岁以上长者景区首道大门票；60岁以下成人需补门票差价：八泉峡50元/人；
+                <w:br/>
+                2、不含景区交通（需乘坐）：八泉峡套票（往返景交+游船+缆车+电梯）180元/人（含红豆峡）+空中巴士20，现付导游代买
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：牡丹园（3-4月）/牡丹博物馆（其他月份）、龙门石窟、少林寺
-[...1 lines deleted...]
-                自费项：龙门石窟10元/人次（自愿选择），龙门石窟耳麦20元/人（自愿选择）、少林寺单程15元/人次（自愿选择），少林寺耳麦20元/人（自愿选择）
+                景点：八泉峡、红豆峡
+                <w:br/>
+                自费项：60岁以下成人需补门票差价：八泉峡50元/人；不含景区交通：八泉峡套票（往返景交+游船+缆车+电梯）180元/人（含红豆峡）+空中巴士20/人，现付导游代买
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：洛阳水席菜     晚餐：X   </w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">郑州参考（3钻版）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，如放弃不用费用不退     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">壶关酒店参考：常平温泉水乐园主题酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                郑州-万岁山（车程约1.5小时）
-[...5 lines deleted...]
-                中餐品尝--开封特色灌汤包
+                酒店→太行大峡谷（车程约2小时）→石板岩
+                <w:br/>
+                早餐后，乘车（约2小时）赴河南林州，游览国家AAAAA级景区【林州太行大峡谷】，这里有北方山水罕见的瀑布景观【桃花谷风景区】（约2小时）：沿谷流下的桃花溪水跌落成瀑，瀑落成潭，潭瀑相连，过十里栈道，赏飞龙峡、二潭、水上浮桥、含珠、二龙戏珠、九连瀑,品山水秀色。
+                <w:br/>
+                乘景区交通游览【太行天路】（约2小时）：纵观百里画廊，感受“步随景移，景随步异”的山水画卷，凌驾太行天路，纵览峡谷奇观。
+                <w:br/>
+                后游览【石板岩小镇】（约1小时），地处河南林州太行大峡谷腹地，素有 “中国画谷” 之称，是全国知名的写生特色小镇。露水河穿镇而过，当地就地取用太行板岩修建房屋街巷，形成石墙、石瓦、石院的原生态石板民居风貌，高家台画家村坐落于此，全国各地美术院校常来此地采风创作。小镇坐拥雄奇太行峡谷风光，域内分布多处国家级传统村落，扁担精神、谷文昌精神在此发源，汇聚山水风光、古村民俗、红色文化与艺术研学多重资源，民宿业态成熟，是南太行集观光避暑、写生创作、乡村休闲于一体的热门文旅目的地。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、以上景点仅包含60周岁以上长者景区首道大门票；60岁以下成人需补门票差价：太行大峡谷60元/人；
+                <w:br/>
+                2、不含景区交通（需乘坐）：太行大峡谷60元/人，现付导游代买
                 <w:br/>
                 交通：旅游车
                 <w:br/>
-                景点：万岁山武侠城
+                景点：太行大峡谷（桃花谷+太行天路）、石板岩小镇
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：开封特色灌汤包     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">郑州参考（3钻版）：郑州迈高德酒店/郑州锦江之星品尚酒店瑞达路郑州中学店/郑州凯里亚德/郑州友纳酒店桐淮地铁站店/郑州宜尚酒店梧桐街地铁站店/希岸酒店郑州记忆油海滩寺地铁站店/希岸酒店（海洋馆店）或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">壶关酒店参考：常平温泉水乐园主题酒店或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                郑州-广州（高铁约6.5小时）
-[...1 lines deleted...]
-                早餐后自由活动，12点前记得退房哦，而后根据高铁时间送站，结束全部旅程。
+                酒店→太行虹霓村（车程约1小时）→红旗渠（车程约1小时）→焦作（车程约2.5小时）
+                <w:br/>
+                早餐后，延【太行1号公路】赴太行古村落、虹梯关【虹霓村】（约1小时），虹霓村位于平顺县东南一隅之虹梯关乡，是虹梯关大峡谷景区的一个重要景点。虹霓村被驴友们称为悬崖上的古村落，虹霓瀑飞流直下，气势滂沱，其声撼天地，其神振鲁豫，其情动晋秦，瀑下是虹霓峡，沟壑突兀，似万丈不赦之深渊。秋季到来，顺崖边下望，有柿子娇红，红艳欲滴，从虹霓村对岸有石梯可爬行，可下去采摘。虹霓村房屋建筑全部就地取材，用石板做屋顶，取石头垒墙壁，是太行山中之特色，也是人类房屋修建史上的一个奇观，彰显中华民族，顺应自然，改善自然之智慧。
+                <w:br/>
+                后赴林州参观人工天河【红旗渠】（约2小时），坐落于河南安阳林州市，地处豫晋冀三省交界，是国家 5A 级景区、全国重点文物保护单位、全国红色旅游经典景区，被誉为 “人工天河”。上世纪六十年代，十万林县人民苦战十年，仅凭简陋工具在太行绝壁之上开凿出这条大型引水工程，景区由分水苑、青年洞、络丝潭三大片区组成，红旗渠纪念馆详实再现修渠峥嵘岁月，青年洞是红旗渠总干渠咽喉工程，络丝潭兼具峡谷潭瀑太行风光，完整留存渡槽、隧洞等工程遗迹，孕育出自力更生、艰苦创业、团结协作、无私奉献的红旗渠精神。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、以上景点仅包含60周岁以上长者景区首道大门票；60岁以下成人需补门票差价：红旗渠80元/人；
+                <w:br/>
+                2、选择性消费项目：红旗渠青年洞电瓶车往返20元/人、红旗渠纪念馆讲解20元/人   ，可根据自身需求进行消费
+                <w:br/>
+                交通：旅游车
+                <w:br/>
+                景点：车览太行1号公路、虹霓村、红旗渠
+                <w:br/>
+                自费项：60岁以下成人需补门票差价：红旗渠80元/人，现付导游或提前交付报名点；选择性消费项目：红旗渠青年洞电瓶车往返20元/人、红旗渠纪念馆讲解20元/人 ，消费自愿原则
+                <w:br/>
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：√     晚餐：√   </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">焦作酒店参考（网评五钻）：焦作武陟万达锦华酒店或不低于以上标准酒店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">D6</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                云台山（红石峡）→郑州（车程约1.5小时）→广州南（高铁约6.5-7小时）
+                <w:br/>
+                早餐后，乘车赴首批世界地质公园、国家5A级风景区【云台山】，参观核心景点【红石峡】，红石峡又名温盘峪，是云台山世界地质公园的王牌核心景点，素有 “盆景峡谷”“自然界山水精品廊” 的美誉。峡谷由十四亿年前紫红色石英砂岩经地壳运动、流水侵蚀雕琢而成，属于北方罕见的丹霞嶂谷地貌，峡谷深藏地下，冬暖夏凉，全长一千五百米，白龙瀑、一线天等景观错落分布，集泉、瀑、溪、潭、奇峰怪石于一谷，赤红崖壁与碧绿潭水交相辉映，单行悬空栈道穿行其间，移步皆是美景，留存大量珍贵地质遗迹，既是观赏山水风光的绝佳去处，也是开展地质研学的天然课堂。
+                <w:br/>
+                中餐后乘车赴郑州，根据列车时间乘车返回广州，结束全部旅程。
+                <w:br/>
+                <w:br/>
+                温馨提示：
+                <w:br/>
+                1、以上景点仅包含60周岁以上长者景区首道大门票；60岁以下成人需补门票差价：云台山100元/人；
+                <w:br/>
+                2、不含景区交通（需乘坐）：云台山60元/人，可现付导游代买；
+                <w:br/>
+                3、选择性消费项目：云台上红石峡上乘电梯20元/人，自愿原则。
+                <w:br/>
                 <w:br/>
                 【备注】
                 <w:br/>
-                1、酒店当天退房时间在中午12:00，请您在自由活动期间注意时间，以免因延迟退房，酒店加收您的房费；
-[...5 lines deleted...]
-                <w:br/>
                 1、如因航空公司/铁路局或天气的原因，延误或取消航班/车次等导致的延住酒店、用餐、交通等费用问题，需客人自理。
                 <w:br/>
                 2、行程、景点游览顺序仅供参考，具体视天气及游客实际游览情况而定；
                 <w:br/>
-                3、返程高铁车次参考：郑州/郑州东-广州/广州南高铁二等座09:00-17:00之间车次，具体车次以实际出票为准。
+                3、返程高铁车次参考：郑州/郑州东-广州南高铁二等座15:00后车次，具体车次以实际出票为准。
                 <w:br/>
                 4、如因景区通知关闭、景区限流或不可抗力原因无法游览此景点，导游有权协商更换景点或调整行程顺序。
                 <w:br/>
-                交通：送站一趟+高铁
+                5、第五天或者第六天行程途径1个土特产超市：品尝当地土特产，当地土特产生活超市为地方扶持企业，不听课，无讲解，自愿选购，以便游客补充旅游途中水等食物，敬请配合！！
+                <w:br/>
+                交通：旅游车+高铁
+                <w:br/>
+                景点：云台山（红石峡）
+                <w:br/>
+                购物点：土特产超市，主要经营：河南四大怀药/胡辣汤/松花蛋/大枣/闹汤驴肉等农副产品
+                <w:br/>
+                自费项：60岁以下成人需补门票差价：云台山100元/人，现付导游或提前交付报名点；不含景区交通（需乘坐）：云台山60元/人，可现付导游代买；选择性消费项目：云台上红石峡上乘电梯20元/人。
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：酒店含早，不用费用不退     午餐：X     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：酒店含早，不用不退     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">温馨的家</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -1157,85 +1193,81 @@
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、交通：广州/广州南-郑州/郑州东往返高铁二等座车票；
                 <w:br/>
                 如遇高铁车次取消或者计划调整等特殊情况，我司有权利调整车次，最终车次以届时出票信息为准。
                 <w:br/>
-                2、住宿：全程当地高档/豪华标准建设双人间（版本2选1，参考酒店备注在行程内，住宿先后顺序可根据实际情况调整）。不提供自然单间，郑州/洛阳大部分酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
+                2、住宿：全程3晚当地豪华标准建设双人间+2晚当地超豪华标准建设双人间（参考酒店备注在行程内）。不提供自然单间，河南酒店无法提供三人间或加床，如遇自然单人住1间房，须按提前抵达或延住的房价补付房差。定制类团队产品另议；如入住当晚房间有问题，请及时通知导游处理，过后不作处理，请团友谅解。
                 <w:br/>
                 【特别备注】：在遇到政府征用或旺季房满的情况下，旅行社将不得不选用同等级但 未在行程内列明的其他酒店时不另行通知，敬请谅解；本团促销团，当地门票、用餐、酒店等不使用，或因自然原因无法使用，不退费用，如有客人临时退团，团费费用不退，如因此产生单房差需同行客人自理，请知悉；
                 <w:br/>
-                3、用餐：4早3正餐，早餐为酒店赠送（不用不退，如有特殊用餐需备注），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
-[...11 lines deleted...]
-                免票政策：所有门票，均可按照实际证件退费，绝不克扣。
+                3、用餐：5早10正餐，早餐为酒店赠送（不用不退，如有特殊用餐需备注），常规正餐30元/人，正餐八菜一汤（如人数不足10人，则菜品数量相应减少；行程中备注不含用餐敬请自理，如因自身原因放弃用餐，则餐费不退） 。此产品是打包价，所有餐食如自动放弃，款项恕不退还。餐饮风味、用餐条件 与广东有一定的差异，大家应有心理准备。
+                <w:br/>
+                4、用车：全程正规营运手续空调旅游车（根据人数用车，保证每人一个正座，30座以下无行李箱）；
+                <w:br/>
+                5、导游：当地普通话导游服务，费用已含导游服务费，不派全陪领队。
+                <w:br/>
+                注：不排除部分景区为景区讲解员讲解服务；接送机场、火车站和自由活动无导游服务；
+                <w:br/>
+                6、门票：60岁以上长者含景区首道大门票；不含景点小门票/小交通，个人消费及行程上自理的项目。赠送项目如因特殊原因不能成行，不做退款。
+                <w:br/>
+                60岁以下需补首道大门票368元/人（宝泉78+八泉峡50+大峡谷60+红旗渠80+云台山100），所有门票价格均按当地景点公布价格执行为准。根据自身年龄现付导游。
                 <w:br/>
                 重点提示：【五一劳动节期间、十一国庆节期间、春节期间等节假日，如有特殊证件，请报名时提供证件照片并在出发时携带相关证件原件。因大型节假日期间景区门票都需要提前约抢票，如报名时未提供优惠门票等证件，我社默认按照身份证抢门票（也就是全价，则无退费）】
                 <w:br/>
-                免票优惠我社按照旅行社优惠价格退费，如产生景区保险费用需要自理 。
-[...1 lines deleted...]
-                7、儿童：2-14岁（不含14周岁）1.2米以下包含半价高铁票/半价正餐/车位/导游服务费等；不含床位以及早餐、景点门票等；其他费用自理，产生费用请自付景区或酒店。
+                7、儿童：2-14岁（不含14周岁）1.2米以下包含半价高铁票/正餐/车位/导游服务费等；不含床位以及早餐、景点门票、景区交通等；其他费用自理，产生费用请自付景区或酒店。
                 <w:br/>
                 如不满6周岁儿童不占座可退高铁票740元/小；
                 <w:br/>
                 备注：
                 <w:br/>
                 关于高铁票儿童票须知：每一名持票成年人旅客可免费携带一名未满6周岁且不单独占用席位的儿童乘车，超过一名时，超过人数应当购买儿童优惠票。儿童年龄按乘车日期计算。
                 <w:br/>
-                8、购物点：无
+                8、购物点：1个（当地土特产超市），消费自愿原则；
                 <w:br/>
                 温馨提示：行程中途经的休息站、加油站、公共卫生间等地停留仅供休息和方便之用， 公园、博物馆、展览馆、体验馆、制作工场附设商品销售为景区设施，仅供了解当地 特色文化之用，海南大部分景点均自设有购物商场，游客购物为个人自主行为，以上均不属于我社指定购物店，游客因购 物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
-                1）郑州/洛阳各处商业街、街道旁会路过特产店、购物店等，游客可自由决定是否游玩参观或购买，导游不推荐、不介绍，个人购物行为与旅行社无关，不接受此类投诉，敬请谅解。
+                9、其 他：赠送一次酒店温泉+汗蒸门票，每人每天一瓶水；赠送项目不用无费用退；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1247,70 +1279,259 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、游览过程中缆车索道游船费、自由活动期间发生的费用等）。
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住 宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。
                 <w:br/>
                 3、单人出行出发前需补足房差；三人出行如不补房差则尽量安排三人间，无三人间则安排加床（多数为钢丝床）。
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。
                 <w:br/>
-                5、航空公司临时增加的燃油附加费。
-[...3 lines deleted...]
-                7、12岁以下儿童不占床，不含超高费用（早餐/门票）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。2 岁以下婴儿不含任何费用，全部由家长自理；
+                5、不含广州市区到广州站/广州南站接送，高铁站集中，高铁站散团。
+                <w:br/>
+                7、14岁以下儿童不占床，不含超高费用（早餐/门票/景区交通）。超高儿童现场补门票以景区规定金额为准，非团队政策有可能高于儿童门票价格请知悉。
                 <w:br/>
                 8、娱乐项目（景区特殊娱乐项目如：景区游船，漂流，越野车，骑马，歌舞晚宴，特色餐，歌舞表演以及个人消费项目等除外）不算自费景点。
                 <w:br/>
                 9、娱乐项目：部分景区不含电瓶车，游客可选择乘坐电瓶车或徒步游览，不影响正常的游览参观。
                 <w:br/>
-                景交：（以下景交非必须，可根据自身情况，自愿选择）
-[...7 lines deleted...]
-                以上均为景区里的小交通费用，不属于自费项目，客人知悉。
+                景区交通套票（需乘坐）：宝泉大峡谷30+八泉峡套票（往返景交+游船+缆车+电梯）180+空中巴士20+大峡谷60+云台山60=350元/人，可现付导游或提前交付报名点；
+                <w:br/>
+                自愿选择消费项目：
+                <w:br/>
+                红旗渠青年洞电瓶车往返20元/人、红旗渠纪念馆讲解20元/人   
+                <w:br/>
+                云台上红石峡上乘电梯20元/人
               </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:jc w:val="left"/>
+        <w:spacing w:before="10" w:after="10"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">购物点</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol w:w="2300" w:type="dxa"/>
+        <w:gridCol w:w="4200" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+        <w:gridCol w:w="2000" w:type="dxa"/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblStyle w:val="shop"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">项目类型</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4200" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">描述</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">停留时间</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">参考价格</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">土特产超市，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">主要经营：河南四大怀药/胡辣汤/松花蛋/大枣/闹汤驴肉等农副产品，消费自愿原则</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">60 分钟</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
         <w:gridCol w:w="4200" w:type="dxa"/>
@@ -1408,146 +1629,217 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">老君山必乘索道，费用现场自理</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">老君山中灵大素道或者云景大索道《 两个索道交替运行》（130元/人，未含，现付导游或自理，必须消费）；</w:t>
+              <w:t xml:space="preserve">60岁以下补门票差价，根据自身年龄现付导游或交付报名点</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">不满60周岁需补首道大门票差价：宝泉大峡谷78+八泉峡50+大峡谷60+红旗渠80+云台山100元/人</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">¥(人民币) 130.00</w:t>
+              <w:t xml:space="preserve">¥(人民币) 368.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">其他景区电瓶车/索道/耳麦等，选择性消费项目</w:t>
+              <w:t xml:space="preserve">景交打包套餐350元/人，当地交于导游或报名时交付门店</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">宝泉大峡谷30+八泉峡套票（往返景交+游船+缆车+电梯）180+空中巴士20+大峡谷60+云台山60=350元/人（费用可现付当地导游或提前交付报名点均可）</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">¥(人民币) 350.00</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">景区其他项目，选择性消费，自愿原则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                老君山峰林小索道往返80元人，游客根据自己的身体情况自由选择；
-[...5 lines deleted...]
-                选择性消费，最终价格参考景区挂牌价；
+                红旗渠青年洞电瓶车往返20元/人
+                <w:br/>
+                红旗渠纪念馆讲解20元/人   
+                <w:br/>
+                云台上红石峡上乘电梯20元/人
+                <w:br/>
+                最终价格参考景区当天实际挂牌价，请根据自身需求合理消费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
@@ -1710,57 +2002,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此线路为当地散拼团，由于每个出发地大交通费用不同，价格无法保持一致，请知悉。
+                1、此线路为广东一地散，满10人发团，如不成团！提前4天通知退团处理，我司不作额外赔偿损失，敬请谅解。
                 <w:br/>
                 2、另身体有疾病不适合出行的请不要参团（如若有隐瞒出行所产生问题请自行承担）。老人小孩建议有家人陪同。
                 <w:br/>
-                3、汉服体验：若有损坏、污染、丢失衣服及配件，照价赔偿！
-[...1 lines deleted...]
-                4、酒店需收取一定押金（按 照酒店不同标准，每间 100-300 元不等），需要游客在酒店前台自行支付，离店时房间设施无损坏则全额退还。若有损坏酒店物品、污染床品、设施、丢失房卡等，须游客照价赔偿酒店损失。
+                3、酒店需收取一定押金（按 照酒店不同标准，每间 100-300 元不等），需要游客在酒店前台自行支付，离店时房间设施无损坏则全额退还。若有损坏酒店物品、污染床品、设施、丢失房卡等，须游客照价赔偿酒店损失。
                 <w:br/>
                 4、如因不可抗力原因调整或者变更行程，如额外产生费用，需游客自理。
                 <w:br/>
                 5、如遇部分景点临时维修、庆典等客观因素限制确实无法安排的，本社将根据实际情况和游客友好协商并进行调整或等值交换，敬请各位贵宾理解与配合；
                 <w:br/>
                 6、游客在河南旅游期间，为了方便游客游览，在不减少景点的情况下，可根据当地的实际情况，将景点顺序进行调整；景区后括号内备注游玩时间为从抵达景区开始到离开景区为止；
                 <w:br/>
                 7、行程中所列酒店标准为行业内评定标准，如果因展会、酒店满额等因素，我公司会依当时情况调整行程中表明的备选酒店，但是不会安排行程中未涉及到的酒店，更不会影响游客的行程安排；
                 <w:br/>
                 8、如遇天气、战争、罢工、地震等人力不可抗力无法游览，我社将按照旅行社协议，退还未游览景点门票费用或和游客友好协商进行调整或等值交换（但赠送项目费用不予退还），额外增加的费用由客人自理；
                 <w:br/>
                 不可抗力说明：根据新《旅游法》第67条的规定，现做如下说明：
                 <w:br/>
                 1）根据第67条第一、第二、第四项规定，如因不可抗力因素不能避免的影响了旅游行程的，如：在旅游过程中，如遇恶劣天气影响飞机正常起飞、因台风船只无法航行、天灾（如台风、泥石流等等）、战争、罢工等人力不可抗拒的因素影响到正常的行程游览或目的地到达，滞留机场或某地，游客自愿同意旅行社在保证不降低行程标准的情况下对行程游览和住房顺序进行前后调整。造成景点不能游览的，旅行社退门票协议价。
                 <w:br/>
                 2）根据第67条第一、第二、第四项规定，如因不可抗力因素不能避免的影响了旅游行程的，游客不同意变更行程安排的，双方可以解除合同，但游客必须支付旅行社相关的机票、房费、车费、操作服务费用等的损失后，将余额退还游客。
                 <w:br/>
                 9、持教师证、军官证、学生证、老年证等参加团队不享受优惠票政策。同时报价为旅行社约定的最低人数的优惠团队价，如果人数未达到，报价将会上涨，故团队客人随团期间不得享受团队及网上订购双重优惠，如使用网上订购优惠票，请将团队优惠差额补齐；自费项目均无优惠政策！
                 <w:br/>
                 10、旅游期间，因客人解除合同的，扣除必要费用后余款退还，当地旅游交通费不退；船票、火车票等公共交通费用根据相关规定扣除损失后退还剩余费用，旅行社代订的机票是团体优惠票（不签转、不退票），因旅游者原因不能乘机的，机票款不退。赠送项目不退费用。旅游者解除合同离团后，旅行社不承担旅游者的安全责任。
                 <w:br/>
                 11、投诉受理，以游客交回的《团队质量反馈表》（一式二份）为依据，请您秉着公平、公正、实事求是的原则填写《团队质量反馈表》；
                 <w:br/>
                 12、安全提示：旅游活动期间我社提醒游客务必注意:人身及财产安全，自由活动期间游客应注意自身安全，在西安旅游期间，个人贵重物品由游客本人自行妥善保管，如若出现被偷、被抢、遗失事件，我社协助游客寻找或报案等相应的补救措施，但不承担赔偿和相关的责任！
                 <w:br/>
@@ -1855,51 +2145,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-14</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>
@@ -2043,50 +2333,79 @@
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="table" w:customStyle="1" w:styleId="lineCost">
     <w:name w:val="lineCost"/>
+    <w:uiPriority w:val="99"/>
+    <w:tblPr>
+      <w:jc w:val="center"/>
+      <w:tblW w:w="0" w:type="auto"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="0" w:type="dxa"/>
+        <w:right w:w="0" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+      </w:tblCellMar>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="6" w:color="000"/>
+        <w:left w:val="single" w:sz="6" w:color="000"/>
+        <w:right w:val="single" w:sz="6" w:color="000"/>
+        <w:bottom w:val="single" w:sz="6" w:color="000"/>
+        <w:insideH w:val="single" w:sz="6" w:color="000"/>
+        <w:insideV w:val="single" w:sz="6" w:color="000"/>
+      </w:tblBorders>
+    </w:tblPr>
+    <w:tblStylePr w:type="firstRow">
+      <w:tcPr>
+        <w:tblBorders>
+          <w:bottom w:val="single" w:sz="0" w:color="000"/>
+        </w:tblBorders>
+      </w:tcPr>
+    </w:tblStylePr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="shop">
+    <w:name w:val="shop"/>
     <w:uiPriority w:val="99"/>
     <w:tblPr>
       <w:jc w:val="center"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblBorders>
         <w:top w:val="single" w:sz="6" w:color="000"/>
         <w:left w:val="single" w:sz="6" w:color="000"/>
         <w:right w:val="single" w:sz="6" w:color="000"/>
         <w:bottom w:val="single" w:sz="6" w:color="000"/>
         <w:insideH w:val="single" w:sz="6" w:color="000"/>
         <w:insideV w:val="single" w:sz="6" w:color="000"/>
       </w:tblBorders>
     </w:tblPr>
     <w:tblStylePr w:type="firstRow">
       <w:tcPr>
         <w:tblBorders>
           <w:bottom w:val="single" w:sz="0" w:color="000"/>
         </w:tblBorders>
       </w:tcPr>