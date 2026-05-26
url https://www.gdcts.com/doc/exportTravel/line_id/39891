--- v0 (2026-04-11)
+++ v1 (2026-05-26)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260401QYGNCWF</w:t>
+              <w:t xml:space="preserve">WZ-20260415QYGNCWF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1743,51 +1743,51 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 一、报名参团须知，请认真阅读，并无异议后于指定位置签名确认：
                 <w:br/>
-                1、本产品供应商为：成都万众国际旅行社有限责任公司，许可证号：L－SC-A00252，联系电话：020-83371233。此团 10 人起行，为保证游客如期出发，我社将与其他旅行社共同委托成都万众国际旅行社有限责任公司组织出发（广东拼团），如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。 
+                1、此团 10 人起行，广东拼团，如客人不接受拼团出发，请报名时以书面形式注明。此团由成都万众国际旅行社有限责任公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
                 <w:br/>
                 如人数不足10人时，或遇特殊情况（如：团队特惠机位取消或游客临时退团造成不成团等）致使团队无法按期出行，我社提前 7天通知游客，游客可根据自身情况改线或改期， 如不能更改出游计划，我社将全额退还已交团费。
                 <w:br/>
                 2、我司在不影响原行程游玩标准及游览景点的前提下，根据天气原因或实际情况行程游玩顺序。行程游览顺序或用餐安排将根据游玩期间实际情况最终确认，如有调整由当地导游与游客签名确认。
                 <w:br/>
                 3、由于航班机位等存在不确定因素，我社在确保不影响游客在当地行程游玩标准的情况下，同一团种出发的游客可能采用不同时间段的航班往返（同一游玩团体可能选用 2 个或以上的航班班次）。
                 <w:br/>
                 4、机票浮动幅度较大，且部分客人已享受我司报名优惠政策，故导致不同日期报名，且同团出发的客人，团费有较大差异，无价格退还，敬请旅客注意！
                 <w:br/>
                 5、团队均提前 15天或以上订购酒店、车辆、门票等，如客人报名后退团（含改期，改线，更改登机姓名或证件号码等），根据合同的扣款标准，我社将扣除实际损失费用（ 火车票、门票、酒店、车费损失等），特此说明。
                 <w:br/>
                 6、在保证行程景点游览的前提下，我社将根据旅游目的地实际情况对此参考旅游行程的景点游览的先后顺序作合理的调整。如遇不可抗力因素（如塌方、大雪、塞车、天气、航班延误、地质灾害、政府行为等原因），造成行程延误或不能完成游览或缩短游览时间，不视旅行社违约，未能完成游览的景点我社将按旅行社协议门票价格退还。
                 <w:br/>
                 7、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，我社不退返任何费用；客人擅自、强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，发生此类情况一切后果请客人自行承担，客人离团期间的一切行为责任游客自负。
                 <w:br/>
                 8、免费景点及赠送项目如发生优惠、免票、自愿放弃或因航班时间、天气、政策性原因关闭或预约问题等原因导致不能赠送参观的，敬请谅解，我社不退任何费用。旅游者参加属于高风险性游乐项目的，敬请旅游者务必在参加前充分了解项目的安全须知并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险。如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任。
                 <w:br/>
                 9、四川地区是当地旅游度假城市，硬件及软件服务均与沿海发达的广州存在一定差距， 请团友谅解。如遇旺季酒店房满或政府征收等情形，旅行社会另外安排至不低于所列 酒店标准的同类型酒店。
                 <w:br/>
                 10、购物：四川地区旅游发展较为成熟，包括部分景区，公园，博物馆，纪念馆，展 览馆，民俗展现场所均配备购物场所，行程中途经的休息站，加油站，公共卫生间等地停留仅供休息和方便之用，游客购物为个人自主行为，游客因购物产生的纠纷与本社无关，敬请注意。
                 <w:br/>
                 11、行程服务项目特别约定及说明：
                 <w:br/>
                 A).为了确保旅游顺利出行，防止旅途中发生人身意外伤害事故，请旅游者在出行前做一次必要的身体检查，如存在下列情况，因服务能力所限无法接待：
                 <w:br/>
@@ -2069,51 +2069,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-04-11</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-27</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>