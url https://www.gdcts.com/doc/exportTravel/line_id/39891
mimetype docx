--- v1 (2026-05-26)
+++ v2 (2026-08-15)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">WZ-20260415QYGNCWF</w:t>
+              <w:t xml:space="preserve">WZ-20260626QYGNCWF</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -345,53 +345,53 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考航班：
                 <w:br/>
-                广州-南充 CZ3429 / 17:55 - 20:10
-[...1 lines deleted...]
-                南充-广州 CZ3430 / 21:00 - 23:15
+                广州-南充 CZ3429  / 18:10-20:20
+                <w:br/>
+                南充-广州 CZ3430 / 21:10-23:25
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 仅供参考，实际航班时间以出团通知为准。（未含燃油税，报名现收！）
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
@@ -591,51 +591,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州—南充 (参考航班：  CZ3429 / 17:55 - 20:10 )—阆中
+                广州—南充 (参考航班：  CZ3429  / 18:10-20:20 )—阆中
                 <w:br/>
                 广州乘机（飞行2小时）前往南充高坪机场；抵达后，乘车前往阆中市区，入住酒店。
                 <w:br/>
                 交通：飞机/汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -717,51 +717,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">宕昌嘉豪国际大酒店/天瑞大酒店/雷古山大酒店  或不低于以上标准酒店</w:t>
+              <w:t xml:space="preserve">宕昌佳豪国际大酒店/天瑞大酒店/雷古山大酒店  或不低于以上标准酒店</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -853,51 +853,57 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 迭部—扎尕那—洛克之路—黄河九曲第一湾 （迭-九180公里约3小时）
                 <w:br/>
                 早上酒店出发，乘车前往【扎尕那石城】（含优惠门票，不含电瓶车40元，游览约2.5-3小时）被称作 “神仙居住的地方”也是【爸爸去哪儿5】拍摄地，是一圈俏丽的崖壁包裹中的一个藏族小村寨，风景秀丽奇幻，是整个甘南藏区风光尤为优美的地方之一。更是一座完整的天然“石城”地形既像一座规模宏大的巨型宫殿，又似天然岩壁构筑的一座完整的古城完毕后，换当地小车（已含换乘小车费用）前往洛克之旅精华路段【洛克之路那黑卡】后原路返回；观雪峰环绕的连绵群山、世外桃源般的秘境 观景台上俯瞰整个扎尕那，云雾缭绕，宛如仙境。奇峰峻岭将这个原始藏族村落隐匿其中，让人不禁感叹大自然的鬼斧神工完毕后，观【若尔盖大草原】被誉为“川西北高原的绿洲”,是镶嵌在川西北边界上的一块璀璨绿宝石，完毕后抵达酒店。观黄河九曲第一湾，又称四川若尔盖黄河九曲第一湾景区，四川省阿坝藏族羌族自治州若尔盖县唐克镇和辖曼镇交界处景观，地处四川、青海、甘肃三省交界处 是国家4A级旅游景区。
                 <w:br/>
                 <w:br/>
                 ※行程亮点：另辟蹊径，带领环湖轻徒步，可木栈道徒步1个小时左右就能到仙女滩，仙女滩一片高山草甸，景色优美，然后从仙女滩沿着木栈道徒步半小时抵达仙女湖，洛克之旅上的观景台俯瞰整个扎尕那宛如仙境； 傍晚抵达黄河九曲第一湾，根据天气情况可观最美落日。
                 <w:br/>
                 <w:br/>
-                温馨提示：扎尕拉徒步请准备舒适鞋子，当天部分地区海拔较高，游览时建议根据自己身体情况量力而行；避免剧烈运动和劳累，如有身体不适的情况，及时向工作人员反应。洛克之路受天气、路况、以及不可抗拒因素影响较大，如遇此情况无法安排，无费用退出，敬请谅解和理解；
+                温馨提示：
+                <w:br/>
+                1、扎尕那徒步请准备舒适鞋子，当天部分地区海拔较高，游览时建议根据自己身体情况量力而行；避免剧烈运动和劳累，如有身体不适的情况，及时向工作人员反应。
+                <w:br/>
+                2、洛克之路(扎尕那-那黑卡，往返约2小时)体验需换乘小车安排5-8座小车(4-6位游客一车)，每车配一位专职司机，导游只能跟随其中一台车。洛克之路从前到后只有这一条路，旅游旺季易堵车，请保持平常心对待。
+                <w:br/>
+                3、洛克之路受天气/路况以及不可抗拒因素影响较大，如遇此情况无法安排，无费用退出，敬请谅解和理解。
                 <w:br/>
                 交通：汽车
                 <w:br/>
                 景点：【扎尕那石城】、【若尔盖大草原】
                 <w:br/>
                 自费项：【扎尕那石城】不含电瓶车40元/人
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店含早     午餐：团队用餐     晚餐：团队用餐   </w:t>
@@ -1034,51 +1040,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 合作—桑科草原—拉卜楞寺—天水古城 （合-天水290公里约3.5-4小时）
                 <w:br/>
                 酒店早餐后，乘车前往【桑科湿地观景点】（游览约1小时）桑科草原曾是历史上藏族英雄格萨尔王煨桑助阵的地方，也是他赛马称王登上王位之地，也是青藏高原最原始风貌的草原之一有着深厚的民族历史文化和浓郁的草原风情文化传统；
                 <w:br/>
-                完毕后前往【拉卜楞寺】(含优惠门票、讲解，游览1.5小时）占地总面积86.6万平方米，藏书7万册；被誉为“世界藏学府”是藏传佛教格鲁派六大寺院之一，也是【天下无贼】取景地，它有着世界上最长的转经走廊（精心安排观景平台拍摄寺院全貌）。参观完毕后用中餐，后前往天水市【天水古城】，是西北地区现存规模较大、保存较为完整的明清时期古民居建筑群落，古城内共有大小街巷15条，院落229个，其中具有文物保护级别的院落62个，也是触摸天水历史的“活化石”完毕后乘车返回酒店入住。入住酒店。
+                完毕后前往【拉卜楞寺】(含优惠门票、讲解，游览1.5小时）占地总面积86.6万平方米，藏书7万册；被誉为“世界藏学府”是藏传佛教格鲁派六大寺院之一，也是【天下无贼】取景地，它有着世界上最长的转经走廊（精心安排观景平台拍摄寺院全貌）。
+                <w:br/>
+                参观完毕后用中餐，后前往天水市【天水古城】，是西北地区现存规模较大、保存较为完整的明清时期古民居建筑群落，古城内共有大小街巷15条，院落229个，其中具有文物保护级别的院落62个，也是触摸天水历史的“活化石”完毕后乘车返回酒店入住。入住酒店。
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 ※行程亮点：安排拉卜楞寺前往观景台观寺庙全貌，体验“两山夹峙、一水中流”古城的自然环境特色”特别是民俗风情和美食文化，感受一碗麻辣烫，带火一座城。
                 <w:br/>
                 <w:br/>
                 温馨提示：路边部分草原内有娱乐自费项目，一定根据自身需求参加；注意骑马安全；进入寺庙，尊重当地少数民族风风俗和宗教信仰，不戴帽子，不随意拍照或录像等；如草原骑马，在专业人员指导下骑马，注意安全。
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
@@ -1203,51 +1211,51 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广元—阆中古城（120公里约2小时）—南充—广州 （参考航班：CZ3430 / 21:00 - 23:15  ）
+                广元—阆中古城（120公里约2小时）—南充—广州 （参考航班： CZ3430 / 21:10-23:25 ）
                 <w:br/>
                 早餐后，酒店出发，前往阆中，参观【白塔山公园】可观阆中古城全景和嘉陵江湾的最佳观景台，一江一城一山尽收眼底，也是阆中古城地标文笔塔，守护者阆中千年风水的格局，后前往中国四大古城之一【阆中古城】（游览约3小时，不含小景点门票）它是我国保存最完整的古城，完全按照唐代天文风水理论的一座城市，被誉为风水古城，古城已有２３００多年的历史，其民居融北方四合院和岭南庭院建筑于一体，，展现的是古、雅、幽、精的韵味。古城内老街交错，古巷纵横，有９０多条，其中的２０多条街巷乃保留有唐宋时的建筑风格，乃中国建筑史上的一大奇观，进入古城体验古城赠送阆中【非遗养生醋泡脚】完毕后自由寻找川北美食：川北凉粉、两面锅盔、张飞牛肉、醋饮…
                 <w:br/>
                 乘车前往南充高坪机场乘机【飞行2.5小时】)抵达广州，结束行程。
                 <w:br/>
                 <w:br/>
                 ※行程亮点：逛阆中古城，体验阆中三怪“馒头盖章卖、牛肉熏黑卖、凉面热着卖”，还能体会阆中养生醋沐脚，消除旅途的疲劳。
                 <w:br/>
                 <w:br/>
                 （温馨提示：在不减少景点情况下，全程景点我社可根据实际情况调整游览的先后顺序，请知悉。）
                 <w:br/>
                 <w:br/>
                 <w:br/>
                 温馨提示：
                 <w:br/>
                 1、此团是打包特价团，所有项目不用不退费，无任何门票优惠，敬请谅解；
                 <w:br/>
                 2、以上行程安排可能会因航班、天气、路况等不可抗力因素，在不影响行程和接待标准前提下， 我社有权调整游览顺序，敬请谅解。
                 <w:br/>
                 交通：汽车/飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -1403,51 +1411,51 @@
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1、合同未约定由组团社支付的费用（包括行程以外非合同约定活动项目所需的费用、 游览过程中缆车索道游船费、自由活动期间发生的费用等）。 
                 <w:br/>
                 2、行程中发生的客人个人费用（包括交通工具上的非免费餐饮费、行李超重费、住宿期间的洗衣、电话、酒水饮料费、个人伤病医疗费等）。 
                 <w:br/>
                 3、航空公司临时增加的燃油附加费。 
                 <w:br/>
                 4、不包含个人旅游意外保险费、航空保险费，强烈建议出行游客购买个人旅游意外保险，具体保险险种请在报名时向销售人员咨询并购买。 
                 <w:br/>
                 5、不含广州市区到广州白云机场接送，机场集中，机场散团。
                 <w:br/>
-                6、不含：（不含景区交通：官鹅沟观光车70元/人、花湖观光车30元/人、麦积山往返区间车30元/人=130元（必须乘坐）；
+                6、不含：（不含景区交通：官鹅沟观光车70元/人、花湖观光车30元/人、麦积山往返区间车30元/人=130元（需要乘坐）；
                 <w:br/>
                 （不含景区交通：黄河第一湾上行大扶梯60元、扎尕那电瓶车40元、官鹅沟电瓶车往返20元=120元/人（非必须，自愿选择）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">自费点</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -1548,68 +1556,68 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考价格</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">必消景交</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">官鹅沟观光车70元/人、花湖观光车30元/人、麦积山往返区间车30元/人=130元，（必须乘坐）</w:t>
+              <w:t xml:space="preserve">需要乘坐的景交</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr/>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">官鹅沟观光车70元/人、花湖观光车30元/人、麦积山往返区间车30元/人=130元，（需要乘坐）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="right"/>
@@ -2069,51 +2077,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-05-27</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-15</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>