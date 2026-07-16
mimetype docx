--- v0 (2026-03-24)
+++ v1 (2026-07-16)
@@ -659,57 +659,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伦敦-约100KM-剑桥-约262KM-约克
                 <w:br/>
-                酒店早餐后，乘车前往著名学府所在地剑桥，特别安排导游带领您参观，感受【剑桥大学】这座高等学府的独特魅力。（游览时间约1小时）。【三一学院】（外观）及现于三一礼拜堂外，还有一棵从牛顿家乡移植来的苹果树，以纪念这位万有引力之父。依傍于康河畔的【国王学院】（外观）、【圣体钟】（外观）、造型奇特之【数学桥】（外观）、【圣约翰学院】（外观）、【皇后学院】（外观），皆是您不可错过的重点。
-[...1 lines deleted...]
-                特别安排【剑桥游船】，追寻徐志摩的足迹，泛舟于诗意的康河上(约30分钟)，从数学桥、叹息桥等7座优雅的桥梁下方穿过，观赏国王学院、圣三一学院、皇后学院等6座学院后花园的风光，传统、浪漫、美不胜收。
+                酒店早餐后，乘车前往著名学府所在地剑桥，特别安排导游带领您参观，感受【剑桥大学】这座高等学府的独特魅力。（游览时间不少于1小时）。【三一学院】（外观）及现于三一礼拜堂外，还有一棵从牛顿家乡移植来的苹果树，以纪念这位万有引力之父。依傍于康河畔的【国王学院】（外观）、【圣体钟】（外观）、造型奇特之【数学桥】（外观）、【圣约翰学院】（外观）、【皇后学院】（外观），皆是您不可错过的重点。
+                <w:br/>
+                特别安排【剑桥游船】，追寻徐志摩的足迹，泛舟于诗意的康河上(不少于30分钟)，从数学桥、叹息桥等7座优雅的桥梁下方穿过，观赏国王学院、圣三一学院、皇后学院等6座学院后花园的风光，传统、浪漫、美不胜收。
                 <w:br/>
                 乘车前往英国最精美绝伦的历史古城之一【约克】，这座古老的城镇以其古朴优雅的英伦气质，丰富的历史旅游资源使其成为英格兰第二大旅游城市，吸引了众多游人到此观光。
                 <w:br/>
-                参观英格兰古城墙中保留最完整最长的【约克古城墙】，融合不同时代的文化，可说是英国历史的缩影在这个历史闻名的古都市，闲游其中，慢慢踱步，体会度假的悠游自在。铺满鹅卵石的中世纪古街道【Shambles肉铺街】是《哈利波特》中对角巷的取景地。随后前往英国最大的哥特式教堂 -【约克大教堂】，是约克的地标。（以上均为外观，总计游览及自由活动时间约45分钟）
+                参观英格兰古城墙中保留最完整最长的【约克古城墙】，融合不同时代的文化，可说是英国历史的缩影在这个历史闻名的古都市，闲游其中，慢慢踱步，体会度假的悠游自在。铺满鹅卵石的中世纪古街道【Shambles肉铺街】是《哈利波特》中对角巷的取景地。随后前往英国最大的哥特式教堂 -【约克大教堂】，是约克的地标。（以上均为外观，总计游览及自由活动时间不少于45分钟）
                 <w:br/>
                 特别安排特色餐食【约克郡布丁及英式烤牛肉】。
                 <w:br/>
                 交通：巴士 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：约克郡布丁及英式烤牛肉级   </w:t>
             </w:r>
           </w:p>
@@ -749,53 +749,53 @@
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 约克-约64KM-戈斯兰德火车站【蒸汽火车】-惠特比-约98KM-杜伦-约22KM-英国小镇
                 <w:br/>
                 参考时间：Goathland - Whitby  10:10-11:10  约1小时（车次仅供参考，具体以实际为准）
                 <w:br/>
                 酒店早餐后，乘车前往【戈斯兰德火车站】Goathland Station，乘坐【蒸汽火车】就如同回到了魔法世界。感受不一样的蒸汽火车之旅。《哈利波特》第一部电影结尾处，海格与小伙伴们告别的“霍格莫德车站”原型戈斯兰登火车站。
                 <w:br/>
-                随后乘车前往海滨小镇【惠特比】Whitby，位于约克郡的东海岸，面朝北海，坐落在埃斯克（River Esk.）河口的深谷中。这个风景如画的海港虽然很小，但被誉为约克郡海岸“王冠上的明珠”，它拥有丰富的历史和文化，并以拥有世界上最好的炸鱼和薯条而著称。它是库克船长的故乡，同样也是《德古拉》故事的发源地，成为了吸血鬼及哥特风爱好者最喜欢来的地方之一。外观鲸鱼骨拱门 &amp; 库克船长雕像，惠特比海滩 &amp; 彩色小房子。(游览约1小时)
-[...1 lines deleted...]
-                乘车前往杜伦(Durham) ，这座城市可以称得上英国的文化名城，游览坐拥千年历史的【杜伦大教堂】(入内参观游览约1小时)。杜伦大教堂被认为是世界上最完美和保存最完整的中世纪欧洲城市建筑遗址。1986年杜伦城堡及大教堂作为文化遗产列入《世界遗产名录》。这里是《哈利波特》的取景地，同时也是世界级名校【杜伦大学】（外观）的校园用地。
+                随后乘车前往海滨小镇【惠特比】Whitby，位于约克郡的东海岸，面朝北海，坐落在埃斯克（River Esk.）河口的深谷中。这个风景如画的海港虽然很小，但被誉为约克郡海岸“王冠上的明珠”，它拥有丰富的历史和文化，并以拥有世界上最好的炸鱼和薯条而著称。它是库克船长的故乡，同样也是《德古拉》故事的发源地，成为了吸血鬼及哥特风爱好者最喜欢来的地方之一。外观鲸鱼骨拱门 &amp; 库克船长雕像，惠特比海滩 &amp; 彩色小房子。(游览不少于1小时)
+                <w:br/>
+                乘车前往杜伦(Durham) ，这座城市可以称得上英国的文化名城，游览坐拥千年历史的【杜伦大教堂】(入内参观游览不少于1小时)。杜伦大教堂被认为是世界上最完美和保存最完整的中世纪欧洲城市建筑遗址。1986年杜伦城堡及大教堂作为文化遗产列入《世界遗产名录》。这里是《哈利波特》的取景地，同时也是世界级名校【杜伦大学】（外观）的校园用地。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -829,51 +829,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 英国小镇-约74KM-阿尼克城堡-约211KM-苏格兰小镇
                 <w:br/>
-                酒店早餐后，乘车前往【阿尼克城堡】(入内游览约2小时)Alnwick Castle，阿尼克城堡被用于霍格沃茨的魁地奇场地，特别安排飞天扫帚课程体验，感受《哈里波特》电影场景走进现实的震撼，沉浸式体验，全力备战魁地奇。
+                酒店早餐后，乘车前往【阿尼克城堡】(入内游览不少于2小时)Alnwick Castle，阿尼克城堡被用于霍格沃茨的魁地奇场地，特别安排飞天扫帚课程体验，感受《哈里波特》电影场景走进现实的震撼，沉浸式体验，全力备战魁地奇。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -907,55 +907,55 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 苏格兰小镇-约200KM-格伦芬南-约148KM-洛蒙德湖拉斯-约54KM-苏格兰小镇
                 <w:br/>
-                早餐后，乘车途经007系列电影取景地拥有苏格兰美丽风景的【A82公路】，游览【苏格兰高地】，拥有古老的城堡、起伏的山脉、自由生长的动物，这里满足了你对苏格兰所有的想象。穿越【格伦科峡谷】，是电影《勇敢的心》、007 《Skyfall》、《哈利波特与阿兹卡班的囚徒》中海格的小屋取景地，这里也是徒步游爱好者的天堂，可以看到淡泊美丽的Tulla湖和三姐妹山的雄伟。
-[...3 lines deleted...]
-                乘车前往苏格兰著名的度假圣地洛蒙德湖边(Loch Lomond）【拉斯小镇】Luss。小镇景色优美，镇上大约只有二十几户人家，伸手可触的湖水、优雅的天鹅、若隐若现延伸向远方的栈道，颇有些“英国水乡”的意味，犹如世外桃源。(游览约30分钟)
+                酒店早餐后，乘车途经007系列电影取景地拥有苏格兰美丽风景的【A82公路】，游览【苏格兰高地】，拥有古老的城堡、起伏的山脉、自由生长的动物，这里满足了你对苏格兰所有的想象。穿越【格伦科峡谷】，是电影《勇敢的心》、007 《Skyfall》、《哈利波特与阿兹卡班的囚徒》中海格的小屋取景地，这里也是徒步游爱好者的天堂，可以看到淡泊美丽的Tulla湖和三姐妹山的雄伟。
+                <w:br/>
+                途经【威廉堡】，远观【格伦芬南铁路高架桥】（外观，不少于30分钟）《哈利波特与密室》中霍格沃茨快车和飞翔的蓝色福特轿车穿过西部高地的场景，便是在高架桥拍摄的，是常出现在明信片上的一道风景线。如果幸运的话，还能看到蒸汽火车经过高架桥的场景哟。
+                <w:br/>
+                乘车前往苏格兰著名的度假圣地洛蒙德湖边(Loch Lomond）【拉斯小镇】Luss。小镇景色优美，镇上大约只有二十几户人家，伸手可触的湖水、优雅的天鹅、若隐若现延伸向远方的栈道，颇有些“英国水乡”的意味，犹如世外桃源。(游览不少于30分钟)
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -991,57 +991,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 苏格兰小镇-约75KM-爱丁堡
                 <w:br/>
                 酒店早餐后，乘车前往素有“北方雅典”之称的苏格兰首府爱丁堡。爱丁堡有着悠久的历史，旧城和新城一起被联合国教科文组织列为世界遗产，爱丁堡成为了英国仅次于伦敦的第二大旅游城市。
                 <w:br/>
-                【皇家英里】贯穿爱丁堡老城区中心，连接着爱丁堡城堡和皇家荷里路德宫，圆形鹅卵石铺成的巷子，古朴深邃，是爱丁堡最具历史性的街道，时不时有苏格兰艺人的风笛响起，高分美剧《古战场传奇》也曾在这里拍摄。（约15分钟）
-[...5 lines deleted...]
-                前往参观【爱丁堡大学】(特别安排导游带领您参观，游览约1小时)（The University of Edinburgh）位于苏格兰首府爱丁堡市，创建于1583年，是罗素大学集团成员的一所公立研究型大学。在18 世纪欧洲启蒙运动的浪潮中，爱丁堡大学逐渐成为欧洲的学术中心。爱丁堡大学既珍惜往日的荣誉，又持续不断地追求、创新，以其出色而多样的教学与研究而享誉世界。
+                【皇家英里】贯穿爱丁堡老城区中心，连接着爱丁堡城堡和皇家荷里路德宫，圆形鹅卵石铺成的巷子，古朴深邃，是爱丁堡最具历史性的街道，时不时有苏格兰艺人的风笛响起，高分美剧《古战场传奇》也曾在这里拍摄。（不少于15分钟）
+                <w:br/>
+                【王子街花园】历史悠久、美丽优雅的公共花园，也是爱丁堡市中心的一个绿色宝石，外观在里面屹立着苏格兰著名文学家司各特的纪念塔。在花园的另一块绿地上，伫立着蜚声世界的苏格兰钟。（不少于20分钟）
+                <w:br/>
+                前往参观苏格兰和爱丁堡的象征-【爱丁堡城堡】(含门票，入内游览不少于1小时)，这座建筑在城堡岩的死火山上占据了数百年的城市天际线，在此可以俯瞰爱丁堡城市全景，周杰伦《明明就》取景地之一，MV开头就是爱丁堡城堡。（备注：如遇不可抗力比如大风天，官方通知无法入内且可退门票费用的情况下，则更换为参观荷里路德宫，敬请谅解。）
+                <w:br/>
+                前往参观【爱丁堡大学】(特别安排导游带领您参观，游览不少于1小时)（The University of Edinburgh）位于苏格兰首府爱丁堡市，创建于1583年，是罗素大学集团成员的一所公立研究型大学。在18 世纪欧洲启蒙运动的浪潮中，爱丁堡大学逐渐成为欧洲的学术中心。爱丁堡大学既珍惜往日的荣誉，又持续不断地追求、创新，以其出色而多样的教学与研究而享誉世界。
                 <w:br/>
                 特别安排特色餐食【哈吉斯】。
                 <w:br/>
                 交通：巴士/火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：哈吉斯   </w:t>
             </w:r>
           </w:p>
@@ -1083,51 +1083,51 @@
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 爱丁堡-【高速列车】-伦敦-哈利波特摄影棚-伦敦
                 <w:br/>
                 参考时间：Edinburgh (Waverley) - London Kings Cross  08:30-12:48  约4h18m
                 <w:br/>
                 （车次仅供参考，具体以实际为准）
                 <w:br/>
                 酒店早餐后，最美东海岸线火车体验：在爱丁堡乘坐火车前往伦敦，火车一直是英国人民最喜欢的出行方式，不仅火车线路四通八达，乘坐火车时沿途的好风光也令出游变成一种放松和享受。英国有不少火车都会横跨自然景区和和田园乡村，横跨海岸小城到飞驰在悬崖上火车线，处处让你感受到英国火车震撼的魅力!抵达【伦敦国王十字车站】这里也是哈迷们争相到访打卡的地方，伦敦国王十字车站的传奇 9¾站台，这是哈利第一次接触巫师世界时的一个奇怪的地方。（外观10分钟）
                 <w:br/>
-                乘车前往【哈利波特摄影棚（华纳兄弟影城）】（入内含首道门票，约2小时30分钟）
+                乘车前往【哈利波特摄影棚（华纳兄弟影城）】（入内含首道门票，不少于2小时30分钟）
                 <w:br/>
                 这里原是《哈利波特》系列电影的拍摄片场，后来被华纳兄弟改建成主题乐园，内部有大量真实拍摄场景、道具和体验，还有各式哈利波特纪念品出售。摄影棚占地1.4公顷，建有大量电影里的拍摄内景，例如：对角巷，魔法部，霍格沃茨宿舍，公共休息室和教室，还有一系列化装道具，戏服和纪念品，堪称哈迷的天堂。（注意：如遇人流管制不能入内，则退回门票，恕不另行通知，敬请理解。）
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1171,55 +1171,55 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伦敦
                 <w:br/>
                 酒店早餐后，伦敦市区游览：英国当代的王宫——【白金汉宫】（外观15分钟），现在是英国国王在伦敦办公和居住的地方、王室的行政总部，也是当今世界上少数仍在使用的皇家宫殿之一。
                 <w:br/>
                 矗立于泰晤士河畔的【国会大厦】，大厦附属的【大本钟】是伦敦的标志性建筑之一，【威斯敏斯特教堂】又名西敏寺，是英国国教礼拜堂，也是历代国王加冕和王室成员举行婚礼之地（以上外观20分钟）。
                 <w:br/>
                 【唐宁街10号首相府】（远观5分钟），让人有一种不怒自威的感觉；途经【特拉法加广场】被英国人视为伦敦的心脏，因为成群的鸽子长期在此栖居又被称为鸽子广场。【伦敦塔桥】（外观10分钟）是座横跨泰晤士河的上开悬索桥，它是伦敦的象征，有“伦敦正门”之称。
                 <w:br/>
                 特别安排资深讲师2小时带领您参观大英博物馆。
                 <w:br/>
-                【大英博物馆】（入内含讲解，约2小时）世界上历史最悠久、规模最宏伟的综合性博物馆，也是世界上规模最大、最著名的博物馆之一。这座庞大的古罗马式建筑里珍藏的文物和图书资料是世界上任何一个博物馆所不能比拟的。
-[...3 lines deleted...]
-                乘车前往伦敦有名的美食集市—【博罗市场BoroughMarket】。要知道，这里可是吃货的天堂！BoroughMarket坐落在伦敦塔桥下，如今已有接近300年的历史。这里出售让人赞不绝口的各色美食，可容纳食品种类之多令人惊叹。伦敦人常说：如果想买品质最好、最新鲜的食品就要到BoroughMarket，这里的每一个摊位都经过最严格的品质测试，连经验丰富的大厨也是这里的常客。（美食集市如遇不开放状态，改为自由活动。）（约15分钟）
+                【大英博物馆】（入内含讲解，不少于2小时）世界上历史最悠久、规模最宏伟的综合性博物馆，也是世界上规模最大、最著名的博物馆之一。这座庞大的古罗马式建筑里珍藏的文物和图书资料是世界上任何一个博物馆所不能比拟的。
+                <w:br/>
+                乘坐【泰晤士河游船】（不少于35分钟）泰晤士河是英国著名的“母亲”河。在英国历史上泰晤士河流域占有举足轻重的地位。英国的政治家约翰伯恩斯曾说：泰晤士河是世界上最优美的河流，“因为它是一部流动的历史。”它将伦敦市区的许多名胜如珍珠一样串起，沿岸景点非常多，如伦敦眼、千禧桥、伦敦塔、塔桥等等。乘船游河，从另一种角度将这些景致尽收眼底。
+                <w:br/>
+                乘车前往伦敦有名的美食集市—【博罗市场BoroughMarket】。要知道，这里可是吃货的天堂！BoroughMarket坐落在伦敦塔桥下，如今已有接近300年的历史。这里出售让人赞不绝口的各色美食，可容纳食品种类之多令人惊叹。伦敦人常说：如果想买品质最好、最新鲜的食品就要到BoroughMarket，这里的每一个摊位都经过最严格的品质测试，连经验丰富的大厨也是这里的常客。（美食集市如遇不开放状态，改为自由活动。）（不少于15分钟）
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：X     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1253,57 +1253,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伦敦-温莎城堡-伦敦
                 <w:br/>
-                酒店早餐后，乘车前往参观世界上现存王室古堡中规模最大的【温莎城堡】（入内约1小时），目前是英国王室温莎王朝的家族城堡，也是现今世界上有人居住的城堡中最大的一个，内部装饰典雅豪华，尽显皇家风范。重温当年爱德华八世 “不爱江山爱美人”的浪漫爱情故事。
+                酒店早餐后，乘车前往参观世界上现存王室古堡中规模最大的【温莎城堡】（入内不少于1小时），目前是英国王室温莎王朝的家族城堡，也是现今世界上有人居住的城堡中最大的一个，内部装饰典雅豪华，尽显皇家风范。重温当年爱德华八世 “不爱江山爱美人”的浪漫爱情故事。
                 <w:br/>
                 ●请注意：如果遇温莎城堡临时关闭或不对公众开放的情况，我们会调整行程日期或顺序尽量安排团队能够入内参观，如遇调整日期后也无法游览，则安排外退还门票或替换为其他景点入内参观。
                 <w:br/>
-                乘车前往游览【自然历史博物馆】（入内参观含讲解，约2小时）：电影《博物馆奇妙夜》拍摄地，《哈利波特》拍摄地之一。馆里展出有关地球和生物进化史的近七千万件展品，从达尔文研究进化论时收集的样品到侏罗纪时代的恐龙化石都有，许多藏品具有伟大的历史和科学价值。
-[...1 lines deleted...]
-                乘车前往参观始建于1675年的世界文化遗产【格林威治天文台】（约45分钟），是格林尼治平时(GMT)的诞生地，也是本初子午线(零度经线)所在地，是国际科学界确定的计算地理经度和世界时区的起点。特别安排品尝英国传统国菜【Fish &amp; Chips炸鱼薯条餐】。
+                乘车前往游览【自然历史博物馆】（入内参观含讲解，不少于2小时）：电影《博物馆奇妙夜》拍摄地，《哈利波特》拍摄地之一。馆里展出有关地球和生物进化史的近七千万件展品，从达尔文研究进化论时收集的样品到侏罗纪时代的恐龙化石都有，许多藏品具有伟大的历史和科学价值。
+                <w:br/>
+                乘车前往参观始建于1675年的世界文化遗产【格林威治天文台】（不少于45分钟），是格林尼治平时(GMT)的诞生地，也是本初子午线(零度经线)所在地，是国际科学界确定的计算地理经度和世界时区的起点。特别安排品尝英国传统国菜【Fish &amp; Chips炸鱼薯条餐】。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：炸鱼薯条   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1337,53 +1337,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D10</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伦敦-约90KM-牛津-约28KM-比斯特购物村-约82KM-伦敦
                 <w:br/>
-                酒店早餐后，乘车前往历史悠久的【牛津大学】，牛津因闻名于它的是世界一流学府的地位和遍布各地的古迹，使它成为人们极度梦想的城市。特别安排导游带领您参观（游览时间约1.5小时），抵达后外观牛津标志性建筑【博德利图书馆】、【赫特福德桥】通常被称为叹息桥，是连接赫特福德学院两座楼之间的一个天桥。其独特的设计使它成为这个城市的地标。牛津地区的最大的教堂【圣母玛利亚大学教堂】见证了牛津的成长。外观《哈利波特》拍摄地-【基督教堂学院】。外观【汤姆塔】这座哥特式塔楼由克里斯托弗·雷恩设计，内有安妮女王雕像和每晚都会敲响的钟。
-[...1 lines deleted...]
-                乘车前往【比斯特购物村 Bicester Village】（约2小时）如果想要购物，来比斯特购物村绝对没错，这里是能让您真正享受到乐趣的购物天堂。坐落于风景如画的牛津郡，充满英伦格调的购物村，拥有 150 多家世界知名时尚和生活方式品牌的精品店。汇聚顶级时装与时尚生活品牌，全年提供超值折扣优惠，为你创造铭心购物非凡体验。
+                酒店早餐后，乘车前往历史悠久的【牛津大学】，牛津因闻名于它的是世界一流学府的地位和遍布各地的古迹，使它成为人们极度梦想的城市。特别安排导游带领您参观（游览时间不少于1.5小时），抵达后外观牛津标志性建筑【博德利图书馆】、【赫特福德桥】通常被称为叹息桥，是连接赫特福德学院两座楼之间的一个天桥。其独特的设计使它成为这个城市的地标。牛津地区的最大的教堂【圣母玛利亚大学教堂】见证了牛津的成长。外观《哈利波特》拍摄地-【基督教堂学院】。外观【汤姆塔】这座哥特式塔楼由克里斯托弗·雷恩设计，内有安妮女王雕像和每晚都会敲响的钟。
+                <w:br/>
+                乘车前往【比斯特购物村 Bicester Village】（不少于2小时）如果想要购物，来比斯特购物村绝对没错，这里是能让您真正享受到乐趣的购物天堂。坐落于风景如画的牛津郡，充满英伦格调的购物村，拥有 150 多家世界知名时尚和生活方式品牌的精品店。汇聚顶级时装与时尚生活品牌，全年提供超值折扣优惠，为你创造铭心购物非凡体验。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -1419,51 +1419,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 伦敦-约150KM-七姐妹白崖-约150KM-伦敦  深圳
                 <w:br/>
                 参考航班：ZH888 LHR/SZX 2200-1710+1（航班仅供参考，具体以实际为准）
                 <w:br/>
-                酒店早餐后，乘车前往英吉利海峡【七姐妹白色断崖国家公园】Seven Sisters Country Park（游览时间约1小时），如此独特的名字源于这里主要的景观——七座相连的白垩断崖（White Cliffs）。这处断崖绵延起伏数公里，约170米高的悬崖峭壁和海滩近乎垂直，令人心中生起万分敬畏。而纯白色的崖体和崖上翠绿的草地互相映衬，也构成了令人惊叹的景观。电影《敦刻尔克》《赎罪》《哈利波特与火焰环》以及周董的MV《怎么了》的取景地。
+                酒店早餐后，乘车前往英吉利海峡【七姐妹白色断崖国家公园】Seven Sisters Country Park（游览时间不少于1小时），如此独特的名字源于这里主要的景观——七座相连的白垩断崖（White Cliffs）。这处断崖绵延起伏数公里，约170米高的悬崖峭壁和海滩近乎垂直，令人心中生起万分敬畏。而纯白色的崖体和崖上翠绿的草地互相映衬，也构成了令人惊叹的景观。电影《敦刻尔克》《赎罪》《哈利波特与火焰环》以及周董的MV《怎么了》的取景地。
                 <w:br/>
                 随后前往机场乘坐国际航班返回深圳。
                 <w:br/>
                 交通：巴士 飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1769,269 +1769,526 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.儿童费用：6岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
-[...7 lines deleted...]
-                4.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
+                <w:br/>
+                2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
+                <w:br/>
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                <w:br/>
+                4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                <w:br/>
+                驻英国大使馆，领事保护电话：+44-(0)2072998439
+                <w:br/>
+                驻爱尔兰大使馆，领事保护电话：+353-872239198
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                <w:br/>
+                本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则</w:t>
+              <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取英国签证费（含服务费，不含加急费）1500元/人；
-[...17 lines deleted...]
-                10.如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+                预定限制/年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
+                <w:br/>
+                <w:br/>
+                预定说明：
+                <w:br/>
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序做合理的调整。
+                <w:br/>
+                3.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，但赠送项目费用恕不退还，敬请谅解。
+                <w:br/>
+                4.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，战争、天灾、罢工、游行、航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期，或行程被迫中断的，旅行社的工作人员将尽最大的努力协助团友解决问题，但由此造成的损失和因此新增的费用游客自理。
+                <w:br/>
+                赠送项目，景区有权依据自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加，如无法安排费用不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">签证信息</w:t>
+              <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.在行程开始前因旅游者自身原因提出解除合同或者按照《2026年团队出境旅游合同》第11条约定由旅行社解除合同的，旅行社按下列标准扣除必要的费用后将余款退还客人：
+                <w:br/>
+                1）行程开始前 29 日至 15 日，按照旅游费用总额的 5%扣除；
+                <w:br/>
+                2）行程开始前 14 日至 7 日，按照旅游费用总额的 20%扣除；
+                <w:br/>
+                3）行程开始前 6 日至 4 日，按照旅游费用总额的 50%扣除；
+                <w:br/>
+                4）行程开始前 3 日至 1 日，按照旅游费用总额的 60%扣除；
+                <w:br/>
+                5）行程开始当日，按照旅游费用总额的 70%扣除；
+                <w:br/>
+                如旅行者在旅游合同第二十五条或通过其他方式另行约定的，在旅游者解除合同时不受本条中关于解除时间和必要的费用扣除比例的约束。
+                <w:br/>
+                如按上述比例扣除的必要的费用低于实际发生的费用，旅游者按照实际发生的费用支付损失费，但最高额不应当超过旅游费用总额。
+                <w:br/>
+                因部分旅游资源需提前支付费用进行预定，本产品在旅行社成团后至出发前29天外取消的，也将产生实际损失，具体损失包括但不限于机票，酒店等，如旅游者需要取消订单，应及时联系旅行社，旅行社除协助旅行者减损并退换还未实际发生的损失费用外不再承担其他赔偿责任；
+                <w:br/>
+                2.若内陆段机票，境外火车，邮轮等其他交通工具需要提前支付费用的，产生费用后，按实际损失额外收取；
+                <w:br/>
+                3.如有游客额外升级标准或增加要求所产生的相关费用，以实际产生费用为准收取损失费，费用包括但不限于以上列举的取消条款；
+                <w:br/>
+                4.因为团队机票的特殊性，旅游者在确认出团后如因贵方原因或客人自身原因取消出行，我社有权收取已产生的机票定金；双方已确认出票后取消出行的，我司有权收取所有票款，如尚未支付票款，我社有权追索收取所有票款；
+                <w:br/>
+                5.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件或所持自备签证的原因不能出入境的，损失由游客自行承担，我社将视为游客自行取消出团处理；
+                <w:br/>
+                6.因旅游者提供的材料存在问题或者自身其他原因被拒签、缓签、拒绝入境和出境的，相关责任和费用由旅游者承担。
+                <w:br/>
+                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">报名材料</w:t>
+              <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.此产品办理英国签证。
+                <w:br/>
+                2.自2026年2月25日起赴英访客将仅获取电子签证，并需要在预约时间点前往签证中心录取生物指纹。英国签证受理时长一般为15个工作日（暑假/春节旺季日期需提前）。
+                <w:br/>
+                3.如办理团队旅游签证，使领馆要求团队旅游签证持有者必须随团出入境和全程随团活动，不能擅自或强行离团脱团、或延迟回国，不得进行探亲访友、商务等其他非旅游目的活动。
+                <w:br/>
+                签证所需资料：
+                <w:br/>
+                1）客人必须真实详细地填写《英国签证资料表》，并按照《英国签证须知》提供真实有效的签证资料。
+                <w:br/>
+                2）客人委托旅行社代办旅游签证，同意将该签证资料转交给签证国使(领)馆做签证之用，且非常清楚提供的资料完整准确。同时非常明确，如果客人提供虚假资料，会导致申请不被接受；已拿到的签证可能会被取消；按照英国国家法律，也有可能被指控。
+                <w:br/>
+                3）旅行社将根据英国使(领)馆要求对ADS团队签证资料进行必要的核查，如发现资料不真实或不符合签证要求的，旅行社将按规定不予送签。
+                <w:br/>
+                签证流程：
+                <w:br/>
+                1）出发前：客人报名时提交订金和签证资料--旅行社审查客人资料并通知客人补充资料--线上预约签证位--客人在指定时间抵达签证中心进行生物指纹录入--使(领)馆审批签证--等待签证结果。
+                <w:br/>
+                2）回程后（仅团队签证）：回程抵达当天客人将护照和登机牌交与旅行社--旅行社送回使(领)馆销签--使(领)馆通知面销--等待退回护照。
+                <w:br/>
+                团队签证销签事宜：
+                <w:br/>
+                1）销签时间大约需要10-15工作日，具体看使(领)馆处理进度，如须尽快取回护照，请在出团前联系旅行社提出需求，我司代为向使(领)馆申请加急销签。
+                <w:br/>
+                2）请各位游客在出入境时注意边防盖章，若有漏盖错盖及时更正。如没有盖章或盖章不清晰无法辨认将会导致使(领)馆要求您面试销签，由此造成不必要的损失，非常抱歉只能由旅行者本人承担！请您谅解的同时也请您务必仔细留意。
+                <w:br/>
+                3）请妥善保管全程登机牌，并核对航班与姓名信息，如发现信息有误请及时告知领队及时补救，归国后登机牌随护照交给领队，以便办理销签，若因客人自身原因丢失、缺损登机牌或登机牌信息有误，导致被领事馆要求前往面试，费用自理。
+                <w:br/>
+                4）游客必须无条件配合使(领)的销签工作，否则有可能被计入国际游客黑名单而被限制入境；
+                <w:br/>
+                5）使(领)馆销签后不退还往返登机牌，如需办理里程积分请您务必携带相应的积分卡，直接在机场柜台办理。
+                <w:br/>
+                自备签证：
+                <w:br/>
+                客人自备的签证（非我司代办签证）如被拒绝出入中国及该旅游目的地（国家/地区）边境，由此引致的后果及费用损失均由本人自行承担，旅行社有权视为客人单方解除合同，因此产生的损失由客人承担；若导致行程中止的，所交团费扣除实际业务损失费后，剩余部分退回给客人，客人对此表示同意。
+                <w:br/>
+                持非中国公民护照或自备签证的提示：
+                <w:br/>
+                1）非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证。
+                <w:br/>
+                2）持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境，持台湾护照参团的客人需同时持有台胞证出发，并提前自行申请ETA。
+                <w:br/>
+                3）持香港的CIDI（签证身份书）或持中国护照同时拥有其他国家长居权的客人，报名前请咨询旅行社后报名。
+                <w:br/>
+                **以上“签证提示”仅供客人参考，是否符合免签条件由客人根据该国使领馆提供的信息予以确认，并按照相关指引自行负责出入境手续的办理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
+              <w:t xml:space="preserve">报名材料</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">详见附件</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.我社已为游客购买旅游意外险，本司强烈建议游客根据个人情况，自行购买医疗或其他保险，以更全面保障游客利益；
                 <w:br/>
                 2.旅游意外伤害险不包括游客自身携带疾病、旧病复发，且在出团日前180天内未经过治疗的疾病（如心脏病复发、高血压、糖尿病并发症、移植手术复发、孕妇、精神病发作等）；
                 <w:br/>
                 3.游客在签订旅游合同时应将实际身体情况告知旅行社，如个别游客患有传染性疾病或危及他人健康之疾病，旅行社有权拒绝游客出团或终止游客随团，所交费用按游客违约处理；
                 <w:br/>
                 4.老年人特别说明：出境游长线舟车劳顿，为团友身体健康状况考虑，80岁以上老人及其他身体条件不不太适宜长途飞行的团友，请权衡自身身体条件选择参加的团队，敬请理解；
                 <w:br/>
-                5.65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+                65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
+                1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
+                <w:br/>
+                2.行程景点实际游览最短时间，以行程中标注时间为准；
+                <w:br/>
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                <w:br/>
+                注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
+                <w:br/>
+                <w:br/>
+                备注：
+                <w:br/>
+                1.此行程为旅游合同不可分割之部分，旅行社将严格按照行程执行；
+                <w:br/>
+                2.在不减少任何景点的前提下，导游可根据境外情况做顺序之调整，该调整不视为违约；
+                <w:br/>
+                3.是否给予签证、是否准予出、入境，为有关机关的行政权利。如因游客自身原因或因提供材料存在问题不能及时办理签证而影响行程的，以及被有关机关拒发签证或不准出入境的，相关责任和费用由游客自行承担。
+                <w:br/>
+                4.WiFi设备：
+                <w:br/>
+                项目	类型	金额	备注说明
+                <w:br/>
+                赔偿
+                <w:br/>
+                项目	WiFi设备	500元/台	丢失或不归还赔偿金额
+                <w:br/>
+                	设备液体进入	500元/台	设备进液体导致损坏
+                <w:br/>
+                	设备严重损坏	500元/台	设备外观损毁严重、设备碎屏导致无法开机
+                <w:br/>
+                	设备外观损坏	200元/台	设备屏碎、外壳丢失、外观损坏但不影响使用
+                <w:br/>
+                	屏幕严重刮花	l00元/台	设备屏幕严重刮花/插口堵塞或损坏但不影响使用
+                <w:br/>
+                	USB数据线	10元/个	丢失或不归还赔偿金额
+                <w:br/>
+                	Bag包/收纳袋	20元/个	丢失或不归还赔偿金额
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2072,51 +2329,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-17</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>