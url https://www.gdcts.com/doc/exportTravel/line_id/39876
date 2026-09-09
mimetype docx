--- v0 (2026-03-25)
+++ v1 (2026-09-09)
@@ -655,59 +655,57 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马德里-约100KM-塞戈维亚-约172KM-萨拉曼卡（西班牙）
                 <w:br/>
                 酒店早餐后，乘车前往世界文化遗产古镇-塞戈维亚（游览不少于 45 分钟）,
                 <w:br/>
-                酒店早餐后，乘车前往世界文化遗产古镇-塞戈维亚（游览不少于 45 分钟）,
-                <w:br/>
                 塞戈维亚是是卡斯蒂利亚-莱昂自治区塞哥维亚省的省会，一座古老精致的小城，因其 2000 年历史的古罗马高架渠和香飘万里的烤乳猪而闻名于世，古城和高架渠一起被列为世界文化遗产。
                 <w:br/>
-                【阿尔卡萨城堡】外观（约15 分钟）,童话般的阿尔卡萨城堡，坐落在塞戈维亚城边，迪士尼著名的白雪公主城堡就是以它为蓝本修建的。15 世纪 60 年代，西班牙诸国中最重要的两个王国在该城堡内举行了历史性的婚礼，从此开始光复战争，把阿拉伯人赶出了西班牙，实现了全国统一。
-[...3 lines deleted...]
-                乘车前往西班牙闻名世界的大学古城—【萨拉曼卡Salamanca】，1988年被联合国教科文组织列为人类遗产，2002年被评选为欧洲文化之都。外观西班牙最华丽最大的【马约尔广场】，是具有巴洛克风格的城市与半岛建筑之一。外观欧洲最古老的大学之一【萨拉曼卡大学】，这是萨拉曼卡最重要的建筑之一，也是西班牙文艺复兴时期的建筑瑰宝。外观【萨拉曼卡大教堂】，新旧两座教堂互相毗邻，旧大教堂是经典罗马式建筑风格；新大教堂融合了哥特式、文艺复兴式、巴洛克式建筑风格，十分精美华丽。游览完毕前往酒店入住。
+                【阿尔卡萨城堡】外观,童话般的阿尔卡萨城堡，坐落在塞戈维亚城边，迪士尼著名的白雪公主城堡就是以它为蓝本修建的。15 世纪 60 年代，西班牙诸国中最重要的两个王国在该城堡内举行了历史性的婚礼，从此开始光复战争，把阿拉伯人赶出了西班牙，实现了全国统一。
+                <w:br/>
+                【古罗马高架引水渠】外观，塞戈维亚古罗马水道桥位于西班牙塞哥维亚城，建于公元一世纪末至二世纪初，全长 728 米，有双层拱，共有 167 座拱门，被联合国列入世界文化遗产。
+                <w:br/>
+                乘车前往西班牙闻名世界的大学古城—【萨拉曼卡Salamanca】（游览不少于45分钟），1988年被联合国教科文组织列为人类遗产，2002年被评选为欧洲文化之都。外观西班牙最华丽最大的【马约尔广场】，是具有巴洛克风格的城市与半岛建筑之一。外观欧洲最古老的大学之一【萨拉曼卡大学】，这是萨拉曼卡最重要的建筑之一，也是西班牙文艺复兴时期的建筑瑰宝。外观【萨拉曼卡大教堂】，新旧两座教堂互相毗邻，旧大教堂是经典罗马式建筑风格；新大教堂融合了哥特式、文艺复兴式、巴洛克式建筑风格，十分精美华丽。游览完毕前往酒店入住。
                 <w:br/>
                 交通：飞机 巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -741,51 +739,51 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 萨拉曼卡-约354KM-波尔图（葡萄牙）
                 <w:br/>
-                酒店早餐后，前往游览葡萄牙第二大城市【波尔图】，葡萄牙的国名便源于这城市，在1996年被联合国教科文组织列为世界遗产。【路易一世大桥】（远观约10分钟）是波尔图的地标建筑，它横跨杜罗河，长约400米，是世界上最长的大桥之一。【波尔图大教堂】（外观约10分钟），教堂为哥德式及巴洛克式的混合建筑，正面的玫瑰窗和祭坛右侧的回廊属于哥特式、大门及祭坛本身则是华丽的巴洛克风格。【圣本托火车站】（外观约10分钟），这座历史悠久的火车站，用2万多块瓷砖拼出了一幅幅美丽的瓷砖画，向过往的旅客讲述着属于葡萄牙的历史与文化。【僧侣塔/牧师塔】（外观约10分钟），也叫克莱瑞科塔Clérigos Tower，连在一起的教士教堂Clérigos Church是一座拥有标志性钟楼的华丽教堂。【莱罗书店】（外观约10分钟），是《哈利•波特》书迷们的“朝圣”之地，它坐落在波尔图历史中心，是名副其实的百年老店。
+                酒店早餐后，前往游览葡萄牙第二大城市【波尔图】（游览时间不少于60分钟），葡萄牙的国名便源于这城市，在1996年被联合国教科文组织列为世界遗产。【路易一世大桥】（远观）是波尔图的地标建筑，它横跨杜罗河，长约400米，是世界上最长的大桥之一。【波尔图大教堂】（外观），教堂为哥德式及巴洛克式的混合建筑，正面的玫瑰窗和祭坛右侧的回廊属于哥特式、大门及祭坛本身则是华丽的巴洛克风格。【圣本托火车站】（外观），这座历史悠久的火车站，用2万多块瓷砖拼出了一幅幅美丽的瓷砖画，向过往的旅客讲述着属于葡萄牙的历史与文化。【僧侣塔/牧师塔】（外观），也叫克莱瑞科塔Clérigos Tower，连在一起的教士教堂Clérigos Church是一座拥有标志性钟楼的华丽教堂。【莱罗书店】（外观），是《哈利•波特》书迷们的“朝圣”之地，它坐落在波尔图历史中心，是名副其实的百年老店。
                 <w:br/>
                 特别安排：波尔图【魔法小火车+皇家酒庄品酒特色体验之旅】。皇家酒庄（Real Companhia Velha）成立于 1756 年，是葡萄牙历史最悠久的波特酒生产商，也是目前仍在运营的最具影响力的酒庄之一。酒庄总部位于葡萄牙著名的波尔图（Porto），在世界闻名的杜罗河谷（Douro Valley）拥有广阔的葡萄园和传统酒窖。
                 <w:br/>
                 搭乘【波尔图魔法小火车】，穿梭于波尔图老城，抵达酒庄庄园，在葡萄牙最古老、最负盛名皇家酒庄品尝高品质的葡萄酒，贵宾们可以在这儿学习品酒、参观酒窖，深度体验皇家酒庄的酿酒艺术。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
@@ -823,59 +821,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 波尔图-约350KM-罗卡角-约18KM-辛特拉-约28KM-里斯本（葡萄牙）
                 <w:br/>
-                酒店早餐后，乘车前往欧洲大陆的最西端【罗卡角】（又名大石角，约停留50分钟）。它是一处海拔约140米的狭窄悬崖，处于葡萄牙的最西端，也是整个欧亚大陆的最西边，曾被认为是世界的尽头。 在罗卡角的山崖上建有一座灯塔和一个面向大洋的十字架，颇有遗世独立之感。碑上刻有著名葡萄牙诗人路易·德·卡蒙斯的诗句：“陆止于此、海始于斯。”这里也是游客们竞相合影留念的地方。
+                酒店早餐后，乘车前往欧洲大陆的最西端【罗卡角】（又名大石角，停留不少于50分钟）。它是一处海拔约140米的狭窄悬崖，处于葡萄牙的最西端，也是整个欧亚大陆的最西边，曾被认为是世界的尽头。 在罗卡角的山崖上建有一座灯塔和一个面向大洋的十字架，颇有遗世独立之感。碑上刻有著名葡萄牙诗人路易·德·卡蒙斯的诗句：“陆止于此、海始于斯。”这里也是游客们竞相合影留念的地方。
                 <w:br/>
                 乘车前往葡萄牙小镇-【辛特拉】，辛特拉是里斯本北郊的一座小镇，空气新鲜，风景优美。辛特拉拥有星罗棋布的皇家庄园和城堡，云集了欧洲浪漫主义风格的建筑，是世界自然文化遗产。【辛特拉王宫】外观（游览不少于15分钟），辛特拉王宫是葡萄牙保存完好的中世纪皇家宫殿，从15世纪初到19世纪后期或多或少有王室连续居住。王宫融合了摩尔式和西哥特式建筑风格，它的大烟囱分外醒目。两个白色高高的烟囱很像牛角，所以又被称为“牛角宫”。王宫在葡国成立共和制前，一直是国王的避暑宫殿。作为辛特拉文化景观的一部分，被联合国教科文组织列为世界遗产。
                 <w:br/>
-                前往【里斯本】（市区游览约1小时）素有"欧洲乡村"的美誉，建立在山丘之上，城中遍布坡道，因此获得了“七丘之城”的别名，城市保存了固有的传统，持续修复翻新具历史性的建筑和雕塑，中世纪街的景观依然留存至今，是个令人迷醉与向往的城市。【贝伦塔】外观，葡萄牙七大奇迹之一，葡萄牙前海关，是启航的起点归航的终点，修建于葡萄牙文艺复兴高潮时期，是曼努埃尔建筑风格的杰出代表。1983年被列为世界文化遗产，也是里斯本地标性建筑景观。【热罗尼莫斯修道院】外观，1983年与附近的贝伦塔一起被联合国教科文组织列为世界文化遗产，航海家达伽马也长眠于此。教堂与修道院的门墙连接长达100多米，几乎占据了整条街道，雄壮的气势也彰显了昔日葡萄牙无可匹敌的海上霸主地位。【航海家纪念碑】外观，纪念碑上刻着33位在航海时代具有贡献的人物像，领头的是亨利王子的塑像，为了纪念这位航海家-亨利王子逝世500周年。【四月二十五号大桥】远观，曾是欧洲第一长桥，世界第三长悬索桥。为了纪念葡萄牙人民在“丁香革命”中推翻军政府。
+                前往【里斯本】（市区游览不少于1小时）素有"欧洲乡村"的美誉，建立在山丘之上，城中遍布坡道，因此获得了“七丘之城”的别名，城市保存了固有的传统，持续修复翻新具历史性的建筑和雕塑，中世纪街的景观依然留存至今，是个令人迷醉与向往的城市。【贝伦塔】外观，葡萄牙七大奇迹之一，葡萄牙前海关，是启航的起点归航的终点，修建于葡萄牙文艺复兴高潮时期，是曼努埃尔建筑风格的杰出代表。1983年被列为世界文化遗产，也是里斯本地标性建筑景观。【热罗尼莫斯修道院】外观，1983年与附近的贝伦塔一起被联合国教科文组织列为世界文化遗产，航海家达伽马也长眠于此。教堂与修道院的门墙连接长达100多米，几乎占据了整条街道，雄壮的气势也彰显了昔日葡萄牙无可匹敌的海上霸主地位。【航海家纪念碑】外观，纪念碑上刻着33位在航海时代具有贡献的人物像，领头的是亨利王子的塑像，为了纪念这位航海家-亨利王子逝世500周年。【四月二十五号大桥】远观，曾是欧洲第一长桥，世界第三长悬索桥。为了纪念葡萄牙人民在“丁香革命”中推翻军政府。
                 <w:br/>
                 安排品尝百年老店出品的【正宗葡式蛋挞】（每人一个）。葡式蛋挞无人不知，但地道的葡式蛋挞在里斯本，味道、润滑感和酥脆感之间的平衡造就了这一天赐甜品。。
                 <w:br/>
-                安排品尝【葡萄牙鳕鱼餐】，葡萄牙人将鳕鱼奉为“国菜”，不仅是日常餐桌上的常菜，更是款待尊贵客人的必备佳肴。
+                安排品尝【葡萄牙鳕鱼餐】，葡萄牙人将鳕鱼奉为“
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：鳕鱼餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -909,61 +907,61 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D5</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 里斯本-约463KM-塞维利亚（西班牙）
                 <w:br/>
-                酒店早餐后，【罗西奥广场Praça Dom Pedro IV】，在奥古斯塔大街的尽头，里斯本跳跃不息的心脏。美丽的建筑和喷泉依旧在优雅地讲述耐人寻味的历史。里斯本人每日必经之地，里斯本人生活的一部份，别有一番亲切感。【自由大道】自由活动（约1小时），精致铺设的石砌步行道上镶嵌着漂亮的彩绘地砖，道路两侧是连绵无尽的茂密树木，并且林立着多家酒店、各种时尚商店，素有葡萄牙“香榭丽舍大道”之称。
+                酒店早餐后，【罗西奥广场Praça Dom Pedro IV】，在奥古斯塔大街的尽头，里斯本跳跃不息的心脏。美丽的建筑和喷泉依旧在优雅地讲述耐人寻味的历史。里斯本人每日必经之地，里斯本人生活的一部份，别有一番亲切感。【自由大道】自由活动（不少于1小时），精致铺设的石砌步行道上镶嵌着漂亮的彩绘地砖，道路两侧是连绵无尽的茂密树木，并且林立着多家酒店、各种时尚商店，素有葡萄牙“香榭丽舍大道”之称。
                 <w:br/>
                 乘车前往【塞维利亚】，塞维利亚是一座让人激动的城市，这里是安达鲁西亚大区的首府、佛拉门戈舞蹈艺术的发源地、更是卡门的故乡、同时也是世界著名航海家哥伦布发现美洲新大陆的起点和终点。
                 <w:br/>
-                塞维利亚市区游览（约60分钟）【塞维利亚西班牙广场】：270度的弧形红砖建筑环绕着广场，马蹄形的拱门凸显摩尔复兴的建筑风格，弧形建筑的两端分别有两座74米高高耸立的尖塔，据说分别象征着天主教双王费迪南和伊莎贝尔。【玛丽亚・路易莎公园】：塞维利亚最大的公园，占地40多万平方米。它的前身是一座浪漫派风格的花园，由路易莎·德·奥尔良公主捐赠，1929年为拉丁美洲博览会而改建。
+                塞维利亚市区游览（不少于60分钟）【塞维利亚西班牙广场】：270度的弧形红砖建筑环绕着广场，马蹄形的拱门凸显摩尔复兴的建筑风格，弧形建筑的两端分别有两座74米高高耸立的尖塔，据说分别象征着天主教双王费迪南和伊莎贝尔。【玛丽亚・路易莎公园】：塞维利亚最大的公园，占地40多万平方米。它的前身是一座浪漫派风格的花园，由路易莎·德·奥尔良公主捐赠，1929年为拉丁美洲博览会而改建。
                 <w:br/>
                 【塞维利亚大教堂】外观：此教堂所在地原为塞维利亚大清真寺，15世纪清真寺被拆毁，在原址上建造塞维利亚大教堂，航海家哥伦布安葬于此。它曾是基督教世界里大的宗教建筑，世界三大教堂之一，已经被选为世界文化遗产【黄金塔】外观：塞维利亚辉煌的航海史的见证,这里曾经是那些满载着黄金白银从美洲回来的船只的终点。
                 <w:br/>
                 特别安排：【塞维利亚复古马车巡游】复古的马车是塞维利亚一种特色的观光方式，装扮精美的马车随处可见，一辆辆嗒嗒驶过，随着悠扬的马蹄声，明媚的阳光，宜人的气候，西班牙的浪漫扑面而来。
                 <w:br/>
-                晚上特别安排欣赏西班牙国粹【佛拉明戈舞表演+晚宴】（约1小时）。一场丰富而富有想象力的演出，灯光、服装和编排相结合，为观众提供精彩的弗拉门戈表演享受，将这一体验与美食晚宴结合起来，弗拉明戈舞节奏强烈明快，动作夸张有力，女演员身着色彩艳丽的大摆长裙，随着舞姿的转动，裙琚飘飘，宛如绽放的花朵。男演员着装精神干练，或是衬衫马甲配马裤长筒皮靴，或是威武的军装，尽显男性身体的阳刚之美，他们的舞步如踢踏舞，但节奏更加紧密结实有力，一串串节奏飞快踢踏有声的舞步让人随舞者一起激情澎湃！
+                晚上特别安排欣赏西班牙国粹【佛拉明戈舞表演+晚宴】（不少于1小时）。一场丰富而富有想象力的演出，灯光、服装和编排相结合，为观众提供精彩的弗拉门戈表演享受，将这一体验与美食晚宴结合起来，弗拉明戈舞节奏强烈明快，动作夸张有力，女演员身着色彩艳丽的大摆长裙，随着舞姿的转动，裙琚飘飘，宛如绽放的花朵。男演员着装精神干练，或是衬衫马甲配马裤长筒皮靴，或是威武的军装，尽显男性身体的阳刚之美，他们的舞步如踢踏舞，但节奏更加紧密结实有力，一串串节奏飞快踢踏有声的舞步让人随舞者一起激情澎湃！
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：弗拉明戈晚宴   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
@@ -997,57 +995,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D6</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 塞维利亚-约128KM-龙达-约179KM-格拉纳达（西班牙）
                 <w:br/>
-                酒店早餐后，乘车前往位于西班牙安达卢西亚腹地的一座小城–【龙达】，它诞生于罗马帝国时代，其老城伫立在750公尺高万丈悬崖之上，给人一种惊心动魄的壮美之感，是斗牛的发源地。【新桥】（约20分钟）的峡谷是隆达著名的风景点，高100米的峡谷切割出一条溪流，景色壮观，无与伦比。
+                酒店早餐后，乘车前往位于西班牙安达卢西亚腹地的一座小城–【龙达】，它诞生于罗马帝国时代，其老城伫立在750公尺高万丈悬崖之上，给人一种惊心动魄的壮美之感，是斗牛的发源地。【新桥】（不少于20分钟）的峡谷是隆达著名的风景点，高100米的峡谷切割出一条溪流，景色壮观，无与伦比。
                 <w:br/>
                 乘车前往【格拉纳达】，位于西班牙南部的格拉纳达地处内华达山脉环抱之中，作为一座气质优雅的古城，格拉纳达能够闻名于世界，一种闲云野鹤般的生活意境。
                 <w:br/>
-                游览世界遗产-【阿尔罕布拉宫】（入内含官导，约1小时30分），1984年被列入联合国世界文化遗产，是阿拉伯式宫殿庭院艺术的鼎盛之作。为中世纪摩尔人所建立的格拉纳达埃米尔国的王宫，有“宫殿之城”和“世界奇迹”之称。
-[...1 lines deleted...]
-                （注：阿尔罕布拉宫属世界文化遗产，官方实行限流参观政策。团队需预约申请方可游览，如预约申请未获批，届时将无法入内参观，①改用【阿尔罕布拉宫后花园】并退6欧/人门票差价，或【塞维利亚皇宫】退8欧元/人门票差价，代替原定游览内容，不再另行通知，敬请收悉！且此天增加如下游览景点:【阿尔拜辛区】（约30分钟）1984年与阿尔罕布拉宫一同列为世界遗产，格拉纳达城区最古老的一部分，保留着大量具有六百年历史的摩尔建筑!）
+                游览世界遗产-【阿尔罕布拉宫】（入内含官导，不少于1小时30分），1984年被列入联合国世界文化遗产，是阿拉伯式宫殿庭院艺术的鼎盛之作。为中世纪摩尔人所建立的格拉纳达埃米尔国的王宫，有“宫殿之城”和“世界奇迹”之称。
+                <w:br/>
+                （注：阿尔罕布拉宫属世界文化遗产，官方实行限流参观政策。团队需预约申请方可游览，如预约申请未获批，届时将无法入内参观，①改用【阿尔罕布拉宫后花园】并退6欧/人门票差价，或【塞维利亚皇宫】退8欧元/人门票差价，代替原定游览内容，不再另行通知，敬请收悉！且此天增加如下游览景点:【阿尔拜辛区】（不少于30分钟）1984年与阿尔罕布拉宫一同列为世界遗产，格拉纳达城区最古老的一部分，保留着大量具有六百年历史的摩尔建筑!）
                 <w:br/>
                 特别安排：西班牙海鲜自助餐
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：海鲜自助餐   </w:t>
             </w:r>
           </w:p>
@@ -1083,53 +1081,53 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D7</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 格拉纳达-约482KM-瓦伦西亚（西班牙）
                 <w:br/>
-                酒店早餐后，乘车前往西班牙第三大城市瓦伦西亚，“阳光之城”东濒大海，背靠广阔的平原，被誉为“地中海西岸的一颗明珠”，是西班牙重要的港口和工业城市。【瓦伦西亚大教堂】和【米伽勒塔】（外观约10分钟）这是两座可以代表瓦伦西亚老城区的建筑，位于米伽勒塔不远的西哥特式建筑风格的丝绸市场更是被列为世界文化遗产名录中。
-[...1 lines deleted...]
-                瓦伦西亚最吸引世人目光的当属【艺术科学城】（外观约10分钟），这是由当代建筑大师圣地亚哥卡拉特拉瓦设计的大型超现代风格建筑群。
+                酒店早餐后，乘车前往西班牙第三大城市瓦伦西亚（停留时间不少于60分钟），“阳光之城”东濒大海，背靠广阔的平原，被誉为“地中海西岸的一颗明珠”，是西班牙重要的港口和工业城市。【瓦伦西亚大教堂】和【米伽勒塔】（外观）这是两座可以代表瓦伦西亚老城区的建筑，位于米伽勒塔不远的西哥特式建筑风格的丝绸市场更是被列为世界文化遗产名录中。
+                <w:br/>
+                瓦伦西亚最吸引世人目光的当属【艺术科学城】（外观），这是由当代建筑大师圣地亚哥卡拉特拉瓦设计的大型超现代风格建筑群。
                 <w:br/>
                 是日特别安排【西班牙海鲜饭】，作为西餐三大名菜之一，西班牙海鲜饭与法国蜗牛、意大利面齐名。西班牙海鲜饭源于地中海，是以西班牙产艮米为原料的一种饭类食品，成品卖相绝佳，是您体验当地美食的不二之选。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：西班牙海鲜饭   </w:t>
             </w:r>
           </w:p>
@@ -1167,55 +1165,55 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D8</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 瓦伦西亚-约365KM-巴塞罗那（西班牙）
                 <w:br/>
                 酒店早餐后，乘车前往素有“伊比利亚半岛的明珠”和“欧洲之花”之称的【巴塞罗那】，气候宜人、风光旖旎、古迹遍布，紧靠地中海，城市的在其规划中融合了罗马风格的痕迹、中世纪风格的城区、极为漂亮的现代主义风格的及20世纪的先驱者的作品。
                 <w:br/>
-                乘车前往【1992年奥运会会址】：位于蒙特惠奇山，第25届奥林匹克运动会，在奥林匹克官网历届奥运会的介绍中，第一集就提到1992年巴塞罗那奥运会是开幕式历史上最让人震惊的瞬间之一。
-[...3 lines deleted...]
-                特别安排：巴塞罗那哥特区city walk 深度漫游（约2小时）：
+                乘车前往【1992年奥运会会址】（不少于10分钟）：位于蒙特惠奇山，第25届奥林匹克运动会，在奥林匹克官网历届奥运会的介绍中，第一集就提到1992年巴塞罗那奥运会是开幕式历史上最让人震惊的瞬间之一。
+                <w:br/>
+                【旧港】（不少于15分钟）：巴塞罗那历史悠久的港口，当年哥伦布就是从这里出发发现了美洲新大陆，这座港口见证了巴塞罗那的历史沧桑。
+                <w:br/>
+                特别安排：巴塞罗那哥特区city walk 深度漫游（不少于2小时）：
                 <w:br/>
                 【哥特区】是巴塞罗那的旧城区四个小区中的一个，许多建筑建于中世纪，有一些可以追溯到古罗马时代。老城区的大教堂和皇家宫殿至今依然在使用，保存完好。
                 <w:br/>
                 来到【加泰罗尼亚广场】、外观【四只猫咖啡厅】、观赏【亲吻墙】、外观【音乐宫】、外观【巴塞罗那主教堂】、游览【国王广场】、游览【兰布拉大街】，它被誉为欧洲最美丽的林荫大道之一，是巴塞罗那最著名的地标性街区。余秋雨笔下的流浪者大街，这里可以说是西班牙最有活力的大街了云集了来自世界各地的行为艺术家和游客。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
@@ -1253,59 +1251,59 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D9</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那（西班牙）
                 <w:br/>
-                酒店早餐后，开启高迪艺术之旅。高迪私人住宅的“封笔之作”【米拉之家】（外观约10分钟），它的波浪形的外观是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆，和宽大的窗户组成的，可让人发挥想象力。
-[...1 lines deleted...]
-                以造型怪异而闻名于世的【巴特罗之家（面谱屋）】（外观约15分钟），巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。
+                酒店早餐后，开启高迪艺术之旅。高迪私人住宅的“封笔之作”【米拉之家】（外观不少于10分钟），它的波浪形的外观是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆，和宽大的窗户组成的，可让人发挥想象力。
+                <w:br/>
+                以造型怪异而闻名于世的【巴特罗之家（面谱屋）】（外观不少于15分钟），巴特罗公寓与高迪设计的其他建筑不同，它的外墙全部是由蓝色和绿色的陶瓷装饰，一种奇诡的颜色组合，远望去颇像印象派画家的调色盘，但色彩很和谐。
                 <w:br/>
                 开展高迪作品奇幻之旅，巴塞罗那有欧洲之花美誉，但当地人更乐意称它为高迪之城，伟大的疯狂建筑家高迪把他的作品和艺术精神贯穿于巴塞罗那的血液之中。
                 <w:br/>
-                【圣家族大教堂】（入内参观1小时，含官导）：天才建筑师安东尼·高迪留给巴塞罗那较为珍贵的独特建筑遗产，不对称的哥特式教堂和现代主义风格的大教堂，教堂的外观有18个尖塔，内部也是一样壮观，有三个巨大的祭坛、大量的雕像和艺术品，以及令人惊叹的玻璃窗。
-[...1 lines deleted...]
-                【桂尔公园】（入内参观1小时，含官导）：巴塞罗那最耀眼的景点之一,于1984年被联合国教科文组织列为世界遗产，也是高迪众多作品中关于园林设计的典范之作，公园用了许多碎瓷片镶嵌，艺术感强烈，艺术趣味和建筑风格在此得以发挥得淋漓尽致。
+                【圣家族大教堂】（入内参观不少于1小时，含官导）：天才建筑师安东尼·高迪留给巴塞罗那较为珍贵的独特建筑遗产，不对称的哥特式教堂和现代主义风格的大教堂，教堂的外观有18个尖塔，内部也是一样壮观，有三个巨大的祭坛、大量的雕像和艺术品，以及令人惊叹的玻璃窗。
+                <w:br/>
+                【桂尔公园】（入内参观不少于1小时，含官导）：巴塞罗那最耀眼的景点之一,于1984年被联合国教科文组织列为世界遗产，也是高迪众多作品中关于园林设计的典范之作，公园用了许多碎瓷片镶嵌，艺术感强烈，艺术趣味和建筑风格在此得以发挥得淋漓尽致。
                 <w:br/>
                 **特别安排**
                 <w:br/>
                 巴塞罗那地中海帆船日落巡游（含西班牙小吃及欢迎饮料）
                 <w:br/>
                 搭乘地中海帆船-沿着巴塞罗那壮丽的海岸线航行，从独特视角感受巴塞罗那日落的魔力。
                 <w:br/>
                 当天空逐渐变成令人屏息的艺术品，星星开始在夜空中闪烁，让海浪的轻柔摇曳与日落的绚丽色彩共同创造出永恒的回忆。
                 <w:br/>
                 巴塞罗那像是一个筑梦的欢乐天堂，这个城市拥有地中海热情的阳光与自由奔放的气息，其现代建筑、流行式样、设计水平先于欧洲其它城市，毕加索、米罗、高迪等艺术大师都在这里崭露头角，这座城市是名副其实的艺术之都。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -1357,51 +1355,51 @@
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那【高速列车】马德里（托莱多）（西班牙）
                 <w:br/>
                 参考时间：巴塞罗那Barcelona Sants - 马德里Madrid Atocha
                 <w:br/>
                 08:00-11:12 Renfe AVE 或 08:25-10:55 Renfe AVE 或 09:0-11:45 Renfe AVE（车次仅供参考，具体以实际为准）
                 <w:br/>
                 酒店早餐后，搭乘西班牙高速列车【AVE火车】前往马德里，在短时间内舒适迅速地到达目的地。
                 <w:br/>
                 "若AVE最终预定席位有限，则改为预定同级西班牙高速列车iryo列车或Avlo列车"
                 <w:br/>
-                乘车前往游览中世纪西班牙的都城－【托莱多】。托莱多地处TAGUS河环绕的高岗上，是世界文化遗产。抵达后游览托莱多古城（约45分钟），感受西班牙文化的“黄金时代”。
+                乘车前往游览中世纪西班牙的都城－【托莱多】。托莱多地处TAGUS河环绕的高岗上，是世界文化遗产。抵达后游览托莱多古城（不少于45分钟），感受西班牙文化的“黄金时代”。
                 <w:br/>
                 曾经的西班牙卡斯蒂利亚王国的首都，是世界文化遗产城市。托莱多本身就是一件艺术品，大街小巷充满了罗马时期、西哥特时期、穆斯林风格以及犹太风格的建筑，漫步在著名的托莱多艺术品街区，享受这座有着“帝国皇冠加冕过的城市”美誉小城的沧桑与美丽。
                 <w:br/>
                 交通：火车/巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：√   </w:t>
             </w:r>
           </w:p>
@@ -1437,57 +1435,57 @@
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D11</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 马德里-广州
                 <w:br/>
-                参考航班： CZ378 MADCAN 2030 1640+1（航班仅供参考，具体以实际为准）
-[...5 lines deleted...]
-                游毕返回马德里，前往【英格列斯百货公司】（自由活动约2小时），El Corte Inglés商场是西班牙规模至大的百货公司连锁集团，在这里可以买到各种大牌奢侈品的首饰、护肤品、香水、箱包、太阳镜，以及一些平价服饰、运动品牌等。备注:（领队有权根据实际行程时间安排情况，将【马德里英格列斯百货公司】调整为【巴塞罗那英格列斯百货公司】）
+                参考航班： CZ378 MADCAN 2100 1610+1（航班仅供参考，具体以实际为准）
+                <w:br/>
+                酒店早餐后，乘车前往马德里市区观光（市区游览不少于1小时）：参观马德里的核心—【太阳门广场】，曾经是马德里的东大门，现为马德里市区的中心，西班牙的零公里地标就设置在太阳门广场旁的政府大楼前。同时我们还可以参观到传说中的“妈妈快跑”的马德里市标—狗熊爬树铜像。之后参观【马约尔大广场】，由西班牙国王菲里普三世在1619年修建，广场中央便其英姿飒爽的骑马雕像，这座广场是马德里最热闹的聚集地。
+                <w:br/>
+                随后前往参观【马德里皇宫】（入内参观，不少于1小时，含官导）是仅次于凡尔赛宫和维也纳美泉宫的欧洲第三大皇宫，它是波旁代表性的文化遗迹，在欧洲各国皇宫中堪称数一数二。该皇宫已被辟为博物院，供游人参观。（因大皇宫仍为西班牙皇室所使用，如遇大型宗教活动、节日或政治活动，皇宫宣布不对外开放，旅行社将调整为其他景点游览或作退票处理，恕不另行通知）。
+                <w:br/>
+                游毕返回马德里，前往【英格列斯百货公司】（自由活动不少于2小时），El Corte Inglés商场是西班牙规模至大的百货公司连锁集团，在这里可以买到各种大牌奢侈品的首饰、护肤品、香水、箱包、太阳镜，以及一些平价服饰、运动品牌等。备注:（领队有权根据实际行程时间安排情况，将【马德里英格列斯百货公司】调整为【巴塞罗那英格列斯百货公司】）
                 <w:br/>
                 指定时间前往机场乘坐国际航班返回广州。
                 <w:br/>
                 交通：巴士
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
             </w:r>
           </w:p>
@@ -1795,328 +1793,487 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.儿童费用：6岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
-[...7 lines deleted...]
-                4.本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
+                1.儿童费用：6 岁以下（不含6岁）不占床按成人价格减少单房差，此价格提供机位、车位、餐位及景点门票，不提供住宿床位，占床按成人价格收费，6岁起必须占床；
+                <w:br/>
+                2.自备签证或免签证参团，签证费退费标准：申根签600元/人，英签1300元/人。
+                <w:br/>
+                3.请您务必在签证截止日期前递交完整签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人，英国签证费（含服务费，不含加急费）1500元/人；
+                <w:br/>
+                4.由于团队行程中所有住宿、用车、餐食、景点门票等均为旅行社打包整体销售，如因自身原因未能游览参观的或临时自愿放弃游览，费用恕不退还，敬请理解。
+                <w:br/>
+                5.行程中未标注入内的景点均为外观，入内参观仅含景点首道门票。
+                <w:br/>
+                6.由于团队机票为指定航线往返票，如因自身原因放弃回程，费用恕不退还，敬请谅解
+                <w:br/>
+                如国际段机票已申请国内联运段，按照航司规定国内第一段联运段机票未使用，后段机票将自动作废，敬请理解。
+                <w:br/>
+                <w:br/>
+                驻葡萄牙大使馆 +351-214024855
+                <w:br/>
+                驻西班牙大使馆 +34-915438877
+                <w:br/>
+                全球领事保护热线：+86-10-12308（24小时，海外中国公民遇到紧急情况可拨打）
+                <w:br/>
+                <w:br/>
+                .本产品供应商为：广东成功之旅国际旅行社有限公司，许可证号： L-GD-CJ00567。此团 16人成团，为保证游客如期出发，我社将与其他旅行社共同委托广东成功之旅国际旅行社有限公司（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。此团由广东成功之旅国际旅行社有限公司委托旅游目的地具有相应资质的地接社承接本旅行团在当地的接待业务，地接社的相关信息、委派的导游姓名和电话，以及具体车次时间、最终行程（游览顺序）及入住酒店的具体名称等信息，一并在出团前派发的出团通知书行程表中告知，客人对此表示同意。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">退改规则</w:t>
+              <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人、英国签证费（含服务费，不含加急费）1400元/人；
-[...17 lines deleted...]
-                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+                预定限制/年龄限制：
+                <w:br/>
+                1）此线路因服务能力有限，无法接待婴儿（未满2周岁）出行；
+                <w:br/>
+                2）出于安全考虑，18周岁以下未成年人参团，需要至少一名成人旅客陪同。
+                <w:br/>
+                3）满65周岁老年人出团前须签署健康承诺函及需有亲友陪同参团。
+                <w:br/>
+                人群限制
+                <w:br/>
+                1）本行程不接受孕妇、患有传染病等疾病、列入失信人名单、可能危害其他旅游者健康和安全的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担。
+                <w:br/>
+                <w:br/>
+                预定说明：
+                <w:br/>
+                1.请您在预订时务必提供准确、完整的信息（姓名、性别、证件号码、国籍、联系方式、是否成人或儿童等），以免产生预订错误，影响出行。如因客人提供错误个人信息而造成损失，应由客人自行承担因此产生的全部损失。
+                <w:br/>
+                2.旅行社可以根据实际情况，在保证行程景点游览不变且经与客人协商一致的前提下，对景点的游览顺序做合理的调整。
+                <w:br/>
+                3.出游过程中，如遇不可抗力因素造成景点未能正常游玩，导游经与客人协商后可根据实际情况取消或更换该景点，或由导游在现场按旅游产品中的门票价退还费用，退费不以景区挂牌价为准，但赠送项目费用恕不退还，敬请谅解。
+                <w:br/>
+                4.如因非旅行社原因，且旅行社已尽合理注意义务仍不能避免的事件及不可抗力，包括但不限于，战争、天灾、罢工、游行、航空公司运力调配、航权审核、机场临时关闭、天气原因、航空管制等，导致航班取消或延期，或行程被迫中断的，旅行社的工作人员将尽最大的努力协助团友解决问题，但由此造成的损失和因此新增的费用游客自理。
+                <w:br/>
+                赠送项目，景区有权依据自身承载能力以及天气因素等原因决定是否提供，客人亦可有权选择参加或者不参加，如无法安排费用不退。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">签证信息</w:t>
+              <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.请您务必在签证截止日前递交签证材料，签证材料递入领馆后，如遇拒签，我社将收取申根签证费（含服务费）1200元/人、英国签证费（含服务费，不含加急费）1400元/人；
+                <w:br/>
+                2.报名后收取的机票定金5000元/人，如因游客自身原因取消，机票定金不退；
+                <w:br/>
+                3.报名南航、法荷航线路，若游客出发前22天内取消，需收取全额机票款；
+                <w:br/>
+                4.送签前如因游客自身原因取消，我社除收取机位定金损失外，还需收取其他已经产生的实际损失 ，如境外交通（如TGV、金色山口快车、欧洲之星、游轮、摆渡船等境外交通工具）及酒店费用；
+                <w:br/>
+                5.送签后出签前，如游客自行取消、或因游客自身原因不能按照领馆要求前往面试、导致无法出签：若此时团组未出机票，我社将收取损失7000元/人；若此时团组已出机票，我社只能退回境外餐费和景点门票费（团队机票/火车票/船票等交通工具的费用，不允许更改签转或退票）；
+                <w:br/>
+                6.已获签证后，如游客自行取消（包括因同行的游客被拒签而取消）：若此时团组未出机票，我社将收取损失7000元/人；若此时团组已出机票，我社只能退回境外餐费和景点门票费（团队机票/火车票/船票等交通工具的费用，不允许更改签转或退票）；
+                <w:br/>
+                7.签证自理的游客，如在团组送签后自行取消（包括因同行的游客被拒签而取消），若此时团组未出机票，我社将收取损失费6000元/人；若此时团组已出机票，我社只能退回境外餐费和景点门票费（团队机票/火车票/船票等交通工具的费用，不允许更改签转或退票）；
+                <w:br/>
+                8.赴境外旅游通常会收取防滞留保证金，具体金额将根据游客实际情况而定；保证金金额会在送签前与游客确认，如游客无法交纳，机票订金不予退回；如游客同意交纳，但在出发前又拒绝交纳或款项未能到帐的，我社将视为游客自行取消出团处理；
+                <w:br/>
+                9.如游客持中华人民共和国护照因私护照以外的旅行证件或自备签证参团，请务必自行确认该证件是否对目的地免签、及跟团出境后团组返回时是否能够再次进入中国境内；如因游客旅行证件的原因不能出入境的，损失由游客自理，我社将视为游客自行取消出团处理；
+                <w:br/>
+                如游客持中华人民共和国护照因私护照无效或有效期不足6个月等原因造成无法出行的，损失由游客自理，我社将视为游客自行取消出团处理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">报名材料</w:t>
+              <w:t xml:space="preserve">签证信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">详见附件</w:t>
+              <w:t xml:space="preserve">
+                1.此产品办理申根ADS团队签证，旅行社有权根据团队的实际情况调整申请申根签证的国家。
+                <w:br/>
+                2.申根签证自2015年10月12日起实施指纹录入程序。指纹时间一般安排在出团前15个工作天内（暑假/春节旺季日期会提前，以实际安排为准），须申请人前往所需申请签证国家签证中心采集指纹，请申请人在出团前15个工作天内切勿远行并配合领馆的时间安排。
+                <w:br/>
+                3.使领馆要求团队旅游签证持有者必须随团出入境和全程随团活动，不能擅自或强行离团脱团、或延迟回国，不得进行探亲访友、商务等其他非旅游目的活动。
+                <w:br/>
+                签证所需资料：
+                <w:br/>
+                1）客人必须真实详细地填写《欧洲签证资料表》，并按照《欧洲各国ADS签证须知》提供真实有效的签证资料。
+                <w:br/>
+                2）客人委托旅行社代办欧洲旅游签证，同意将该签证资料转交给欧洲国家使(领)馆做签证之用，且非常清楚提供的资料完整准确。同时非常明确，如果客人提供虚假资料，会导致申请不被接受；已拿到的签证可能会被取消；按照欧洲国家法律，也有可能被指控。
+                <w:br/>
+                3）旅行社将根据欧洲国家使(领)馆要求对ADS团队签证资料进行必要的核查，如发现资料不真实或不符合签证要求的，旅行社将按规定不予送签。
+                <w:br/>
+                签证流程：
+                <w:br/>
+                1）出发前：客人报名时提交订金和签证资料--旅行社审查客人资料并通知客人补充资料--向使(领)馆递交资料申请签证--客人在指定时间抵达签证中心进行生物指纹录入--使(领)馆审查资料--使(领)馆通知补充资料、面试等--等待签证结果。
+                <w:br/>
+                2）回程后：回程抵达当天客人将护照和登机牌交与旅行社--旅行社送回使(领)馆销签--使(领)馆通知面销--等待退回护照。
+                <w:br/>
+                销签事宜：
+                <w:br/>
+                1）销签时间大约需要10-15工作日，具体看欧洲国家使(领)馆处理进度，如须尽快取回护照，请在出团前联系旅行社提出需求，我司代为向使(领)馆申请加急销签。
+                <w:br/>
+                2）请各位游客在出入境时注意边防盖章，若有漏盖错盖及时更正。如没有盖章或盖章不清晰无法辨认将会导致使(领)馆要求您面试销签，由此造成不必要的损失，非常抱歉只能由旅行者本人承担！请您谅解的同时也请您务必仔细留意。
+                <w:br/>
+                3）请妥善保管全程登机牌，并核对航班与姓名信息，如发现信息有误请及时告知领队及时补救，归国后登机牌随护照交给领队，以便办理销签，若因客人自身原因丢失、缺损登机牌或登机牌信息有误，导致被领事馆要求前往面试，费用自理。
+                <w:br/>
+                4）游客必须无条件配合欧洲使(领)的销签工作，否则有可能被计入国际游客黑名单而被限制入境；
+                <w:br/>
+                5）使(领)馆销签后不退还往返登机牌，如需办理里程积分请您务必携带相应的积分卡，直接在机场柜台办理。
+                <w:br/>
+                自备签证：
+                <w:br/>
+                客人自备的签证（非我司代办签证）如被拒绝出入中国及该旅游目的地（国家/地区）边境，由此引致的后果及费用损失均由本人自行承担，旅行社有权视为客人单方解除合同，因此产生的损失由客人承担；若导致行程中止的，所交团费扣除实际业务损失费后，剩余部分退回给客人，客人对此表示同意。
+                <w:br/>
+                持非中国公民护照或自备签证的提示：
+                <w:br/>
+                1）非中国护照的客人参团请自行办理签证或自行确认是否免签，并且确认持有多次进出中国的有效签证。
+                <w:br/>
+                2）持香港、澳门特区护照参团的客人须同时持有并携带回乡证出入境，持台湾护照参团的客人需同时持有台胞证出发。
+                <w:br/>
+                3）持香港的CIDI（签证身份书）或持中国护照同时拥有其他国家长居权的客人，报名前请咨询旅行社后报名。
+                <w:br/>
+                **以上“签证提示”仅供客人参考，是否符合免签条件由客人根据该国使领馆提供的信息予以确认，并按照相关指引自行负责出入境手续的办理。
+              </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t xml:space="preserve">保险信息</w:t>
+              <w:t xml:space="preserve">报名材料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">
-[...9 lines deleted...]
-              </w:t>
+              <w:t xml:space="preserve">详见附件</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.本行程不接受孕妇、身体有重疾病、列入失信人名单的游客报名参团，如因自身状况导致退团产生损失的，概由游客承担，旅行社不承担责任。
-[...9 lines deleted...]
-                6.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
+                1.我社已为游客购买旅游意外险，本司强烈建议游客根据个人情况，自行购买医疗或其他保险，以更全面保障游客利益；
+                <w:br/>
+                2.旅游意外伤害险不包括游客自身携带疾病、旧病复发，且在出团日前180天内未经过治疗的疾病（如心脏病复发、高血压、糖尿病并发症、移植手术复发、孕妇、精神病发作等）；
+                <w:br/>
+                3.游客在签订旅游合同时应将实际身体情况告知旅行社，如个别游客患有传染性疾病或危及他人健康之疾病，旅行社有权拒绝游客出团或终止游客随团，所交费用按游客违约处理；
+                <w:br/>
+                4.老年人特别说明：出境游长线舟车劳顿，为团友身体健康状况考虑，80岁以上老人及其他身体条件不不太适宜长途飞行的团友，请权衡自身身体条件选择参加的团队，敬请理解；
+                <w:br/>
+                65岁以上老人请提供健康证明并自行增加购买适合高龄游客参团的相应高额保险。为明确老年人身体健康状况，请65岁老年人出团前签署健康承诺函及需有亲友的陪同下参团。
+              </w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+            <w:shd w:val="clear" w:fill="efefef"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="center"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t xml:space="preserve">保险信息</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="8200" w:type="dxa"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:pStyle w:val="indent"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">
+                行程说明：
+                <w:br/>
+                1.本社有权根据景点节假日休息时间调整行程游览先后顺序，但游览内容不会减少，标准不会降低；但由于客观因素限制确实无法安排的，本社将根据实际情况进行调整，敬请理解与配合；
+                <w:br/>
+                2.行程景点实际游览最短时间，以行程中标注时间为准；
+                <w:br/>
+                3.欧洲冬季天黑时间较早，部分景点可能需要夜游，敬请谅解；
+                <w:br/>
+                4.行程中所列航班号、火车班次、客船班次及时间仅供参考，航空、火车、船公司会临时就实际情况做出调整的可能；时间后缀+1是指第二天抵达。
                 <w:br/>
                 注:本司保留对上述行程的最终解释权，请以出发前确认行程为准，本司有权对上述行程次序、景点、航班及住宿地点作临时修改、变动或更换，不再做预先通知，敬请谅解！
+                <w:br/>
+                <w:br/>
+                用餐说明：
+                <w:br/>
+                1.为利于行程合理安排，抵达当天直接开始游览的团队早餐将在飞机上用餐，行程均不含早餐，上午11点后（含11点）抵达的航班，行程均不含午餐；
+                <w:br/>
+                2.根据国际航班团队搭乘要求，团队通常须提前4-4.5小时到达机场办理登机手续，故国际段航班回程在当地下午17点前（含17点）、晚间23点前（含23点）起飞的，行程均不含午餐或晚餐；
+                <w:br/>
+                3.如遇无法安排中餐的城市、餐厅不接待团队用餐或用餐时间在高速公路休息站，将安排当地餐食或退餐费，所有餐食如自动放弃，费用恕不退还，敬请理解；
+                <w:br/>
+                酒店房费已含次日早餐 ，如自动放弃酒店安排的早餐，费用恕不退还，敬请理解。
+                <w:br/>
+                <w:br/>
+                酒店说明：
+                <w:br/>
+                1.行程中所列酒店星级标准为当地酒店评定标准，不同于国内酒店星级评判标准，与国内相同星级的酒店规模、设施、服务上都有一定差距，且欧洲大部分特色酒店不参与星级评定；
+                <w:br/>
+                2.如正值旅游旺季或欧洲各地展会举行期间，部分酒店会距离市区较远或调整至就近夜宿地，敬请理解；
+                <w:br/>
+                3.按照欧洲酒店惯例，每标间可接待两大人带一个6岁以下儿童（不占床），具体费用根据所报团队情况而定；若一个大人带一个6岁以下儿童参团，建议住一标间，以免给其他游客休息造成不便；一标间最多可接纳一位不占床儿童；
+                <w:br/>
+                酒店住宿若出现单男或单女，我司会按照报名先后的顺序安排同性客人同住，若客人不接受此种方式或经协调最终不能安排的，客人须在出发前补交单房差入住单人房（欧洲的单人房一般指房间里面只有一张90厘米宽的床）。
+                <w:br/>
+                <w:br/>
+                交通说明：
+                <w:br/>
+                1.欧洲法律规定，司机开车时间不得超过9小时/天，每天必须有至少12小时休息；司机每行驶两小时后必须休息20-30分钟。
+                <w:br/>
+                2.欧洲相关法律对于司机工作时间有严格的限制，如果游客有额外服务的要求而导致需要司机超时工作，需要征得司机的同意，同时要支付EUR50-200/小时的额外费用。请尊重并配合导游司机的工作，请勿迟到，以便行程的顺利进行；
+                <w:br/>
+                行程中所注明的城市间距离，仅供参考，视当地交通状况进行调整；
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -2157,51 +2314,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-26</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-09</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>