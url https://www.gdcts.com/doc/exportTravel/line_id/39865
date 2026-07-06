--- v0 (2026-03-23)
+++ v1 (2026-07-06)
@@ -357,53 +357,53 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                乌鲁木齐  -  巴库	CZ6023	19:40-20:40
-[...1 lines deleted...]
-                 第比利斯 - 乌鲁木齐 CZ6040	22:50 -08:35+1
+                CZ8199  19:40  20:40    URC/GYD
+                <w:br/>
+                CZ6040  22:50  07:25+1  TBS/URC
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -632,51 +632,51 @@
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 全国各地  ✈ 乌鲁木齐 ✈ 巴库（阿塞拜疆）
                 <w:br/>
                 （中国和阿塞拜疆时差4小时，即中国13点，阿塞拜疆9点，乌鲁木齐飞巴库飞行时间5小时）
                 <w:br/>
                 <w:br/>
                 全国各地搭乘中国南方航空公司航班飞往乌鲁木齐（国内航班待定）
                 <w:br/>
-                19:40 搭乘中国南方航空公司CZ6023班机飞往巴库
+                19:40 搭乘中国南方航空公司CZ8199班机飞往巴库
                 <w:br/>
                 20:40 抵达巴库，导游接机前往酒店入住休息。
                 <w:br/>
                  巴库，是阿塞拜疆共和国首都，是阿塞拜疆共和国的政治、文化中心，是苏联的石油城，也是重要的石油基地和经济中心，是里海的一个大港口，外高加索第一大城市和交通枢纽。因坐落于巴库油田，巴库被称为"石油城"。
                 <w:br/>
                 联运航班说明：
                 <w:br/>
                 1、全国联运可配中国南方航空公司实际承运航班。
                 <w:br/>
                 2、若您所在的城市⽆法匹配当天航班需要您提前⼀天抵达乌鲁木齐或是推迟⼀天返回您所在的城市，需自理乌鲁木齐住宿（具体以航空公司批复为准）。
                 <w:br/>
                 3、联运航班时间，航班需以航司批复为准（⼀般提前3—5天可以知晓）。
                 <w:br/>
                 4、国内联运首段必须乘坐。如弃乘首段航班，将会导致后续航班无法乘坐，由此产生的损失后果由游客自行承担。
                 <w:br/>
                 行程说明：
                 <w:br/>
                 因2026年5月15日至5月25日举办“世界城市论坛”（WUF）及9月20日至9月26日举行F1方程式锦标赛，巴库市内酒店在此期间房源紧张、无法预订。故5月19日及9月22日出发的两个团期，原计划在巴库入住的两晚将调整至沙马基（Shamakhi）的Shirvan Grand Hotel Shamakhi，距离巴库行车约2小时。敬请各位提前知悉并予以理解。
                 <w:br/>
                 交通：飞机
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
@@ -864,51 +864,51 @@
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店内早餐     午餐：当地午餐     晚餐：特色音乐餐厅   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">舍基网评5钻酒店   参考酒店：El Resort Hotel Qakhh或Marxal Resort &amp; Spa或Sheki Palace或同级</w:t>
+              <w:t xml:space="preserve">舍基度假村酒店 参考酒店：El Resort Hotel Qakhh或Sheki Palace或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D4</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -2105,51 +2105,51 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">退改规则</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1.参团以3000元/人订金为准，并需至少于出发前21天付清尾款；
+                1.参团以3000元/人订金为准；
                 <w:br/>
                 2.行程开始前 29 日至 15 日，按旅游费用总额的 5%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 3.行程开始前 14 日至 7 日，按旅游费用总额的 20%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 4.行程开始前 6 日至 4 日，按旅游费用总额的 50%；以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 5.行程开始前 3 日至 1 日，按旅游费用总额的 60%； 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等） 
                 <w:br/>
                 6.行程开始当日，按旅游费用总额的 70%。 以及实际产生的损失（例如不可取消的特殊酒店、签证、机票、船票等）  
                 <w:br/>
                 7.如果发生签证被拒签将被扣酒店、机票、签证费及所有实际已发生费用。
                 <w:br/>
                 ★以上损失明细为团队特殊约定，请签在合同附加条款中！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
@@ -2373,51 +2373,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-07-07</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>