--- v0 (2026-03-23)
+++ v1 (2026-06-24)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202603231005HC</w:t>
+              <w:t xml:space="preserve">EU202603251145HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -389,50 +389,52 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ★ 【经典全含】入内阿尔罕布拉宫，圣家族大教堂，奎尔公园，马德里皇宫，均含官导
+                <w:br/>
+                ★ 【伯纳乌球场】走进皇马主场，感受足球圣地的魅力
                 <w:br/>
                 ★ 【网红打卡】“陆止于此，海始于斯”罗卡角
                 <w:br/>
                 ★ 【高速列车】安排巴塞罗那- 马德里AVE 高速列车，省去 700 多公里 7 小时拉车时间，行程更轻松
                 <w:br/>
                 ★【龙达】：隆达也是西班牙斗牛的发源地，这里有西班牙历史悠久的斗牛场及博物馆， 真人秀《花样姐姐》也在此取景
                 <w:br/>
                 ★【千年古城托莱多】：世界文化遗产之城，基督教、伊斯兰教和犹太教几种文明荟萃之地，因此也被誉为“三文化”名城
                 <w:br/>
                 ★【塞维利亚】：西班牙国粹弗拉明戈舞蹈的发源地，安达卢西亚首府
                 <w:br/>
                 ★【塞戈维亚】：一般是古罗马的雄浑，一半是迪士尼城堡的梦幻
                 <w:br/>
                 ★【格拉纳达】：石榴之城，阿拉伯风情的白色房屋鳞次栉比沿山而建
                 <w:br/>
                 ★【瓦伦西亚】：古老文明与现代科学的交织碰撞，“地中海明珠” 
                 <w:br/>
                 ★【辛特拉】人文景观与自然风光揉合在一起，难怪诗人拜伦把辛特拉喻为“灿烂伊甸园
                 <w:br/>
                 ★ 【葡萄牙深度】——造访醉美城市--波尔图，漫步路易一世大桥，品当地特色波特酒
                 <w:br/>
                 ★  打卡“葡萄牙醉美火车站”--圣托本火车站
                 <w:br/>
                 ★ 塞维利亚复古马车游，可谓是这里ZUI亮眼的风景线。
                 <w:br/>
@@ -1387,50 +1389,52 @@
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 巴塞罗那-(火车约730公里)-马德里
                 <w:br/>
                 ●【米拉之家】外观（游览不少于15分钟）,高迪私人住宅的“封笔之作”。波浪形的外观，是由白色的石材砌出的外墙，扭曲回绕的铁条和铁板构成的阳台栏杆还有宽大的窗户。
                 <w:br/>
                 ●【波盖利亚市场】入内（游览不少于30分钟）,巴塞罗那古老、地道的食品市场，各种新鲜水果、海鲜、蔬菜、奶酪，令人垂涎欲滴。
                 <w:br/>
                 ●【兰布拉大街】（游览不少于1小时）,（自由活动），兰布拉大道是余秋雨笔下的流浪者大街。可以说是西班牙极具活力的大街了云集了来自世界各地的行为艺术家和游客。大道还连接着加泰罗尼亚广场和地中海海湾，在地中海的无敌阳光下，沿着兰布拉大道漫步到海滩，一定会让你切身体会到巴塞罗那的多彩与欢乐！。
                 <w:br/>
                 ●【犹太山岗奥林匹克会址】（游览不少于30分钟）,犹太山又被称为蒙鋷克山，这是巴塞罗那城市的中央公园，也是巴塞罗那的骄傲之一。这里见证了巴塞罗那诸多重大事件的发生，它曾经是1929年万国博览会的会场，1992年则成为巴塞罗那奥运会的主会场，近百年来为巴塞罗那成功举办的各项节日活动可谓是立下了汗马功劳。
                 <w:br/>
                 ●【巴塞罗那旧港】（游览不少于30分钟）,旧港是巴塞罗那港的一部分，位于东北角。这里不承担货运港功能，而是辟为旅游区，港内大大小小停了无数的游船。
                 <w:br/>
                 ●【马德里】（游览不少于2小时）,西班牙古老而年轻的都城，与欧洲各古都相比，16世纪才成为都城的马德里堪称年轻，但黄金时代的富足与辉煌不可小觑，其夺人气势可以在恢宏的街道、壮丽的广场与华美的宫殿城堡上窥见一斑。
                 <w:br/>
                 ●【马约尔广场】（游览不少于15分钟）,在西班牙众多广场中尤为出色，长方形包围式的结构，四周被一列回廊式古老建筑所围绕，对外的拱门连结着外面的市区街道，立于广场中心的是主持广场修建的菲利浦三世国王的骑马雕像。
                 <w:br/>
                 ●【太阳门广场和零公里地标】（游览不少于15分钟）,这里是马德里大区政府所在地，是马德里至繁华的商业区之一。太阳门广场中间是“零公里地标”，它是伊比利亚半岛的正中心标志。
                 <w:br/>
+                ●【伯纳乌球场】入内（游览不少于45分钟）,西甲巨人皇家马德里的主场，世界知名的足球场之一。
+                <w:br/>
                 交通：火车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：酒店早餐     午餐：中式团餐     晚餐：中式团餐   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
@@ -1671,51 +1675,51 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	住宿：全程欧洲豪华或同等级酒店，升级2晚超豪华连住（巴塞罗那）：以两人一房为标准、酒店欧陆式早餐
                 <w:br/>
                 2.	用餐：行程注明所含的10个早餐 19个正餐（含3个特色餐：西班牙海鲜饭，葡萄牙鳕鱼餐，佛朗明哥表演晚宴，赠送葡挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
-                5.	门票：行程中所含的首道门票：阿尔罕布拉宫（含官导）、圣家族大教堂（含官导）、奎尔公园（含官导）、马德里皇宫（含官导）、罗卡角、托莱多官导、龙达官导、塞戈维亚官导、巴塞罗那至马德里AVE高速列车二等座，桑德曼酒庄，塞维利亚马车体验；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
+                5.	门票：行程中所含的首道门票：阿尔罕布拉宫（含官导）、圣家族大教堂（含官导）、伯纳乌球场、奎尔公园（含官导）、马德里皇宫（含官导）、罗卡角、托莱多官导、龙达官导、塞戈维亚官导、巴塞罗那至马德里AVE高速列车二等座，桑德曼酒庄，塞维利亚马车体验；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险。
                 <w:br/>
                 7.2人WIFI；
                 <w:br/>
                 8.行程所需ADS旅游签证费；
                 <w:br/>
                 9.全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -2188,51 +2192,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-25</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>