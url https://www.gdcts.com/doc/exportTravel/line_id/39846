--- v1 (2026-06-24)
+++ v2 (2026-09-09)
@@ -84,51 +84,51 @@
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品编号</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">EU202603251145HC</w:t>
+              <w:t xml:space="preserve">EU202607081515HC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">出发地</w:t>
             </w:r>
           </w:p>
@@ -1669,57 +1669,57 @@
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 1.	住宿：全程欧洲豪华或同等级酒店，升级2晚超豪华连住（巴塞罗那）：以两人一房为标准、酒店欧陆式早餐
                 <w:br/>
-                2.	用餐：行程注明所含的10个早餐 19个正餐（含3个特色餐：西班牙海鲜饭，葡萄牙鳕鱼餐，佛朗明哥表演晚宴，赠送葡挞），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
+                2.	用餐：行程注明所含的10个早餐 19个正餐（含5个特色餐：西班牙海鲜饭、葡萄牙鳕鱼餐、葡挞、佛朗明哥晚宴、海鲜自助大餐），以中式六菜一汤为主（不含酒水），8-10人一桌，或根据餐厅提供桌型安排就餐座位；无法安排中餐的城市将安排当地餐或退餐费，所有餐食如自动放弃，款项恕不退还；如果在全团协议下同意更改为风味餐，不退正常团餐费用；
                 <w:br/>
                 3.	国际交通：国际间往返经济舱团体机票、机场税及燃油附加费，及欧洲境内段机票（含机场税）；
                 <w:br/>
                 4.	用车：境外旅游巴士：根据团队人数，安排35-50座巴士，及专业外籍司机；
                 <w:br/>
-                5.	门票：行程中所含的首道门票：阿尔罕布拉宫（含官导）、圣家族大教堂（含官导）、伯纳乌球场、奎尔公园（含官导）、马德里皇宫（含官导）、罗卡角、托莱多官导、龙达官导、塞戈维亚官导、巴塞罗那至马德里AVE高速列车二等座，桑德曼酒庄，塞维利亚马车体验；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
+                5.	门票：行程中所含的首道门票：阿尔罕布拉宫（含官导）、圣家族大教堂（含官导）、奎尔公园（含官导）、马德里皇宫（含官导）、伯纳乌球场、罗卡角、托莱多官导、龙达官导、塞戈维亚官导、巴塞罗那至马德里AVE高速列车二等座，桑德曼酒庄，塞维利亚马车体验；详细参照附带行程中所列之景点（其他为免费对外开放或外观景点或另付费项目）； 
                 <w:br/>
                 6.	保险：境外30万人民币医疗险。自备签证或免签的客人请自理旅游意外保险。
                 <w:br/>
                 7.2人WIFI；
                 <w:br/>
                 8.行程所需ADS旅游签证费；
                 <w:br/>
                 9.全程司导服务费。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -2192,51 +2192,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-06-25</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-10</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>