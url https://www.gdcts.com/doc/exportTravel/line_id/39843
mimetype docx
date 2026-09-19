--- v0 (2026-03-23)
+++ v1 (2026-09-19)
@@ -345,53 +345,54 @@
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">参考航班</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 参考车次：（具体以出票为准，有特殊要求请现询备注）
                 <w:br/>
-                 广州南站-潮汕站  G6301 / 08:13-10:45		
-[...1 lines deleted...]
-                潮汕站-广州南站  G8447 /17:04-19:32
+                 广州南站-潮汕站  G6301 / 08:13-10:45、潮汕站-广州南站  G8447 /17:04-19:32
+                <w:br/>
+                广州东站-潮汕站 早上8-9点左右、回程：潮汕站-广州东站 下午17点左右
+                <w:br/>
                 <w:br/>
                 平日多地可高铁轻轨接驳往返：深圳北-130，佛山西+40，广州北+52，江门+122，
                 <w:br/>
                 自理往返程高铁退420/人
                 <w:br/>
                 高铁票不再指定广州南站或广州东站，具体以我社安排为准
                 <w:br/>
                 优先安排广州南站，没票自动默认安排广州东站，敬请谅解！
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1200" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
@@ -402,57 +403,91 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                一、南澳地标网红百米高空观景，360度俯瞰东方夏威夷海景风光；
-[...5 lines deleted...]
-                四、渔民体验——收割蚝田、免费加工、渔排垂钓、海上渔村尝鲜生蚝、游彩虹海、万亩蚝田；
+                产品特色
+                <w:br/>
+                ☆网红必打卡
+                <w:br/>
+                一、打卡中国最美的十大海岛之一，素有粤东海上明珠美誉的南澳岛；
+                <w:br/>
+                二、赏沙滩日落下午茶、赠送沙滩劲歌金曲演唱会、篝火晚会、烟花秀
+                <w:br/>
+                三、特别安排价值208元/人耗时三年精心打造的两千万巨作《大潮归来》大型表演
+                <w:br/>
+                ☆严选酒店	☆美食美客
+                <w:br/>
+                两晚三钻酒店：
+                <w:br/>
+                1晚入住汕头三钻酒店
+                <w:br/>
+                1晚入住南澳岛三钻酒店
+                <w:br/>
+                ●潮汕特色美食-牛肉火锅
+                <w:br/>
+                ●特色体验-南澳龙虾鲍鱼海鲜餐
+                <w:br/>
+                ●体验非物质文化遗产---”围庐“手捶牛肉丸体验
+                <w:br/>
+                ●南澳赏日落沙滩下午茶
+                <w:br/>
+                ●全程安排2正餐，市区网红美食街自理、潮汕美食一网打尽。
+                <w:br/>
+                ☆必去景点
+                <w:br/>
+                1、被誉为东方夏威夷，南澳岛上最美沙滩——青澳湾；
+                <w:br/>
+                2、深度游览中国十大海岛之一——汕头南澳岛；
+                <w:br/>
+                3、我国唯一一座建在海岛上的标志塔——“自然之门”北回归线标志塔；
+                <w:br/>
+                4、集非遗展示、传统工艺和特色小吃于一体，矗立着22座中式明清石牌坊的牌坊街；
+                <w:br/>
+                5、广东四大名寺之一，有着“古代建筑艺术明珠”美誉的开元寺；
+                <w:br/>
+                6、观世界最早的启闭式桥梁，现存四大古桥之一的广济桥（外观）。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="1200" w:type="dxa"/>
@@ -569,184 +604,166 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州南（高铁/动车）--潮汕站汕头小公园—百货大楼—邮政总局—镇邦美食街—大潮归来—酒店
-[...21 lines deleted...]
-                而后乘车前往国家历史文化名城—【揭阳】观赏耗时三年精心打造的两千万巨作《大潮归来》大型表演。由20多名艺术家联合创作完成。创作团队引入多项先进舞台艺术与舞美工程，搭配美轮美奂的声光电效果，打造全息梦幻舞台。在50多名舞者的激情演绎下，为观众带来一场身临其境、感人至深的视听盛宴。《大潮归来》不仅是中国第一部以英歌为题材的舞台剧，也是潮汕首部剧院式全息幻境舞台巨作。它将带您回溯热血岁月，见证潮汕大地的灵魂回响。表演结束后返回汕头酒店休息。
+                广州南/广州东（高铁/动车）--潮汕站---大潮归来—合胜美食街。
+                <w:br/>
+                早上客人自行集合广州南站/广州东站，搭乘高铁/动车前往潮汕站（温馨提示：散客团无法指定南站或东站，优先出南站的票，南站没票才会出东站的票），抵达后司机接站（散客团无安排导游接站，只安排司机接站），后送往与导游汇合，乘车前往国家历史文化名城—【揭阳】观赏耗时三年精心打造的两千万巨作《大潮归来》大型表演。特别提示：需出团前预约，临时取消费用不退。由20多名艺术家联合创作完成。创作团队引入多项先进舞台艺术与舞美工程，搭配美轮美奂的声光电效果，打造全息梦幻舞台。在50多名舞者的激情演绎下，为观众带来一场身临其境、感人至深的视听盛宴。《大潮归来》不仅是中国第一部以英歌为题材的舞台剧，也是潮汕首部剧院式全息幻境舞台巨作。它将带您回溯热血岁月，见证潮汕大地的灵魂回响。特别提示：此项费用为打包价，不用不退。乘车返回汕头，乘车返回汕头，前往【合胜网红美食街】体验餐秀巡游《顺风顺水顺财神》，统一集合后送回酒店，若客人要自行逛街较晚的时间则需要自行打车返回酒店（打的费用自理）。
                 <w:br/>
                 交通：动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：X     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">三钻酒店 汕头海上传奇/红星精品A栋/虹泰或潮州路特斯或同级</w:t>
+              <w:t xml:space="preserve">三钻酒店 汕头成德发大酒店/逸居潮汕路店/雅尔登/或潮州爱琴海/艺龙云安/东方花园或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                南澳岛—启航广场网红灯塔—渔民体验—百米高空玻璃屋高空下午茶—自然之门—青澳湾沙滩—酒店
-[...1 lines deleted...]
-                车赴广东最美的海岛——南澳岛。车辆行驶在汕头东海岸大道上 ，眺望东海岸大道毗邻的【西太平洋】一望无际的海域， 这是央视直播的中国热点景观大道！
+                南澳岛 启航广场网红灯塔 渔民体验 自然之门 青澳湾沙滩 赏日落沙滩午茶
+                <w:br/>
+                早餐后车赴广东最美的海岛——南澳岛。车辆行驶在汕头东海岸大道上 ，眺望东海岸大道毗邻的【西太平洋】一望无际的海域， 这是央视直播的中国热点景观大道！
                 <w:br/>
                 打卡网红灯塔——【启航广场网红灯塔】（约 30 分钟），渡口新建成的这座灯塔，塔身红艳醒目，背景就是让天堑变通途的南澳大桥 ，已成为抵岛打卡第一点。南澳大桥线路全长 11.08 千米 ，桥梁部分全长 9.342 千米 ，主塔总高度 69.415 米 ，全桥共 48 根 斜拉索 ，南澳大桥建成后 ，作为广东省唯一海岛县的南澳与陆路交通网相连 ，彻底摆脱陆岛交通完全依靠轮渡的历史。
                 <w:br/>
-                前往体验当渔民的乐趣，远眺白鹭天堂、出海观光彩虹海、穿越万亩蚝田、蚝田收割、撬蚝体验、免费加工、渔排垂钓、尝鲜生蚝，任吃到饱，船游彩虹海、万亩蚝田。
-[...1 lines deleted...]
-                中餐品尝龙虾鲍鱼海鲜餐。
+                前往体验当渔民的乐趣，远眺白鹭天堂、出海观光彩虹海、穿越万亩蚝田、蚝田收割、撬蚝体验、免费加工、渔排垂钓、尝鲜生蚝，船游彩虹海、万亩蚝田。
+                <w:br/>
+                中餐品尝龙虾鲍鱼海鲜餐。特别提示：餐费为打包价，不用不退；特色餐为10人/桌，会根据实际人数进行增或减菜单。
                 <w:br/>
                 车游新南澳外滩—【前江湾海滨路】，堪称“维多利亚港”之美。
                 <w:br/>
-                前往南澳唯独家【百米高空玻璃屋高空下午茶】，在这里享用下午茶，不仅超级出片，还能360度俯瞰东方夏威夷风光。
-[...1 lines deleted...]
-                游粤东明珠南澳岛的青澳湾；有“东方夏威夷”美誉的【青澳湾海滨浴场】（游览时间约30分钟）较之“夏威夷”有过之而无不及，游览【北回归线标志塔--自然之门】（约30分钟）“ 自然之门”位于南澳岛东端的青澳湾。北回归线广场占地33亩，由汕头市中环投资有限公司捐建，北回归线标志塔总设计师郑少文没计融合了天文现象和常识。叫做自然之门。远观我国沿海地区最大的风能发电场 ——风车山。晚上入住酒店休息。
+                游粤东明珠南澳岛的青澳湾；有“东方夏威夷”美誉的【青澳湾海滨浴场】（游览时间约90分钟）较之“夏威夷”有过之而无不及，游览【北回归线标志塔--自然之门】（约30分钟）“ 自然之门”位于南澳岛东端的青澳湾。北回归线广场占地33亩，由汕头市中环投资有限公司捐建，北回归线标志塔总设计师郑少文没计融合了天文现象和常识。叫做自然之门。远观我国沿海地区最大的风能发电场 ——风车山。
+                <w:br/>
+                而后前往在太阳落山之际，来一场【赏日落沙滩午茶】，若天气原因无法安排则改为【高空下午茶】，特别提示：两种下午茶价格一样，无差价可退。面对着大海春暖花开，品一杯茶，静一静心，看茶起茶落，听潮起潮落。晚餐自理（推荐自费品特色沙滩铁板烧烤）。随着夜色渐深，赠送【沙滩劲歌金曲】舞台歌手演出大合唱互动、DJ蹦迪全场狂欢南澳岛赠送【盛大海边 篝火晚会 烟花秀】拉开帷幕。跳动的火焰在沙滩上燃起，映红了每个人的脸庞，大家手拉手围着篝火起舞，脚步声、欢笑声与海浪声交织成动人的旋律。偶尔有人唱起熟悉的歌谣，其他人跟着轻声和，火光摇曳间，陌生的距离被悄然拉近，每个人都沉浸在这份热烈又纯粹的快乐里。晚上入住酒店休息。
+                <w:br/>
+                特别提示：因不可抗力因素，如下雨或台风天气禁渔或相关通知等，将无法安排篝火晚会、烟花秀、沙滩劲歌金曲演唱会费用不退
                 <w:br/>
                 交通：汽车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：龙虾鲍鱼海鲜餐     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">三钻酒店 南澳世纪海景山景房/香湖湾禾日海景房/新蓝鲸海景房或同级</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr/>
@@ -757,94 +774,89 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D3</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                潮州宋明代古城墙-广济城楼—潮州古城-牌坊街-围炉手捶牛肉丸—潮汕（高铁/动车）广州南/广州东
-[...7 lines deleted...]
-                游览“古代建筑艺术明珠”美誉的【开元寺】,至今仍保持着与日本东大寺相似的唐宋宫殿式建筑壮严肃穆的风格,至今己有1260多年的历史。
+                潮州古城---潮汕站（高铁/动车）广州南/广州东
+                <w:br/>
+                早餐后乘车前住国家历史文化名城—【潮州，约2小时车程】，近观世界第一座启闭式吊桥的四大古桥之一【湘子桥】（外观），其“十八梭船二十四洲”的独特风格与赵州桥、洛阳 桥、芦沟桥并称中国四大古桥。
+                <w:br/>
+                （潮州古城涉及客户自理费用说明：1、古城内因禁止播音器讲解，需要客人自备耳麦或找导游租10元/副。2、景区内涉及电瓶车往返交通费10元/趟）
+                <w:br/>
+                观赏韩江风光及修复一新的【宋明代古城墙】及【广济城楼】，漫步【滨江文化长廊】游览“古代建筑艺术明珠”美誉的【开元寺】,至今仍保持着与日本东大寺相似的唐宋宫殿式建筑壮严肃穆的风格,至今己有1260多年的历史。
                 <w:br/>
                 步行游览全国最长、牌坊最多、集潮州名小食、特产、潮绣、木雕、蜡石等传统工艺于一体的旅游商品街—【太平路牌坊古街】、【甲第巷】、豪门宅第 ，观驷马拖车、百鸟朝阳、四点金等建筑格局；
                 <w:br/>
-                客人于潮州古城内自由活动，牌坊街民宅老巷子品尝各种潮汕当地美食。牛肉粿条汤 ，无米粿 ，凤凰炸豆干 ，潮汕沙茶干面 ，潮汕肠粉 ，糖葱 薄饼（舌尖上的中国纪录）...等等当地风味小吃。潮州作为一座历史悠久的古城 ，不仅街头美食小吃随处可见 ，很多留存完好的 古建筑也很值得一游。潮州的小吃 ，诸如肠粉 ，春卷 ，猪脚圈 ，粿条卷 ，蚝烙 ，鱼饺 ，牛肉丸 ，牛筋丸 ，墨斗鱼丸 ，牛肉粿条， 牛杂粿条 ，甘草水果 ，红粿 ，土豆粿 ，竹笋粿 ，朴枳粿，咸水粿 ，卷章，糕粿等等这些既可当小吃 ，又能饱肚子的美食要到潮州的老市区（即南桥-西湖公园一带）去吃，可以这样说，随便那条小巷，你走进去，悠哉悠哉地逛着，都可以看到身边一家一家卖着美食小吃的店铺。
-[...7 lines deleted...]
-                （温馨提示：南站或东站客人无法指定，最终以实际出票为准）
+                客人于潮州古城内自由活动，牌坊街民宅老巷子品尝各种潮汕当地美食。牛肉粿条汤 ，无米粿 ，凤凰炸豆干 ，潮汕沙茶干面 ，潮汕肠粉 ，糖葱 薄饼（舌尖上的中国纪录）...等等当地风味小吃。潮州作为一座历史悠久的古城 不仅街头美食小吃随处可见 ，很多留存完好的 古建筑也很值得一游。潮州的小吃 ，诸如肠粉 ，春卷 ，猪脚圈 ，粿条卷 ，蚝烙 ，鱼饺 ，牛肉丸 ，牛筋丸 ，墨斗鱼丸 ，牛肉粿条， 牛杂粿条 ，甘草水果 ，红粿 ，土豆粿 ，竹笋粿 ，朴枳粿，咸水粿 ，卷章，糕粿等等这些既可当小吃 ，又能饱肚子的美食要到潮州的老市区（即南桥-西湖公园一带）去吃，可以这样说，随便那条小巷，你走进去，悠哉悠哉地逛着，都可以看到身边一家一家卖着美食小吃的店铺。
+                <w:br/>
+                中餐体验世界非遗文化【手捶牛肉丸】。中餐【品尝正宗潮汕牛肉火锅——围庐牛肉火锅】潮汕牛肉火锅成名于上世纪 40 年代，传统做法是将沙茶酱加入锅中， 用浓汤做锅底，后来逐渐化繁为简，涮牛肉的锅底只剩下牛骨清汤和白萝卜，更有利于尝出牛肉本来的味道，潮汕美食最讲究‘大 味至淡’，从历史角度看大都是悄无声息做减法的过程。特别提示：餐费为打包价，不用不退；为10人/桌，会根据实际人数进行增或减菜单。
+                <w:br/>
+                后送往潮站，搭乘高铁/动车返回广州南/广州东（温馨提示：散客团无法指定南站或东站，优先出南站的票，南站没票才会出东站的票），结束愉快的行程！
+                <w:br/>
                 <w:br/>
                 行程景点游览顺序、游览时间仅提供参考标准，具体视天气及导游实际安排情况为准
                 <w:br/>
                 交通：动车
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">早餐：√     午餐：√     晚餐：X   </w:t>
+              <w:t xml:space="preserve">早餐：√     午餐：老字号牛肉火锅     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">无</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
@@ -889,125 +901,92 @@
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">费用包含</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                出发日期：逢周二/四/六/日发班  2人铁发
-[...20 lines deleted...]
-                <w:br/>
                 参考车次：（具体以出票为准，有特殊要求请现询备注）
                 <w:br/>
-                 广州南站-潮汕站  G6301 / 08:13-10:45		潮汕站-广州南站  G8447 /17:04-19:32
+                 广州南站-潮汕站  G6301 / 08:13-10:45、潮汕站-广州南站  G8447 /17:04-19:32
+                <w:br/>
+                广州东站-潮汕站 早上8-9点左右、回程：潮汕站-广州东站 下午17点左右
+                <w:br/>
                 <w:br/>
                 平日多地可高铁轻轨接驳往返：深圳北-130，佛山西+40，广州北+52，江门+122，
                 <w:br/>
                 自理往返程高铁退420/人
                 <w:br/>
                 高铁票不再指定广州南站或广州东站，具体以我社安排为准
                 <w:br/>
                 优先安排广州南站，没票自动默认安排广州东站，敬请谅解！
                 <w:br/>
-                <w:br/>
-[...14 lines deleted...]
-                含2早2正（团队餐不用不退费） 
+                往返大交通	 广州南到潮汕往返高铁二等座或广州东到潮汕往返动车二等座（儿童6周岁以不含往返高铁票，  儿童6-14周岁内含往返半高铁票）
+                <w:br/>
+                住宿标准	两晚三钻酒店：汕头1晚和南澳1晚酒店或同级别酒店（散客团无安排拼房，若产生单男单女需补房差）  
+                <w:br/>
+                用餐标准	含2早2正（团队餐不用餐不另外退费） 
                 <w:br/>
                 早餐：打包早或围桌或自助餐(客栈无餐厅需自理)、
                 <w:br/>
-                正餐：围桌餐，餐标：30元/人
-[...2 lines deleted...]
-                用车标准：行程用车 GPS 安全监控系统旅游车 配置空调旅游车（实行滚动发班，确保每人一个正座） 
+                正餐：围桌餐，餐标：40元/人
+                <w:br/>
+                用车标准	行程用车 GPS 安全监控系统旅游车 配置空调旅游车（实行滚动发班，确保每人一个正座） 
                 <w:br/>
                 注：行程用车视实际情况，一般正规 19座以下旅游车均无行李箱
                 <w:br/>
-                <w:br/>
-[...13 lines deleted...]
-                购物须知：特产店不属于购物店
+                景点门票	行程中注明含的景点第一道门票（不含景区内设自费项目，另有约定除外） 赠送景点或项目因时间或天气原因不能前往或自动放弃，按“不退费用”和“不更换景点”处理
+                <w:br/>
+                行程不含自理费用(不强制)：
+                <w:br/>
+                儿童标准	6周岁以下（身高1.2以下小童）：含当地车费+餐费+小童门票费+导游服务费（不占床一般早餐免费，不含往返大交通高铁票）
+                <w:br/>
+                6—14周岁中童（身高1.2—1.4中童）：含当地车费+餐费+中童门票费+导游服务费+高铁票半票费用（不占床中童早餐自理）
+                <w:br/>
+                所有赠送项目如不使用，不退还费用。
+                <w:br/>
+                导游服务	以上若最终收客人数为：1-7人安排司机兼向导，8 人以上才有安排独立导游。
+                <w:br/>
+                购物须知	景区内特产店不属于购物店
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
@@ -1023,51 +1002,51 @@
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 ①不提供自然单间，产生单房差或加床费用自理。非免费餐饮费、洗衣、电话、饮料、烟酒、付费电视、行李搬运等费用。
                 <w:br/>
                 ②自由活动期间交通费、餐费、等私人费用。
                 <w:br/>
                 ③行程中未提到的其它费用：如特殊门票、游船（轮）、景区内二道门票、观光车、电瓶车、缆车索道、动车票等费用。
                 <w:br/>
                 ④ 儿童的“旅游费用包含”内容以外的所有费用。例如产生超高餐费、门票等需客人另付！
                 <w:br/>
                 ⑤个人购物、娱乐（潜水、拖曳伞等海上项目）消费。
                 <w:br/>
                 ⑥因交通延误、取消等意外事件或不可抗力原因导致的额外费用，及个人所产生的费用等。
                 <w:br/>
-                ⑦ 航空保险、旅游意外保险；因旅游者违约、自身过错、自身疾病，导致的人身财产损失而额外支付的费用。
+                ⑦旅游意外保险；因旅游者违约、自身过错、自身疾病，导致的人身财产损失而额外支付的费用。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">其他说明</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol w:w="2300" w:type="dxa"/>
@@ -1095,194 +1074,212 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">预订须知</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
-[...22 lines deleted...]
-                客人确认签名：
+                1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
+                <w:br/>
+                2、参加团队旅游，必须听从领队或导游的指挥安排，不可随意活动，禁止擅自脱队。行程中特别是在山地、天雨路滑时，请大家做到走路不看景，看景不走路。 
+                <w:br/>
+                3、入住酒店后，应了解酒店安全须知，保管好房卡，在酒店大堂、餐厅、卫生间时，注意不要滑倒。入住后不要单独外出行走。 
+                <w:br/>
+                4、请大家注意食品及餐具的卫生，不应吃不洁和生冷食品。在旅行社安排的餐饮之外自行购买或食用食物引起的疾病，旅行社不承担任何责任。 
+                <w:br/>
+                5、注意财物安全，旅行中携带物要少而精，必要的物品要带齐，现金与贵重物品须贴身携放保管（特别是手机与钱包）。 
+                <w:br/>
+                6、旅游者在旅游活动中应当遵守社会公共秩序和社会公德，应当注意的旅游目的地相关法律、法规及宗教禁忌，遵守当地的风俗习惯、文化传统和宗教信仰。同时旅游者应当明确，如涉及的活动为中国法律所禁止的，无论旅游目的国家、地区是否合法或允许，旅游者都不应参加活动，包括： 
+                <w:br/>
+                （一）含有损害国家利益和民族尊严内容的。 
+                <w:br/>
+                （二）含有民族、种族、宗教歧视内容的。 
+                <w:br/>
+                （三）含有淫秽、赌博、涉毒内容的。 
+                <w:br/>
+                （四）其他含有违反法律、法规规定内容的。 
+                <w:br/>
+                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">温馨提示</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、“安全第一”，在旅行过程中，大家必须十分重视安全问题，出团前带好相关证件，保存好与亲人朋友、导游的联系方式。 
-[...19 lines deleted...]
-                如旅游者未能遵守中国法律实施上述行为而导致旅游者需要承担相关行政或刑事责任的，与旅行社无关，由旅游自行者承担。
+                1、此团30 人成团，为保证游客可如期出发，我社将与其他旅行社共同组团（拼团出发），如客人不接受拼团出发，请报名时以书面形式注明。如报名人数不足30 成人时无法成团，或遇特殊情况（如：当地天气原因或游客临时退团造成不成团等）致使团队无法按期出行，我社提前2 天通知游客，游客可根据自身情况改线或改期，如不能更改出游计划，我社将全额退还已交团费。
+                <w:br/>
+                <w:br/>
+                2、我社将按实际人数安排合适车型，按照本团客人的报名先后顺序统一安排坐车座位，如车上有老弱妇孺需要照顾的，请客人自觉礼让，如有疑问请与导游协商，车牌号及陪同联系方式将在出行前一天20：00点前以短信形式通知，敬请留意，如您在出行前一天20：00尚未收到短信，请速来电咨询。请客人准时到达出团集合地点，过时不候；
+                <w:br/>
+                <w:br/>
+                3、根据《旅游法》相关规定，如遇不可抗力因素（如天气、堵车、地质灾害、政府行为等）原因，造成行程（如延误、不能完成游览、缩短游览时间、当地滞留等）不视旅行社违约，旅行社尽力协助客人采取相应的措施，为此而增加的食宿、导服等费用，均由旅游者承担，未产生的费用导游根据实际退还给游客，敬请知悉！
+                <w:br/>
+                <w:br/>
+                4、若因客人自身原因（含感冒等原因，导致身体不适合继续行程）中途离团或放弃游览景点（含赠送项目）的，我社视客人自动放弃行程，不退任何费用；
+                <w:br/>
+                <w:br/>
+                5、客人擅自强行离团或不参加行程内的某项团队活动时（含酒店、用餐、景点等），请游客注意人身及财产安全，离团期间发生类似情况，一切费用、责任自行承担；
+                <w:br/>
+                <w:br/>
+                6、旅游者参加属于高风险性游乐项目的，请旅游者务必在参加前充分了解项目的安全须知，并确保身体状况能适应此类活动；如旅游者不具备较好的身体条件及技能，可能会造成身体伤害。在参加此类活动时应当购买相应的个人意外保险，如非旅行社责任造成的旅游者意外伤害，旅行社不承担相应的赔偿责任；
+                <w:br/>
+                <w:br/>
+                7、70-75周岁以上长者须签署免责协议书，由于服务条件所限，无法接待75周岁以上长者，不便之处敬请谅解！
+                <w:br/>
+                <w:br/>
+                8、游客报名时，请确保自身身体健康，是否适合参团出游，郑重申明我社不接受孕妇报名，若参团者有特殊病史（如间歇性精神病、心脏病和有暴露倾向等精神疾病等），在报名时故意或刻意隐瞒，出游过程中如出现任何问题与责任，均与旅行社、全陪、领队、导游无关，产生的任何费用均由当事人自行承担；
+                <w:br/>
+                <w:br/>
+                9、18岁以下未成年人如没有成人陪同参团，必须有法定监护人签定同意书，并由18岁以上成人陪同方可参团；
+                <w:br/>
+                <w:br/>
+                10、我社解决投诉依据客人在当地所签“意见单”为准，有任何投诉请于当时提出，否则无法给予处理；
+                <w:br/>
+                <w:br/>
+                <w:br/>
+                本人已认真阅读以上行程内容
+                <w:br/>
+                <w:br/>
+                客人确认签名：
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
             <w:shd w:val="clear" w:fill="efefef"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="center"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t xml:space="preserve">保险信息</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8200" w:type="dxa"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                1、以上列表酒店，由我社房调人员根据各阶段房态进行调度用房，游客/组团社不能单方指定用房。如优先入住酒店满房的情况，则以我社安排入住备选酒店或其他同级别酒店；
+                酒店标准	三钻酒店参考
+                <w:br/>
+                汕头酒店	汕头成德发酒店/逸居潮汕路店/雅尔登或同级
+                <w:br/>
+                南澳酒店	南澳钱澳湾度假酒店山景房/南海世纪海景酒店山景房/蓝帆酒店山景房或同级
+                <w:br/>
+                <w:br/>
+                备注	1、以上列表酒店，由我社房调人员根据各阶段房态进行调度用房，游客/组团社不能单方指定用房。如优先入住主推酒店满房的情况下，我社将安排入住备选酒店或其他同级别酒店；
                 <w:br/>
                 2、本次行程酒店多为旅游度假酒店，标准较内地偏低；
                 <w:br/>
                 3、如旺季等特殊情况，因房源紧张，将安排不低于以上酒店档次的酒店；
                 <w:br/>
-                4、南澳三钻酒店有限，若主推酒店满房的情况下，改为海景公寓酒店海景房；
+                4、南澳的三钻均为山景房，客人可根据自身需要升级海景酒店，费用另算。
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="700" w:right="700" w:bottom="700" w:left="700" w:header="720" w:footer="200" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
@@ -1323,51 +1320,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-03-24</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-09-20</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>