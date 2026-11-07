--- v3 (2026-08-31)
+++ v4 (2026-11-07)
@@ -404,51 +404,51 @@
               </w:rPr>
               <w:t xml:space="preserve">产品亮点</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:gridSpan w:val="5"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
                 *外观华为欧洲小镇、拍照圣地赞爆朋友圈
                 <w:br/>
                 *打卡国家4A景区、东莞新八景”之首-松湖烟雨
                 <w:br/>
-                *古典私家园林  百蝠晖春 夏日风情-粤晖园
+                *东莞秘境：探秘西溪古村——明清岭南水乡的独特旅行
                 <w:br/>
                 *品尝新鲜现炒自助素食  管饱管够
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:jc w:val="left"/>
         <w:spacing w:before="10" w:after="10"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">行程安排</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -567,62 +567,59 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">D1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">
-                广州----粤晖园--午餐---松山湖--返程
-[...5 lines deleted...]
-                14:00前往【松山湖景区】（车程约40分钟，游玩约1.5小时）位于松山湖科技产业园区内的松山湖生态景区，享有得天独厚的自然资源：8平方公里自然水源，42公里的亲水湖岸线，青葱峰峦环抱四周，树影婆娑郁郁葱葱，因其旖旎风光被莞人票选为“莞邑新八景之首”。作为松山湖的生态景区的核心景点之一【松湖烟雨】被评选为东莞八景之首，四周峰峦环抱，湖水清澈，湖鸟轻鸣。每当晨霭雨烟，松山湖宛如薄纱遮面的少女，含羞玉立，静穆凝神；雨霁虹出时分，湖面烟波浩渺，云蒸霞蔚；晓月晚风中，松山湖舟舸横掠，渔舟唱晚。沿悠长的湖岸线；亲水湖岸线青草如茵, 桃红柳绿, 争奇斗艳，缤纷醉人。峰峦绿树倒影湖底，波光烟雨青翠流荡，湖光山色相映生辉。浴露披霞，泛舟垂钓，散步、骑车、运动、阅读等，松湖烟雨景色怡人，步移景易，是享受闲情野趣、亲近自然、愉悦身心的绿色场所，将为东莞市民创造典雅、清新的休闲环境。湖面烟波浩渺，湖鸟轻鸣，雨霁虹出时分，云蒸霞蔚；以烟雨命名，突出其清晨及雨霁虹出时分的美丽景色，寓意松山湖的美好未来。
+                广州----西溪古村--午餐---松山湖--返程
+                <w:br/>
+                早上于指定地点集中出发，乘坐旅游巴士前往【东莞西溪古村】（车程约1小时，游览约1.5小时）,西溪古村是明清岭建筑: 青砖黛瓦的老屋、蜿蜒的麻石巷道和精美的雕梁画栋，每一处都诉说着过往的故事。夜幕下的水乡， 白天与夜晚大相  径庭。夜色中，灯笼亮起，灯光勾勒出古建筑轮廓，美得如梦似幻，在东莞藏着一处明清岭南水乡秘境——西溪古村，经过修缮后，它既保留了古朴韵味，又焕发出了新的活力。这份旅行攻略将带你深入了解这个被称作“东莞小丽江”的独特之处。
+                <w:br/>
+                11:30前往东莞长安【现炒自助素食馆】（车程约    1小时）新鲜现炒，自助素食馆享用午餐。
+                <w:br/>
+                14:00前往【松山湖景区】（车程约40分钟，游玩约1.5小时）位于松山湖科技产业园区内的松山湖生态景区，享有得天独厚的自然资源：8平方公里自然水源，42公里的亲水湖岸线，青葱峰峦环抱四周，树影婆娑郁郁葱葱，因其旖旎风光被莞人票选为“莞邑新八景之首”。11-12月是东莞异木棉盛放花期，东莞松山湖异木棉绽放，让人美的入眼，拍摄美丽的照片，作为松山湖的生态景区的核心景点之一【松湖烟雨】被评选为东莞八景之首，四周峰峦环抱，湖水清澈，湖鸟轻鸣。每当晨霭雨烟，松山湖宛如薄纱遮面的少女，含羞玉立，静穆凝神；雨霁虹出时分，湖面烟波浩渺，云蒸霞蔚；晓月晚风中，松山湖舟舸横掠，渔舟唱晚。沿悠长的湖岸线；亲水湖岸线青草如茵, 桃红柳绿, 争奇斗艳，缤纷醉人。峰峦绿树倒影湖底，波光烟雨青翠流荡，湖光山色相映生辉。浴露披霞，泛舟垂钓，散步、骑车、运动、阅读等，松湖烟雨景色怡人，步移景易，是享受闲情野趣、亲近自然、愉悦身心的绿色场所，将为东莞市民创造典雅、清新的休闲环境。湖面烟波浩渺，湖鸟轻鸣，雨霁虹出时分，云蒸霞蔚；以烟雨命名，突出其清晨及雨霁虹出时分的美丽景色，寓意松山湖的美好未来。
                 <w:br/>
                 16:00 结束愉快行程，乘车返回广州！（车程约1小时）
-                <w:br/>
-[...1 lines deleted...]
-                --------【以上行程时间安排仅供参考，实际按导游当天安排及交通情况为准】--------
                 <w:br/>
               </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
             <w:pPr>
               <w:pStyle w:val="indent"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">早餐：X     午餐：自助素食     晚餐：X   </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr/>
           <w:p>
@@ -996,51 +993,51 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000004B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E10002FF" w:usb1="4000ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:p>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="宋体" w:hAnsi="宋体" w:eastAsia="宋体" w:cs="宋体"/>
         <w:color w:val="666666"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
-      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-08-31</w:t>
+      <w:t xml:space="preserve">http://erp.cncn.net                                                       打印日期：2026-11-08</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word">
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
   </w:compat>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="off"/>
     <m:dispDef/>